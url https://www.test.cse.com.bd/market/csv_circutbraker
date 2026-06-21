--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
   <si>
     <t>SCRIP CODE</t>
   </si>
   <si>
     <t>FLOOR PRICE</t>
   </si>
   <si>
     <t>MINIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>CLOSE PRICE</t>
   </si>
   <si>
     <t>MAXIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>1JANATAMF</t>
   </si>
   <si>
     <t>1STPRIMFMF</t>
   </si>
   <si>
     <t>AAMRANET</t>
   </si>
   <si>
@@ -1091,51 +1091,51 @@
   <si>
     <t>SILCOPHL</t>
   </si>
   <si>
     <t>SILVAPHL</t>
   </si>
   <si>
     <t>SIMTEX</t>
   </si>
   <si>
     <t>SINGERBD</t>
   </si>
   <si>
     <t>SINOBANGLA</t>
   </si>
   <si>
     <t>SIPLC</t>
   </si>
   <si>
     <t>SJIBLPBOND</t>
   </si>
   <si>
     <t>SKTRIMS</t>
   </si>
   <si>
-    <t>SLIPLC</t>
+    <t>SONALILIFE</t>
   </si>
   <si>
     <t>SONALIPAPR</t>
   </si>
   <si>
     <t>SONARBAINS</t>
   </si>
   <si>
     <t>SONARGAON</t>
   </si>
   <si>
     <t>SOUTHEASTB</t>
   </si>
   <si>
     <t>SPCERAMICS</t>
   </si>
   <si>
     <t>SPCL</t>
   </si>
   <si>
     <t>SQUARETEXT</t>
   </si>
   <si>
     <t>SQURPHARMA</t>
   </si>
@@ -1292,68 +1292,62 @@
   <si>
     <t>TB15Y0329</t>
   </si>
   <si>
     <t>TB15Y0339</t>
   </si>
   <si>
     <t>TB15Y0340</t>
   </si>
   <si>
     <t>TB15Y0427</t>
   </si>
   <si>
     <t>TB15Y0428</t>
   </si>
   <si>
     <t>TB15Y0429</t>
   </si>
   <si>
     <t>TB15Y0431</t>
   </si>
   <si>
     <t>TB15Y0437</t>
   </si>
   <si>
-    <t>TB15Y0526</t>
-[...1 lines deleted...]
-  <si>
     <t>TB15Y0527</t>
   </si>
   <si>
     <t>TB15Y0528</t>
   </si>
   <si>
     <t>TB15Y0529</t>
   </si>
   <si>
     <t>TB15Y0535</t>
   </si>
   <si>
-    <t>TB15Y0626</t>
-[...1 lines deleted...]
-  <si>
     <t>TB15Y0627</t>
   </si>
   <si>
     <t>TB15Y0628</t>
   </si>
   <si>
     <t>TB15Y0629</t>
   </si>
   <si>
     <t>TB15Y0635</t>
   </si>
   <si>
     <t>TB15Y0637</t>
   </si>
   <si>
     <t>TB15Y0727</t>
   </si>
   <si>
     <t>TB15Y0728</t>
   </si>
   <si>
     <t>TB15Y0729</t>
   </si>
   <si>
     <t>TB15Y0730</t>
@@ -1721,105 +1715,96 @@
   <si>
     <t>TB20Y1231</t>
   </si>
   <si>
     <t>TB20Y1232</t>
   </si>
   <si>
     <t>TB20Y1233</t>
   </si>
   <si>
     <t>TB20Y1242</t>
   </si>
   <si>
     <t>TB2Y0127</t>
   </si>
   <si>
     <t>TB2Y0227</t>
   </si>
   <si>
     <t>TB2Y0327</t>
   </si>
   <si>
     <t>TB2Y0427</t>
   </si>
   <si>
-    <t>TB2Y0526</t>
-[...1 lines deleted...]
-  <si>
     <t>TB2Y0527</t>
   </si>
   <si>
-    <t>TB2Y0626</t>
-[...1 lines deleted...]
-  <si>
     <t>TB2Y0627</t>
   </si>
   <si>
     <t>TB2Y0727</t>
   </si>
   <si>
     <t>TB2Y0826</t>
   </si>
   <si>
     <t>TB2Y0927</t>
   </si>
   <si>
     <t>TB2Y1026</t>
   </si>
   <si>
     <t>TB2Y1126</t>
   </si>
   <si>
     <t>TB2Y1127</t>
   </si>
   <si>
     <t>TB5Y0128</t>
   </si>
   <si>
     <t>TB5Y0230</t>
   </si>
   <si>
     <t>TB5Y0327</t>
   </si>
   <si>
     <t>TB5Y0428</t>
   </si>
   <si>
     <t>TB5Y0429</t>
   </si>
   <si>
     <t>TB5Y0430</t>
   </si>
   <si>
     <t>TB5Y0527</t>
   </si>
   <si>
     <t>TB5Y0529</t>
-  </si>
-[...1 lines deleted...]
-    <t>TB5Y0626</t>
   </si>
   <si>
     <t>TB5Y0628</t>
   </si>
   <si>
     <t>TB5Y0630</t>
   </si>
   <si>
     <t>TB5Y0727</t>
   </si>
   <si>
     <t>TB5Y0828</t>
   </si>
   <si>
     <t>TB5Y0926</t>
   </si>
   <si>
     <t>TB5Y0928</t>
   </si>
   <si>
     <t>TB5Y0930</t>
   </si>
   <si>
     <t>TB5Y1029</t>
   </si>
@@ -2257,2997 +2242,2997 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E625"/>
+  <dimension ref="A1:E620"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="D2">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="E2">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>17.1</v>
+        <v>18.7</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20.7</v>
       </c>
       <c r="E3">
-        <v>20.9</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
-        <v>14.6</v>
+        <v>17.2</v>
       </c>
       <c r="D4">
-        <v>16.2</v>
+        <v>19.1</v>
       </c>
       <c r="E4">
-        <v>17.8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
-        <v>11.3</v>
+        <v>14</v>
       </c>
       <c r="D5">
-        <v>12.5</v>
+        <v>15.5</v>
       </c>
       <c r="E5">
-        <v>13.7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="D6">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="E6">
-        <v>3.4</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="D7">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
       <c r="E7">
-        <v>5.1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>879</v>
       </c>
       <c r="D8">
         <v>950</v>
       </c>
       <c r="E8">
         <v>1021</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>16.1</v>
+        <v>21.3</v>
       </c>
       <c r="D9">
-        <v>17.8</v>
+        <v>23.6</v>
       </c>
       <c r="E9">
-        <v>19.5</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>30.8</v>
       </c>
       <c r="D10">
         <v>34.2</v>
       </c>
       <c r="E10">
         <v>37.6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>169.2</v>
+        <v>167.4</v>
       </c>
       <c r="D11">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E11">
-        <v>206.8</v>
+        <v>204.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
-        <v>135</v>
+        <v>140.6</v>
       </c>
       <c r="D12">
-        <v>150</v>
+        <v>156.2</v>
       </c>
       <c r="E12">
-        <v>165</v>
+        <v>171.8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
-        <v>68.40000000000001</v>
+        <v>74.7</v>
       </c>
       <c r="D13">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E13">
-        <v>83.59999999999999</v>
+        <v>91.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
-        <v>20.7</v>
+        <v>21.7</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24.1</v>
       </c>
       <c r="E14">
-        <v>25.3</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
-        <v>6.2</v>
+        <v>6.7</v>
       </c>
       <c r="D15">
-        <v>6.8</v>
+        <v>7.4</v>
       </c>
       <c r="E15">
-        <v>7.4</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
-        <v>54</v>
+        <v>61.5</v>
       </c>
       <c r="D16">
-        <v>60</v>
+        <v>68.3</v>
       </c>
       <c r="E16">
-        <v>66</v>
+        <v>75.09999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
-        <v>12.6</v>
+        <v>13.4</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>14.8</v>
       </c>
       <c r="E17">
-        <v>15.4</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
       <c r="D18">
-        <v>7.2</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E18">
-        <v>7.9</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>24.4</v>
+        <v>28.6</v>
       </c>
       <c r="D19">
-        <v>27.1</v>
+        <v>31.7</v>
       </c>
       <c r="E19">
-        <v>29.8</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>22.9</v>
+        <v>26.7</v>
       </c>
       <c r="D20">
-        <v>25.4</v>
+        <v>29.6</v>
       </c>
       <c r="E20">
-        <v>27.9</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="D21">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="E21">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>3230</v>
       </c>
       <c r="D22">
         <v>3400</v>
       </c>
       <c r="E22">
         <v>3570</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>28</v>
+        <v>30.7</v>
       </c>
       <c r="D23">
-        <v>31.1</v>
+        <v>34.1</v>
       </c>
       <c r="E23">
-        <v>34.2</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
-        <v>12.2</v>
+        <v>12.6</v>
       </c>
       <c r="D24">
-        <v>13.5</v>
+        <v>14</v>
       </c>
       <c r="E24">
-        <v>14.8</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
-        <v>15.1</v>
+        <v>15.8</v>
       </c>
       <c r="D25">
-        <v>16.7</v>
+        <v>17.5</v>
       </c>
       <c r="E25">
-        <v>18.3</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>24.6</v>
+        <v>31.5</v>
       </c>
       <c r="D26">
-        <v>27.3</v>
+        <v>35</v>
       </c>
       <c r="E26">
-        <v>30</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>753</v>
       </c>
       <c r="D27">
         <v>814</v>
       </c>
       <c r="E27">
         <v>875</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
-        <v>203.8</v>
+        <v>199.2</v>
       </c>
       <c r="D28">
-        <v>223.3</v>
+        <v>218.3</v>
       </c>
       <c r="E28">
-        <v>242.8</v>
+        <v>237.4</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
-        <v>55.3</v>
+        <v>74.8</v>
       </c>
       <c r="D29">
-        <v>61.4</v>
+        <v>83.09999999999999</v>
       </c>
       <c r="E29">
-        <v>67.5</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>18</v>
+        <v>29.7</v>
       </c>
       <c r="D30">
-        <v>19.9</v>
+        <v>33</v>
       </c>
       <c r="E30">
-        <v>21.8</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
-        <v>89.09999999999999</v>
+        <v>103.5</v>
       </c>
       <c r="D31">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="E31">
-        <v>108.9</v>
+        <v>126.5</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
-        <v>14</v>
+        <v>16.6</v>
       </c>
       <c r="D32">
-        <v>15.5</v>
+        <v>18.4</v>
       </c>
       <c r="E32">
-        <v>17</v>
+        <v>20.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>9</v>
+        <v>11.3</v>
       </c>
       <c r="D33">
-        <v>10</v>
+        <v>12.5</v>
       </c>
       <c r="E33">
-        <v>11</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
-        <v>239.2</v>
+        <v>251</v>
       </c>
       <c r="D34">
-        <v>262.1</v>
+        <v>275</v>
       </c>
       <c r="E34">
-        <v>285</v>
+        <v>299</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35">
-        <v>177.8</v>
+        <v>183</v>
       </c>
       <c r="D35">
-        <v>197.5</v>
+        <v>200.5</v>
       </c>
       <c r="E35">
-        <v>217.2</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36">
-        <v>310.4</v>
+        <v>323.3</v>
       </c>
       <c r="D36">
-        <v>340.1</v>
+        <v>354.3</v>
       </c>
       <c r="E36">
-        <v>369.8</v>
+        <v>385.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37">
-        <v>86.40000000000001</v>
+        <v>92.7</v>
       </c>
       <c r="D37">
-        <v>96</v>
+        <v>102.9</v>
       </c>
       <c r="E37">
-        <v>105.6</v>
+        <v>113.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
-        <v>6.3</v>
+        <v>10.5</v>
       </c>
       <c r="D38">
-        <v>7</v>
+        <v>11.6</v>
       </c>
       <c r="E38">
-        <v>7.7</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39">
-        <v>2.9</v>
+        <v>3.4</v>
       </c>
       <c r="D39">
-        <v>3.2</v>
+        <v>3.7</v>
       </c>
       <c r="E39">
-        <v>3.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>1045.5</v>
       </c>
       <c r="D40">
         <v>1115</v>
       </c>
       <c r="E40">
         <v>1184.5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41">
-        <v>157.5</v>
+        <v>158.4</v>
       </c>
       <c r="D41">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E41">
-        <v>192.5</v>
+        <v>193.6</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
-        <v>10.9</v>
+        <v>12.5</v>
       </c>
       <c r="D42">
-        <v>12.1</v>
+        <v>13.8</v>
       </c>
       <c r="E42">
-        <v>13.3</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43">
-        <v>15.9</v>
+        <v>17.8</v>
       </c>
       <c r="D43">
-        <v>17.6</v>
+        <v>19.7</v>
       </c>
       <c r="E43">
-        <v>19.3</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
-        <v>35.8</v>
+        <v>38.6</v>
       </c>
       <c r="D44">
-        <v>39.7</v>
+        <v>42.8</v>
       </c>
       <c r="E44">
-        <v>43.6</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
-        <v>37.6</v>
+        <v>40.5</v>
       </c>
       <c r="D45">
-        <v>41.7</v>
+        <v>45</v>
       </c>
       <c r="E45">
-        <v>45.8</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
-        <v>96.3</v>
+        <v>111.9</v>
       </c>
       <c r="D46">
-        <v>106.9</v>
+        <v>124.3</v>
       </c>
       <c r="E46">
-        <v>117.5</v>
+        <v>136.7</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
-        <v>56.7</v>
+        <v>67.2</v>
       </c>
       <c r="D47">
-        <v>62.9</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="E47">
-        <v>69.09999999999999</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
-        <v>121.7</v>
+        <v>121.5</v>
       </c>
       <c r="D48">
-        <v>135.2</v>
+        <v>135</v>
       </c>
       <c r="E48">
-        <v>148.7</v>
+        <v>148.5</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49">
         <v>4750</v>
       </c>
       <c r="D49">
         <v>5000</v>
       </c>
       <c r="E49">
         <v>5250</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
-        <v>19</v>
+        <v>16.5</v>
       </c>
       <c r="D50">
-        <v>21.1</v>
+        <v>18.3</v>
       </c>
       <c r="E50">
-        <v>23.2</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51">
-        <v>7.2</v>
+        <v>7.9</v>
       </c>
       <c r="D51">
-        <v>8</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E51">
-        <v>8.800000000000001</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
-        <v>828.3</v>
+        <v>799.2</v>
       </c>
       <c r="D52">
-        <v>895.4</v>
+        <v>864</v>
       </c>
       <c r="E52">
-        <v>962.5</v>
+        <v>928.8</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53">
-        <v>200.2</v>
+        <v>194.8</v>
       </c>
       <c r="D53">
-        <v>219.4</v>
+        <v>213.4</v>
       </c>
       <c r="E53">
-        <v>238.6</v>
+        <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="D54">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
       <c r="E54">
-        <v>5.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55">
-        <v>11.4</v>
+        <v>14.1</v>
       </c>
       <c r="D55">
-        <v>12.6</v>
+        <v>15.6</v>
       </c>
       <c r="E55">
-        <v>13.8</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
-        <v>18</v>
+        <v>21.8</v>
       </c>
       <c r="D56">
-        <v>19.9</v>
+        <v>24.2</v>
       </c>
       <c r="E56">
-        <v>21.8</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57">
         <v>33.9</v>
       </c>
       <c r="D57">
         <v>37.6</v>
       </c>
       <c r="E57">
         <v>41.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
-        <v>25.1</v>
+        <v>29</v>
       </c>
       <c r="D58">
-        <v>27.8</v>
+        <v>32.2</v>
       </c>
       <c r="E58">
-        <v>30.5</v>
+        <v>35.4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59">
-        <v>12</v>
+        <v>12.6</v>
       </c>
       <c r="D59">
-        <v>13.3</v>
+        <v>13.9</v>
       </c>
       <c r="E59">
-        <v>14.6</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60">
-        <v>171.5</v>
+        <v>159.9</v>
       </c>
       <c r="D60">
-        <v>190.5</v>
+        <v>177.6</v>
       </c>
       <c r="E60">
-        <v>209.5</v>
+        <v>195.3</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61">
-        <v>33.9</v>
+        <v>45.8</v>
       </c>
       <c r="D61">
-        <v>37.6</v>
+        <v>50.8</v>
       </c>
       <c r="E61">
-        <v>41.3</v>
+        <v>55.8</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62">
-        <v>11.2</v>
+        <v>18.8</v>
       </c>
       <c r="D62">
-        <v>12.4</v>
+        <v>20.8</v>
       </c>
       <c r="E62">
-        <v>13.6</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>66</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
-        <v>19</v>
+        <v>24.4</v>
       </c>
       <c r="D63">
-        <v>21.1</v>
+        <v>27.1</v>
       </c>
       <c r="E63">
-        <v>23.2</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>67</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64">
-        <v>13.2</v>
+        <v>14.3</v>
       </c>
       <c r="D64">
-        <v>14.6</v>
+        <v>15.8</v>
       </c>
       <c r="E64">
-        <v>16</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>68</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
-        <v>26.4</v>
+        <v>30.6</v>
       </c>
       <c r="D65">
-        <v>29.3</v>
+        <v>33.9</v>
       </c>
       <c r="E65">
-        <v>32.2</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>69</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
-        <v>95.40000000000001</v>
+        <v>98.2</v>
       </c>
       <c r="D66">
-        <v>106</v>
+        <v>109.1</v>
       </c>
       <c r="E66">
-        <v>116.6</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>70</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
-        <v>56.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="D67">
-        <v>62.6</v>
+        <v>86</v>
       </c>
       <c r="E67">
-        <v>68.8</v>
+        <v>94.59999999999999</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>71</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68">
-        <v>22.8</v>
+        <v>23</v>
       </c>
       <c r="D68">
-        <v>25.3</v>
+        <v>25.5</v>
       </c>
       <c r="E68">
-        <v>27.8</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>72</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
-        <v>1297.6</v>
+        <v>1340.7</v>
       </c>
       <c r="D69">
-        <v>1384.1</v>
+        <v>1430</v>
       </c>
       <c r="E69">
-        <v>1470.6</v>
+        <v>1519.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>73</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70">
-        <v>11.7</v>
+        <v>13.3</v>
       </c>
       <c r="D70">
-        <v>12.9</v>
+        <v>14.7</v>
       </c>
       <c r="E70">
-        <v>14.1</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>74</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71">
-        <v>57.9</v>
+        <v>56.8</v>
       </c>
       <c r="D71">
-        <v>64.3</v>
+        <v>63.1</v>
       </c>
       <c r="E71">
-        <v>70.7</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>75</v>
       </c>
       <c r="B72">
-        <v>110.2</v>
+        <v>0</v>
       </c>
       <c r="C72">
-        <v>110.2</v>
+        <v>43</v>
       </c>
       <c r="D72">
-        <v>110.2</v>
+        <v>47.7</v>
       </c>
       <c r="E72">
-        <v>121.2</v>
+        <v>52.4</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>76</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
-        <v>34.1</v>
+        <v>35.2</v>
       </c>
       <c r="D73">
-        <v>37.8</v>
+        <v>39.1</v>
       </c>
       <c r="E73">
-        <v>41.5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>77</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="D74">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
       <c r="E74">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>78</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75">
-        <v>72.5</v>
+        <v>93.2</v>
       </c>
       <c r="D75">
-        <v>80.5</v>
+        <v>103.5</v>
       </c>
       <c r="E75">
-        <v>88.5</v>
+        <v>113.8</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>79</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76">
-        <v>22.6</v>
+        <v>25.7</v>
       </c>
       <c r="D76">
-        <v>25.1</v>
+        <v>28.5</v>
       </c>
       <c r="E76">
-        <v>27.6</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>80</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77">
-        <v>15.3</v>
+        <v>18.4</v>
       </c>
       <c r="D77">
-        <v>16.9</v>
+        <v>20.4</v>
       </c>
       <c r="E77">
-        <v>18.5</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>81</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78">
-        <v>65.90000000000001</v>
+        <v>59.6</v>
       </c>
       <c r="D78">
-        <v>73.2</v>
+        <v>66.2</v>
       </c>
       <c r="E78">
-        <v>80.5</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>82</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79">
-        <v>93.2</v>
+        <v>99.7</v>
       </c>
       <c r="D79">
-        <v>103.5</v>
+        <v>110.7</v>
       </c>
       <c r="E79">
-        <v>113.8</v>
+        <v>121.7</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>83</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80">
-        <v>126.9</v>
+        <v>132</v>
       </c>
       <c r="D80">
-        <v>141</v>
+        <v>146.6</v>
       </c>
       <c r="E80">
-        <v>155.1</v>
+        <v>161.2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>84</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81">
-        <v>77.40000000000001</v>
+        <v>83.7</v>
       </c>
       <c r="D81">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E81">
-        <v>94.59999999999999</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>85</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82">
-        <v>65.3</v>
+        <v>72</v>
       </c>
       <c r="D82">
-        <v>72.5</v>
+        <v>80</v>
       </c>
       <c r="E82">
-        <v>79.7</v>
+        <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>86</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83">
-        <v>114.5</v>
+        <v>124.5</v>
       </c>
       <c r="D83">
-        <v>127.2</v>
+        <v>138.3</v>
       </c>
       <c r="E83">
-        <v>139.9</v>
+        <v>152.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>87</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84">
-        <v>6.6</v>
+        <v>6.7</v>
       </c>
       <c r="D84">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
       <c r="E84">
-        <v>8</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85">
-        <v>10.7</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D85">
-        <v>11.8</v>
+        <v>10.3</v>
       </c>
       <c r="E85">
-        <v>12.9</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>89</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
-        <v>8.1</v>
+        <v>8.4</v>
       </c>
       <c r="D86">
-        <v>9</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="E86">
-        <v>9.9</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>90</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87">
         <v>998594</v>
       </c>
       <c r="D87">
         <v>1037500</v>
       </c>
       <c r="E87">
         <v>1076406</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>91</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
-        <v>38.4</v>
+        <v>39.3</v>
       </c>
       <c r="D88">
-        <v>42.6</v>
+        <v>43.6</v>
       </c>
       <c r="E88">
-        <v>46.8</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>92</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
-        <v>7.7</v>
+        <v>8.6</v>
       </c>
       <c r="D89">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="E89">
-        <v>9.300000000000001</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>93</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90">
-        <v>24.7</v>
+        <v>27.8</v>
       </c>
       <c r="D90">
-        <v>27.4</v>
+        <v>30.8</v>
       </c>
       <c r="E90">
-        <v>30.1</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>94</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
-        <v>92.7</v>
+        <v>86.59999999999999</v>
       </c>
       <c r="D91">
-        <v>103</v>
+        <v>96.2</v>
       </c>
       <c r="E91">
-        <v>113.3</v>
+        <v>105.8</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>95</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92">
-        <v>48.8</v>
+        <v>50.4</v>
       </c>
       <c r="D92">
-        <v>54.2</v>
+        <v>56</v>
       </c>
       <c r="E92">
-        <v>59.6</v>
+        <v>61.6</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>96</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="D93">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="E93">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>97</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94">
-        <v>54.9</v>
+        <v>57.6</v>
       </c>
       <c r="D94">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E94">
-        <v>67.09999999999999</v>
+        <v>70.40000000000001</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>98</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95">
-        <v>25.1</v>
+        <v>33</v>
       </c>
       <c r="D95">
-        <v>27.8</v>
+        <v>36.6</v>
       </c>
       <c r="E95">
-        <v>30.5</v>
+        <v>40.2</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96">
-        <v>23</v>
+        <v>25.2</v>
       </c>
       <c r="D96">
-        <v>25.5</v>
+        <v>28</v>
       </c>
       <c r="E96">
-        <v>28</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97">
         <v>34.4</v>
       </c>
       <c r="D97">
         <v>38.2</v>
       </c>
       <c r="E97">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>101</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98">
-        <v>43.9</v>
+        <v>54</v>
       </c>
       <c r="D98">
-        <v>48.7</v>
+        <v>59.9</v>
       </c>
       <c r="E98">
-        <v>53.5</v>
+        <v>65.8</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>102</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99">
-        <v>68.09999999999999</v>
+        <v>69.3</v>
       </c>
       <c r="D99">
-        <v>75.59999999999999</v>
+        <v>77</v>
       </c>
       <c r="E99">
-        <v>83.09999999999999</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>103</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100">
-        <v>142.4</v>
+        <v>149.4</v>
       </c>
       <c r="D100">
-        <v>158.2</v>
+        <v>165.9</v>
       </c>
       <c r="E100">
-        <v>174</v>
+        <v>182.4</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>104</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101">
-        <v>13.7</v>
+        <v>15.3</v>
       </c>
       <c r="D101">
-        <v>15.2</v>
+        <v>17</v>
       </c>
       <c r="E101">
-        <v>16.7</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>105</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102">
-        <v>112.5</v>
+        <v>144</v>
       </c>
       <c r="D102">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="E102">
-        <v>137.5</v>
+        <v>176</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>106</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103">
-        <v>33.3</v>
+        <v>37.8</v>
       </c>
       <c r="D103">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E103">
-        <v>40.7</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>107</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="D104">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="E104">
-        <v>5</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>108</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105">
         <v>5775</v>
       </c>
       <c r="D105">
         <v>6000</v>
       </c>
       <c r="E105">
         <v>6225</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>109</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106">
-        <v>66.2</v>
+        <v>76.3</v>
       </c>
       <c r="D106">
-        <v>73.5</v>
+        <v>84.7</v>
       </c>
       <c r="E106">
-        <v>80.8</v>
+        <v>93.09999999999999</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>110</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107">
-        <v>6</v>
+        <v>6.1</v>
       </c>
       <c r="D107">
-        <v>6.6</v>
+        <v>6.7</v>
       </c>
       <c r="E107">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>111</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108">
-        <v>20.1</v>
+        <v>21.8</v>
       </c>
       <c r="D108">
-        <v>22.3</v>
+        <v>24.2</v>
       </c>
       <c r="E108">
-        <v>24.5</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>112</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109">
-        <v>16.1</v>
+        <v>19.2</v>
       </c>
       <c r="D109">
-        <v>17.8</v>
+        <v>21.3</v>
       </c>
       <c r="E109">
-        <v>19.5</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>113</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110">
-        <v>20.2</v>
+        <v>27</v>
       </c>
       <c r="D110">
-        <v>22.4</v>
+        <v>30</v>
       </c>
       <c r="E110">
-        <v>24.6</v>
+        <v>33</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>114</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111">
-        <v>11.2</v>
+        <v>11</v>
       </c>
       <c r="D111">
-        <v>12.4</v>
+        <v>12.2</v>
       </c>
       <c r="E111">
-        <v>13.6</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>115</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112">
-        <v>36.5</v>
+        <v>40.5</v>
       </c>
       <c r="D112">
-        <v>40.5</v>
+        <v>45</v>
       </c>
       <c r="E112">
-        <v>44.5</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>116</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113">
-        <v>64.2</v>
+        <v>72</v>
       </c>
       <c r="D113">
-        <v>71.3</v>
+        <v>80</v>
       </c>
       <c r="E113">
-        <v>78.40000000000001</v>
+        <v>88</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>117</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114">
-        <v>27.1</v>
+        <v>30</v>
       </c>
       <c r="D114">
-        <v>30.1</v>
+        <v>33.3</v>
       </c>
       <c r="E114">
-        <v>33.1</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>118</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115">
-        <v>8.5</v>
+        <v>9.9</v>
       </c>
       <c r="D115">
-        <v>9.4</v>
+        <v>10.9</v>
       </c>
       <c r="E115">
-        <v>10.3</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>119</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116">
         <v>9.199999999999999</v>
       </c>
       <c r="D116">
         <v>10.2</v>
       </c>
       <c r="E116">
         <v>11.2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>120</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117">
-        <v>38.8</v>
+        <v>39.5</v>
       </c>
       <c r="D117">
-        <v>43.1</v>
+        <v>43.8</v>
       </c>
       <c r="E117">
-        <v>47.4</v>
+        <v>48.1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>121</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118">
-        <v>48.6</v>
+        <v>54.9</v>
       </c>
       <c r="D118">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="E118">
-        <v>59.4</v>
+        <v>67.09999999999999</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>122</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
-        <v>21.6</v>
+        <v>23.4</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E119">
-        <v>26.4</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>123</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120">
-        <v>24.7</v>
+        <v>22.2</v>
       </c>
       <c r="D120">
-        <v>27.4</v>
+        <v>24.6</v>
       </c>
       <c r="E120">
-        <v>30.1</v>
+        <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>124</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121">
-        <v>3.4</v>
+        <v>3.6</v>
       </c>
       <c r="D121">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="E121">
-        <v>4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>125</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="D122">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="E122">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>126</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123">
-        <v>108.9</v>
+        <v>105</v>
       </c>
       <c r="D123">
-        <v>121</v>
+        <v>116.6</v>
       </c>
       <c r="E123">
-        <v>133.1</v>
+        <v>128.2</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>127</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124">
-        <v>20.7</v>
+        <v>24</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>26.6</v>
       </c>
       <c r="E124">
-        <v>25.3</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>128</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125">
-        <v>72.59999999999999</v>
+        <v>81</v>
       </c>
       <c r="D125">
-        <v>80.59999999999999</v>
+        <v>90</v>
       </c>
       <c r="E125">
-        <v>88.59999999999999</v>
+        <v>99</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>129</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126">
-        <v>24.3</v>
+        <v>27.2</v>
       </c>
       <c r="D126">
-        <v>27</v>
+        <v>30.2</v>
       </c>
       <c r="E126">
-        <v>29.7</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>130</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127">
-        <v>14.3</v>
+        <v>20.6</v>
       </c>
       <c r="D127">
-        <v>15.8</v>
+        <v>22.8</v>
       </c>
       <c r="E127">
-        <v>17.3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>131</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128">
-        <v>43.2</v>
+        <v>47.9</v>
       </c>
       <c r="D128">
-        <v>48</v>
+        <v>53.2</v>
       </c>
       <c r="E128">
-        <v>52.8</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>132</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129">
-        <v>16.2</v>
+        <v>18.1</v>
       </c>
       <c r="D129">
-        <v>18</v>
+        <v>20.1</v>
       </c>
       <c r="E129">
-        <v>19.8</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>133</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130">
-        <v>19.8</v>
+        <v>22.1</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>24.5</v>
       </c>
       <c r="E130">
-        <v>24.2</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>134</v>
       </c>
       <c r="B131">
         <v>0</v>
       </c>
       <c r="C131">
-        <v>9.800000000000001</v>
+        <v>11.9</v>
       </c>
       <c r="D131">
-        <v>10.8</v>
+        <v>13.2</v>
       </c>
       <c r="E131">
-        <v>11.8</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>135</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
       <c r="C132">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="D132">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="E132">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>136</v>
       </c>
       <c r="B133">
         <v>0</v>
       </c>
       <c r="C133">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="D133">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="E133">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>137</v>
       </c>
       <c r="B134">
         <v>0</v>
       </c>
       <c r="C134">
-        <v>14.4</v>
+        <v>17.2</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>19.1</v>
       </c>
       <c r="E134">
-        <v>17.6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>138</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
       <c r="C135">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
       <c r="D135">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="E135">
-        <v>2.3</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>139</v>
       </c>
       <c r="B136">
         <v>0</v>
       </c>
       <c r="C136">
-        <v>18.9</v>
+        <v>21.6</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E136">
-        <v>23.1</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>140</v>
       </c>
       <c r="B137">
         <v>0</v>
       </c>
       <c r="C137">
-        <v>2.2</v>
+        <v>1.3</v>
       </c>
       <c r="D137">
-        <v>2.4</v>
+        <v>1.4</v>
       </c>
       <c r="E137">
-        <v>2.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>141</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
       <c r="C138">
-        <v>2.7</v>
+        <v>3</v>
       </c>
       <c r="D138">
-        <v>3</v>
+        <v>3.3</v>
       </c>
       <c r="E138">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>142</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
       <c r="C139">
-        <v>19.9</v>
+        <v>25</v>
       </c>
       <c r="D139">
-        <v>22.1</v>
+        <v>27.7</v>
       </c>
       <c r="E139">
-        <v>24.3</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>143</v>
       </c>
       <c r="B140">
         <v>0</v>
       </c>
       <c r="C140">
-        <v>12.9</v>
+        <v>15.3</v>
       </c>
       <c r="D140">
-        <v>14.3</v>
+        <v>16.9</v>
       </c>
       <c r="E140">
-        <v>15.7</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>144</v>
       </c>
       <c r="B141">
         <v>0</v>
       </c>
       <c r="C141">
-        <v>488.1</v>
+        <v>508.8</v>
       </c>
       <c r="D141">
-        <v>527.6</v>
+        <v>550</v>
       </c>
       <c r="E141">
-        <v>567.1</v>
+        <v>591.2</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>145</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
       <c r="C142">
-        <v>4</v>
+        <v>4.4</v>
       </c>
       <c r="D142">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
       <c r="E142">
-        <v>4.8</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>146</v>
       </c>
       <c r="B143">
         <v>0</v>
       </c>
       <c r="C143">
-        <v>12.2</v>
+        <v>15.3</v>
       </c>
       <c r="D143">
-        <v>13.5</v>
+        <v>17</v>
       </c>
       <c r="E143">
-        <v>14.8</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>147</v>
       </c>
       <c r="B144">
         <v>0</v>
       </c>
       <c r="C144">
-        <v>11.2</v>
+        <v>14.1</v>
       </c>
       <c r="D144">
-        <v>12.4</v>
+        <v>15.6</v>
       </c>
       <c r="E144">
-        <v>13.6</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>148</v>
       </c>
       <c r="B145">
         <v>0</v>
       </c>
       <c r="C145">
-        <v>8.9</v>
+        <v>11.4</v>
       </c>
       <c r="D145">
-        <v>9.800000000000001</v>
+        <v>12.6</v>
       </c>
       <c r="E145">
-        <v>10.7</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>149</v>
       </c>
       <c r="B146">
         <v>0</v>
       </c>
       <c r="C146">
-        <v>7.2</v>
+        <v>7.8</v>
       </c>
       <c r="D146">
-        <v>8</v>
+        <v>8.6</v>
       </c>
       <c r="E146">
-        <v>8.800000000000001</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>150</v>
       </c>
       <c r="B147">
         <v>0</v>
       </c>
       <c r="C147">
-        <v>24</v>
+        <v>32.6</v>
       </c>
       <c r="D147">
-        <v>26.6</v>
+        <v>36.2</v>
       </c>
       <c r="E147">
-        <v>29.2</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>151</v>
       </c>
       <c r="B148">
         <v>0</v>
       </c>
       <c r="C148">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="D148">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="E148">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>152</v>
       </c>
       <c r="B149">
         <v>0</v>
       </c>
       <c r="C149">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
       <c r="D149">
-        <v>12.7</v>
+        <v>15</v>
       </c>
       <c r="E149">
-        <v>13.9</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>153</v>
       </c>
       <c r="B150">
         <v>0</v>
       </c>
       <c r="C150">
-        <v>16.6</v>
+        <v>18.1</v>
       </c>
       <c r="D150">
-        <v>18.4</v>
+        <v>20.1</v>
       </c>
       <c r="E150">
-        <v>20.2</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>154</v>
       </c>
       <c r="B151">
         <v>0</v>
       </c>
       <c r="C151">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
       <c r="D151">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="E151">
-        <v>6.2</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>155</v>
       </c>
       <c r="B152">
         <v>0</v>
       </c>
       <c r="C152">
-        <v>30.6</v>
+        <v>33.3</v>
       </c>
       <c r="D152">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E152">
-        <v>37.4</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>156</v>
       </c>
       <c r="B153">
         <v>0</v>
       </c>
       <c r="C153">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D153">
-        <v>14.4</v>
+        <v>16.6</v>
       </c>
       <c r="E153">
-        <v>15.8</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>157</v>
       </c>
       <c r="B154">
         <v>0</v>
       </c>
       <c r="C154">
-        <v>220.9</v>
+        <v>230.7</v>
       </c>
       <c r="D154">
-        <v>242</v>
+        <v>252.8</v>
       </c>
       <c r="E154">
-        <v>263.1</v>
+        <v>274.9</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>158</v>
       </c>
       <c r="B155">
         <v>0</v>
       </c>
       <c r="C155">
-        <v>14.4</v>
+        <v>16.2</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17.9</v>
       </c>
       <c r="E155">
-        <v>17.6</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>159</v>
       </c>
       <c r="B156">
         <v>0</v>
       </c>
       <c r="C156">
-        <v>578.4</v>
+        <v>623.2</v>
       </c>
       <c r="D156">
-        <v>625.2</v>
+        <v>673.7</v>
       </c>
       <c r="E156">
-        <v>672</v>
+        <v>724.2</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>160</v>
       </c>
       <c r="B157">
         <v>0</v>
       </c>
       <c r="C157">
-        <v>10.8</v>
+        <v>11.1</v>
       </c>
       <c r="D157">
-        <v>12</v>
+        <v>12.3</v>
       </c>
       <c r="E157">
-        <v>13.2</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>161</v>
       </c>
       <c r="B158">
         <v>0</v>
       </c>
       <c r="C158">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="D158">
-        <v>3.6</v>
+        <v>3.2</v>
       </c>
       <c r="E158">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>162</v>
       </c>
       <c r="B159">
         <v>0</v>
       </c>
       <c r="C159">
-        <v>55.1</v>
+        <v>58.7</v>
       </c>
       <c r="D159">
-        <v>61.2</v>
+        <v>65.2</v>
       </c>
       <c r="E159">
-        <v>67.3</v>
+        <v>71.7</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>163</v>
       </c>
       <c r="B160">
         <v>0</v>
       </c>
       <c r="C160">
-        <v>4.1</v>
+        <v>3.4</v>
       </c>
       <c r="D160">
-        <v>4.5</v>
+        <v>3.7</v>
       </c>
       <c r="E160">
-        <v>4.9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>164</v>
       </c>
       <c r="B161">
         <v>0</v>
       </c>
       <c r="C161">
-        <v>72.7</v>
+        <v>72</v>
       </c>
       <c r="D161">
-        <v>80.7</v>
+        <v>80</v>
       </c>
       <c r="E161">
-        <v>88.7</v>
+        <v>88</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>165</v>
       </c>
       <c r="B162">
         <v>0</v>
       </c>
       <c r="C162">
-        <v>166.5</v>
+        <v>159.4</v>
       </c>
       <c r="D162">
-        <v>185</v>
+        <v>177.1</v>
       </c>
       <c r="E162">
-        <v>203.5</v>
+        <v>194.8</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>166</v>
       </c>
       <c r="B163">
         <v>0</v>
       </c>
       <c r="C163">
-        <v>190.3</v>
+        <v>218.1</v>
       </c>
       <c r="D163">
-        <v>208.5</v>
+        <v>239</v>
       </c>
       <c r="E163">
-        <v>226.7</v>
+        <v>259.9</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>167</v>
       </c>
       <c r="B164">
         <v>0</v>
       </c>
       <c r="C164">
-        <v>12.2</v>
+        <v>15.1</v>
       </c>
       <c r="D164">
-        <v>13.5</v>
+        <v>16.7</v>
       </c>
       <c r="E164">
-        <v>14.8</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>168</v>
       </c>
       <c r="B165">
         <v>0</v>
       </c>
       <c r="C165">
         <v>483.4</v>
       </c>
       <c r="D165">
         <v>537.1</v>
       </c>
       <c r="E165">
         <v>590.8</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>169</v>
       </c>
       <c r="B166">
         <v>0</v>
       </c>
       <c r="C166">
-        <v>16.6</v>
+        <v>19.4</v>
       </c>
       <c r="D166">
-        <v>18.4</v>
+        <v>21.5</v>
       </c>
       <c r="E166">
-        <v>20.2</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>170</v>
       </c>
       <c r="B167">
         <v>0</v>
       </c>
       <c r="C167">
-        <v>34.4</v>
+        <v>40.5</v>
       </c>
       <c r="D167">
-        <v>38.2</v>
+        <v>45</v>
       </c>
       <c r="E167">
-        <v>42</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>171</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>3817</v>
       </c>
       <c r="D168">
         <v>4017.5</v>
       </c>
       <c r="E168">
         <v>4218</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>172</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
       <c r="C169">
-        <v>600.5</v>
+        <v>623</v>
       </c>
       <c r="D169">
-        <v>649</v>
+        <v>673.5</v>
       </c>
       <c r="E169">
-        <v>697.5</v>
+        <v>724</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>173</v>
       </c>
       <c r="B170">
         <v>0</v>
       </c>
       <c r="C170">
-        <v>284.9</v>
+        <v>288.8</v>
       </c>
       <c r="D170">
-        <v>312.2</v>
+        <v>316.4</v>
       </c>
       <c r="E170">
-        <v>339.5</v>
+        <v>344</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>174</v>
       </c>
       <c r="B171">
         <v>0</v>
       </c>
       <c r="C171">
-        <v>12.3</v>
+        <v>14</v>
       </c>
       <c r="D171">
-        <v>13.6</v>
+        <v>15.5</v>
       </c>
       <c r="E171">
-        <v>14.9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>175</v>
       </c>
       <c r="B172">
         <v>0</v>
       </c>
       <c r="C172">
-        <v>32.3</v>
+        <v>39.4</v>
       </c>
       <c r="D172">
-        <v>35.8</v>
+        <v>43.7</v>
       </c>
       <c r="E172">
-        <v>39.3</v>
+        <v>48</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>176</v>
       </c>
       <c r="B173">
         <v>0</v>
       </c>
       <c r="C173">
-        <v>3.8</v>
+        <v>4.5</v>
       </c>
       <c r="D173">
-        <v>4.2</v>
+        <v>4.9</v>
       </c>
       <c r="E173">
-        <v>4.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>177</v>
       </c>
       <c r="B174">
         <v>0</v>
       </c>
       <c r="C174">
         <v>6.3</v>
       </c>
       <c r="D174">
         <v>7</v>
       </c>
       <c r="E174">
         <v>7.7</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>178</v>
       </c>
       <c r="B175">
         <v>0</v>
@@ -5265,142 +5250,142 @@
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>179</v>
       </c>
       <c r="B176">
         <v>0</v>
       </c>
       <c r="C176">
         <v>5.8</v>
       </c>
       <c r="D176">
         <v>6.4</v>
       </c>
       <c r="E176">
         <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>180</v>
       </c>
       <c r="B177">
         <v>0</v>
       </c>
       <c r="C177">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="D177">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E177">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>181</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
-        <v>20.5</v>
+        <v>26.1</v>
       </c>
       <c r="D178">
-        <v>22.7</v>
+        <v>28.9</v>
       </c>
       <c r="E178">
-        <v>24.9</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>182</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
       <c r="C179">
-        <v>33.3</v>
+        <v>38</v>
       </c>
       <c r="D179">
-        <v>37</v>
+        <v>42.2</v>
       </c>
       <c r="E179">
-        <v>40.7</v>
+        <v>46.4</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>183</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
       <c r="C180">
-        <v>20.2</v>
+        <v>21.9</v>
       </c>
       <c r="D180">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
       <c r="E180">
-        <v>24.6</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>184</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
       <c r="C181">
-        <v>4</v>
+        <v>4.6</v>
       </c>
       <c r="D181">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="E181">
-        <v>4.8</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>185</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
       <c r="C182">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="D182">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="E182">
-        <v>3.9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>186</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
         <v>5623952</v>
       </c>
       <c r="D183">
         <v>5919949</v>
       </c>
       <c r="E183">
         <v>6215946</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>187</v>
       </c>
       <c r="B184">
         <v>0</v>
@@ -5418,7520 +5403,7435 @@
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>188</v>
       </c>
       <c r="B185">
         <v>0</v>
       </c>
       <c r="C185">
         <v>3.6</v>
       </c>
       <c r="D185">
         <v>4</v>
       </c>
       <c r="E185">
         <v>4.4</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>189</v>
       </c>
       <c r="B186">
         <v>0</v>
       </c>
       <c r="C186">
-        <v>1.9</v>
+        <v>1.1</v>
       </c>
       <c r="D186">
-        <v>2.1</v>
+        <v>1.2</v>
       </c>
       <c r="E186">
-        <v>2.3</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>190</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
       <c r="C187">
-        <v>68.40000000000001</v>
+        <v>59.6</v>
       </c>
       <c r="D187">
-        <v>75.90000000000001</v>
+        <v>66.2</v>
       </c>
       <c r="E187">
-        <v>83.40000000000001</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>191</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
       <c r="C188">
-        <v>33.3</v>
+        <v>31.9</v>
       </c>
       <c r="D188">
-        <v>36.9</v>
+        <v>35.4</v>
       </c>
       <c r="E188">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>192</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
       <c r="C189">
-        <v>16.2</v>
+        <v>18.7</v>
       </c>
       <c r="D189">
-        <v>17.9</v>
+        <v>20.7</v>
       </c>
       <c r="E189">
-        <v>19.6</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>193</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
-        <v>16.9</v>
+        <v>26.7</v>
       </c>
       <c r="D190">
-        <v>18.7</v>
+        <v>29.6</v>
       </c>
       <c r="E190">
-        <v>20.5</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>194</v>
       </c>
       <c r="B191">
-        <v>32.28</v>
+        <v>0</v>
       </c>
       <c r="C191">
-        <v>32.3</v>
+        <v>31.5</v>
       </c>
       <c r="D191">
-        <v>32.6</v>
+        <v>35</v>
       </c>
       <c r="E191">
-        <v>35.8</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>195</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
-        <v>9.6</v>
+        <v>10.1</v>
       </c>
       <c r="D192">
-        <v>10.6</v>
+        <v>11.2</v>
       </c>
       <c r="E192">
-        <v>11.6</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>196</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
-        <v>36.9</v>
+        <v>46.4</v>
       </c>
       <c r="D193">
-        <v>41</v>
+        <v>51.5</v>
       </c>
       <c r="E193">
-        <v>45.1</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>197</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
-        <v>51.1</v>
+        <v>56.1</v>
       </c>
       <c r="D194">
-        <v>56.7</v>
+        <v>62.3</v>
       </c>
       <c r="E194">
-        <v>62.3</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>198</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
       <c r="C195">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D195">
-        <v>40</v>
+        <v>43.3</v>
       </c>
       <c r="E195">
-        <v>44</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>199</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
       <c r="C196">
-        <v>22.8</v>
+        <v>21.6</v>
       </c>
       <c r="D196">
-        <v>25.3</v>
+        <v>24</v>
       </c>
       <c r="E196">
-        <v>27.8</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>200</v>
       </c>
       <c r="B197">
         <v>0</v>
       </c>
       <c r="C197">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D197">
-        <v>170</v>
+        <v>175.5</v>
       </c>
       <c r="E197">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>201</v>
       </c>
       <c r="B198">
         <v>0</v>
       </c>
       <c r="C198">
-        <v>0</v>
+        <v>32.4</v>
       </c>
       <c r="D198">
-        <v>36.4</v>
+        <v>36</v>
       </c>
       <c r="E198">
-        <v>0</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>202</v>
       </c>
       <c r="B199">
         <v>0</v>
       </c>
       <c r="C199">
         <v>46.4</v>
       </c>
       <c r="D199">
         <v>51.5</v>
       </c>
       <c r="E199">
         <v>56.6</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>203</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
-        <v>117</v>
+        <v>113.4</v>
       </c>
       <c r="D200">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E200">
-        <v>143</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>204</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
-        <v>428.9</v>
+        <v>403.4</v>
       </c>
       <c r="D201">
-        <v>470</v>
+        <v>442</v>
       </c>
       <c r="E201">
-        <v>511.1</v>
+        <v>480.6</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>205</v>
       </c>
       <c r="B202">
         <v>0</v>
       </c>
       <c r="C202">
-        <v>43.8</v>
+        <v>41.6</v>
       </c>
       <c r="D202">
-        <v>48.6</v>
+        <v>46.2</v>
       </c>
       <c r="E202">
-        <v>53.4</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>206</v>
       </c>
       <c r="B203">
         <v>0</v>
       </c>
       <c r="C203">
-        <v>8.5</v>
+        <v>11</v>
       </c>
       <c r="D203">
-        <v>9.4</v>
+        <v>12.2</v>
       </c>
       <c r="E203">
-        <v>10.3</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>207</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
       <c r="C204">
-        <v>41.9</v>
+        <v>44.6</v>
       </c>
       <c r="D204">
-        <v>46.5</v>
+        <v>49.5</v>
       </c>
       <c r="E204">
-        <v>51.1</v>
+        <v>54.4</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>208</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="D205">
-        <v>4.6</v>
+        <v>5.2</v>
       </c>
       <c r="E205">
-        <v>5</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>209</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
       <c r="C206">
-        <v>11.6</v>
+        <v>15.3</v>
       </c>
       <c r="D206">
-        <v>12.8</v>
+        <v>17</v>
       </c>
       <c r="E206">
-        <v>14</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>210</v>
       </c>
       <c r="B207">
         <v>0</v>
       </c>
       <c r="C207">
         <v>479.2</v>
       </c>
       <c r="D207">
         <v>518</v>
       </c>
       <c r="E207">
         <v>556.8</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>211</v>
       </c>
       <c r="B208">
         <v>0</v>
       </c>
       <c r="C208">
-        <v>9.5</v>
+        <v>9.9</v>
       </c>
       <c r="D208">
-        <v>10.5</v>
+        <v>10.9</v>
       </c>
       <c r="E208">
-        <v>11.5</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>212</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
-        <v>14.8</v>
+        <v>14.7</v>
       </c>
       <c r="D209">
-        <v>16.4</v>
+        <v>16.3</v>
       </c>
       <c r="E209">
-        <v>18</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>213</v>
       </c>
       <c r="B210">
         <v>0</v>
       </c>
       <c r="C210">
-        <v>8.300000000000001</v>
+        <v>9.5</v>
       </c>
       <c r="D210">
-        <v>9.199999999999999</v>
+        <v>10.5</v>
       </c>
       <c r="E210">
-        <v>10.1</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>214</v>
       </c>
       <c r="B211">
         <v>0</v>
       </c>
       <c r="C211">
-        <v>12.4</v>
+        <v>15.2</v>
       </c>
       <c r="D211">
-        <v>13.7</v>
+        <v>16.8</v>
       </c>
       <c r="E211">
-        <v>15</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>215</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
-        <v>71</v>
+        <v>61.2</v>
       </c>
       <c r="D212">
-        <v>78.8</v>
+        <v>68</v>
       </c>
       <c r="E212">
-        <v>86.59999999999999</v>
+        <v>74.8</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>216</v>
       </c>
       <c r="B213">
         <v>0</v>
       </c>
       <c r="C213">
-        <v>45</v>
+        <v>50.1</v>
       </c>
       <c r="D213">
-        <v>50</v>
+        <v>55.6</v>
       </c>
       <c r="E213">
-        <v>55</v>
+        <v>61.1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>217</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
-        <v>621.6</v>
+        <v>596.7</v>
       </c>
       <c r="D214">
-        <v>672</v>
+        <v>645</v>
       </c>
       <c r="E214">
-        <v>722.4</v>
+        <v>693.3</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>218</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>593.2</v>
+        <v>652.2</v>
       </c>
       <c r="D215">
-        <v>641.2</v>
+        <v>705</v>
       </c>
       <c r="E215">
-        <v>689.2</v>
+        <v>757.8</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>219</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D216">
-        <v>80</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="E216">
-        <v>88</v>
+        <v>78.2</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>220</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
-        <v>9</v>
+        <v>11.1</v>
       </c>
       <c r="D217">
-        <v>10</v>
+        <v>12.3</v>
       </c>
       <c r="E217">
-        <v>11</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>221</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="D218">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="E218">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>222</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>73.90000000000001</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="D219">
-        <v>82.09999999999999</v>
+        <v>88.2</v>
       </c>
       <c r="E219">
-        <v>90.3</v>
+        <v>97</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>223</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
-        <v>5.2</v>
+        <v>5.4</v>
       </c>
       <c r="D220">
-        <v>5.7</v>
+        <v>6</v>
       </c>
       <c r="E220">
-        <v>6.2</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>224</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
-        <v>26.9</v>
+        <v>27.4</v>
       </c>
       <c r="D221">
-        <v>29.8</v>
+        <v>30.4</v>
       </c>
       <c r="E221">
-        <v>32.7</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>225</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
-        <v>17.6</v>
+        <v>18.6</v>
       </c>
       <c r="D222">
-        <v>19.5</v>
+        <v>20.6</v>
       </c>
       <c r="E222">
-        <v>21.4</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>226</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
-        <v>2631.5</v>
+        <v>2707.5</v>
       </c>
       <c r="D223">
-        <v>2770</v>
+        <v>2850</v>
       </c>
       <c r="E223">
-        <v>2908.5</v>
+        <v>2992.5</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>227</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
-        <v>7.1</v>
+        <v>10.5</v>
       </c>
       <c r="D224">
-        <v>7.8</v>
+        <v>11.6</v>
       </c>
       <c r="E224">
-        <v>8.5</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>228</v>
       </c>
       <c r="B225">
         <v>0</v>
       </c>
       <c r="C225">
-        <v>42.3</v>
+        <v>44.7</v>
       </c>
       <c r="D225">
-        <v>47</v>
+        <v>49.6</v>
       </c>
       <c r="E225">
-        <v>51.7</v>
+        <v>54.5</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>229</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="D226">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="E226">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>230</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>4750</v>
       </c>
       <c r="D227">
         <v>5000</v>
       </c>
       <c r="E227">
         <v>5250</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>231</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
-        <v>27.9</v>
+        <v>29.5</v>
       </c>
       <c r="D228">
-        <v>31</v>
+        <v>32.7</v>
       </c>
       <c r="E228">
-        <v>34.1</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>232</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
-        <v>25.4</v>
+        <v>30.3</v>
       </c>
       <c r="D229">
-        <v>28.2</v>
+        <v>33.6</v>
       </c>
       <c r="E229">
-        <v>31</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>233</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
-        <v>50.4</v>
+        <v>58.3</v>
       </c>
       <c r="D230">
-        <v>56</v>
+        <v>64.7</v>
       </c>
       <c r="E230">
-        <v>61.6</v>
+        <v>71.09999999999999</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>234</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
-        <v>6.3</v>
+        <v>6.7</v>
       </c>
       <c r="D231">
-        <v>7</v>
+        <v>7.4</v>
       </c>
       <c r="E231">
-        <v>7.7</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>235</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
-        <v>23.4</v>
+        <v>35.1</v>
       </c>
       <c r="D232">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E232">
-        <v>28.6</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>236</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
-        <v>8.4</v>
+        <v>8.9</v>
       </c>
       <c r="D233">
-        <v>9.300000000000001</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="E233">
-        <v>10.2</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>237</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
-        <v>21.2</v>
+        <v>21</v>
       </c>
       <c r="D234">
-        <v>23.5</v>
+        <v>23.3</v>
       </c>
       <c r="E234">
-        <v>25.8</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>238</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
-        <v>5.1</v>
+        <v>6</v>
       </c>
       <c r="D235">
-        <v>5.6</v>
+        <v>6.6</v>
       </c>
       <c r="E235">
-        <v>6.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>239</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
-        <v>14.1</v>
+        <v>14.8</v>
       </c>
       <c r="D236">
-        <v>15.6</v>
+        <v>16.4</v>
       </c>
       <c r="E236">
-        <v>17.1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>240</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
-        <v>23.2</v>
+        <v>25.7</v>
       </c>
       <c r="D237">
-        <v>25.7</v>
+        <v>28.5</v>
       </c>
       <c r="E237">
-        <v>28.2</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>241</v>
       </c>
       <c r="B238">
         <v>0</v>
       </c>
       <c r="C238">
-        <v>37.4</v>
+        <v>38.7</v>
       </c>
       <c r="D238">
-        <v>41.5</v>
+        <v>42.9</v>
       </c>
       <c r="E238">
-        <v>45.6</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>242</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
         <v>13.5</v>
       </c>
       <c r="D239">
         <v>15</v>
       </c>
       <c r="E239">
         <v>16.5</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>243</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
-        <v>80.59999999999999</v>
+        <v>82.7</v>
       </c>
       <c r="D240">
-        <v>89.5</v>
+        <v>91.8</v>
       </c>
       <c r="E240">
-        <v>98.40000000000001</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>244</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
-        <v>110.7</v>
+        <v>121.5</v>
       </c>
       <c r="D241">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="E241">
-        <v>135.3</v>
+        <v>148.5</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>245</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
-        <v>7.5</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="D242">
-        <v>8.300000000000001</v>
+        <v>10.8</v>
       </c>
       <c r="E242">
-        <v>9.1</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>246</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
-        <v>92.2</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="D243">
-        <v>102.4</v>
+        <v>96</v>
       </c>
       <c r="E243">
-        <v>112.6</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>247</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
         <v>20.7</v>
       </c>
       <c r="D244">
         <v>22.9</v>
       </c>
       <c r="E244">
         <v>25.1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>248</v>
       </c>
       <c r="B245">
         <v>0</v>
       </c>
       <c r="C245">
-        <v>92</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="D245">
-        <v>102.2</v>
+        <v>108.9</v>
       </c>
       <c r="E245">
-        <v>112.4</v>
+        <v>119.7</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>249</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
-        <v>9.699999999999999</v>
+        <v>10.6</v>
       </c>
       <c r="D246">
-        <v>10.7</v>
+        <v>11.7</v>
       </c>
       <c r="E246">
-        <v>11.7</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>250</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
-        <v>180</v>
+        <v>189.8</v>
       </c>
       <c r="D247">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="E247">
-        <v>220</v>
+        <v>226.2</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>251</v>
       </c>
       <c r="B248">
         <v>0</v>
       </c>
       <c r="C248">
-        <v>12.3</v>
+        <v>12.6</v>
       </c>
       <c r="D248">
-        <v>13.6</v>
+        <v>14</v>
       </c>
       <c r="E248">
-        <v>14.9</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>252</v>
       </c>
       <c r="B249">
         <v>0</v>
       </c>
       <c r="C249">
         <v>962500</v>
       </c>
       <c r="D249">
         <v>1000000</v>
       </c>
       <c r="E249">
         <v>1037500</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>253</v>
       </c>
       <c r="B250">
         <v>0</v>
       </c>
       <c r="C250">
-        <v>20.8</v>
+        <v>32.7</v>
       </c>
       <c r="D250">
-        <v>23.1</v>
+        <v>36.3</v>
       </c>
       <c r="E250">
-        <v>25.4</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>254</v>
       </c>
       <c r="B251">
         <v>0</v>
       </c>
       <c r="C251">
-        <v>94.5</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="D251">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E251">
-        <v>115.5</v>
+        <v>119.9</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>255</v>
       </c>
       <c r="B252">
         <v>0</v>
       </c>
       <c r="C252">
-        <v>18</v>
+        <v>19.4</v>
       </c>
       <c r="D252">
-        <v>20</v>
+        <v>21.5</v>
       </c>
       <c r="E252">
-        <v>22</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>256</v>
       </c>
       <c r="B253">
         <v>0</v>
       </c>
       <c r="C253">
-        <v>50.4</v>
+        <v>65.7</v>
       </c>
       <c r="D253">
-        <v>56</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="E253">
-        <v>61.6</v>
+        <v>80.09999999999999</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>257</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D254">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="E254">
-        <v>4.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>258</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
-        <v>15.2</v>
+        <v>14.7</v>
       </c>
       <c r="D255">
-        <v>16.8</v>
+        <v>16.3</v>
       </c>
       <c r="E255">
-        <v>18.4</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>259</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="D256">
-        <v>4.4</v>
+        <v>4.5</v>
       </c>
       <c r="E256">
-        <v>4.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>260</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
       <c r="C257">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D257">
-        <v>5.5</v>
+        <v>6.6</v>
       </c>
       <c r="E257">
-        <v>6</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>261</v>
       </c>
       <c r="B258">
         <v>0</v>
       </c>
       <c r="C258">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D258">
-        <v>15.5</v>
+        <v>21.1</v>
       </c>
       <c r="E258">
-        <v>17</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>262</v>
       </c>
       <c r="B259">
         <v>0</v>
       </c>
       <c r="C259">
-        <v>20.7</v>
+        <v>25.4</v>
       </c>
       <c r="D259">
-        <v>22.9</v>
+        <v>28.2</v>
       </c>
       <c r="E259">
-        <v>25.1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>263</v>
       </c>
       <c r="B260">
         <v>0</v>
       </c>
       <c r="C260">
-        <v>22.5</v>
+        <v>30.2</v>
       </c>
       <c r="D260">
-        <v>25</v>
+        <v>33.5</v>
       </c>
       <c r="E260">
-        <v>27.5</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>264</v>
       </c>
       <c r="B261">
         <v>0</v>
       </c>
       <c r="C261">
-        <v>28.7</v>
+        <v>32.4</v>
       </c>
       <c r="D261">
-        <v>31.8</v>
+        <v>36</v>
       </c>
       <c r="E261">
-        <v>34.9</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>265</v>
       </c>
       <c r="B262">
         <v>0</v>
       </c>
       <c r="C262">
-        <v>31.3</v>
+        <v>38.7</v>
       </c>
       <c r="D262">
-        <v>34.7</v>
+        <v>43</v>
       </c>
       <c r="E262">
-        <v>38.1</v>
+        <v>47.3</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>266</v>
       </c>
       <c r="B263">
         <v>0</v>
       </c>
       <c r="C263">
-        <v>25.8</v>
+        <v>31.4</v>
       </c>
       <c r="D263">
-        <v>28.6</v>
+        <v>34.8</v>
       </c>
       <c r="E263">
-        <v>31.4</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>267</v>
       </c>
       <c r="B264">
         <v>0</v>
       </c>
       <c r="C264">
-        <v>5.1</v>
+        <v>5.4</v>
       </c>
       <c r="D264">
-        <v>5.6</v>
+        <v>5.9</v>
       </c>
       <c r="E264">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>268</v>
       </c>
       <c r="B265">
         <v>0</v>
       </c>
       <c r="C265">
-        <v>6.5</v>
+        <v>6.8</v>
       </c>
       <c r="D265">
-        <v>7.2</v>
+        <v>7.5</v>
       </c>
       <c r="E265">
-        <v>7.9</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>269</v>
       </c>
       <c r="B266">
         <v>0</v>
       </c>
       <c r="C266">
-        <v>143.6</v>
+        <v>148.5</v>
       </c>
       <c r="D266">
-        <v>159.5</v>
+        <v>165</v>
       </c>
       <c r="E266">
-        <v>175.4</v>
+        <v>181.5</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>270</v>
       </c>
       <c r="B267">
         <v>0</v>
       </c>
       <c r="C267">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="D267">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="E267">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>271</v>
       </c>
       <c r="B268">
         <v>0</v>
       </c>
       <c r="C268">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="D268">
-        <v>5.8</v>
+        <v>6.8</v>
       </c>
       <c r="E268">
-        <v>6.3</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>272</v>
       </c>
       <c r="B269">
         <v>0</v>
       </c>
       <c r="C269">
-        <v>12.2</v>
+        <v>14.6</v>
       </c>
       <c r="D269">
-        <v>13.5</v>
+        <v>16.2</v>
       </c>
       <c r="E269">
-        <v>14.8</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>273</v>
       </c>
       <c r="B270">
         <v>0</v>
       </c>
       <c r="C270">
-        <v>128.7</v>
+        <v>137.4</v>
       </c>
       <c r="D270">
-        <v>143</v>
+        <v>152.6</v>
       </c>
       <c r="E270">
-        <v>157.3</v>
+        <v>167.8</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>274</v>
       </c>
       <c r="B271">
         <v>0</v>
       </c>
       <c r="C271">
-        <v>5.8</v>
+        <v>7.3</v>
       </c>
       <c r="D271">
-        <v>6.4</v>
+        <v>8.1</v>
       </c>
       <c r="E271">
-        <v>7</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>275</v>
       </c>
       <c r="B272">
         <v>0</v>
       </c>
       <c r="C272">
-        <v>283.4</v>
+        <v>284.7</v>
       </c>
       <c r="D272">
-        <v>310.5</v>
+        <v>312</v>
       </c>
       <c r="E272">
-        <v>337.6</v>
+        <v>339.3</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>276</v>
       </c>
       <c r="B273">
         <v>0</v>
       </c>
       <c r="C273">
-        <v>23.9</v>
+        <v>26.1</v>
       </c>
       <c r="D273">
-        <v>26.5</v>
+        <v>29</v>
       </c>
       <c r="E273">
-        <v>29.1</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>277</v>
       </c>
       <c r="B274">
         <v>0</v>
       </c>
       <c r="C274">
-        <v>9.1</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="D274">
-        <v>10.1</v>
+        <v>10.2</v>
       </c>
       <c r="E274">
-        <v>11.1</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>278</v>
       </c>
       <c r="B275">
         <v>0</v>
       </c>
       <c r="C275">
-        <v>15</v>
+        <v>16.3</v>
       </c>
       <c r="D275">
-        <v>16.6</v>
+        <v>18.1</v>
       </c>
       <c r="E275">
-        <v>18.2</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>279</v>
       </c>
       <c r="B276">
         <v>0</v>
       </c>
       <c r="C276">
-        <v>156.6</v>
+        <v>165.2</v>
       </c>
       <c r="D276">
-        <v>174</v>
+        <v>183.5</v>
       </c>
       <c r="E276">
-        <v>191.4</v>
+        <v>201.8</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>280</v>
       </c>
       <c r="B277">
         <v>0</v>
       </c>
       <c r="C277">
-        <v>46.2</v>
+        <v>54.8</v>
       </c>
       <c r="D277">
-        <v>51.3</v>
+        <v>60.8</v>
       </c>
       <c r="E277">
-        <v>56.4</v>
+        <v>66.8</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>281</v>
       </c>
       <c r="B278">
         <v>0</v>
       </c>
       <c r="C278">
         <v>4260</v>
       </c>
       <c r="D278">
         <v>4484</v>
       </c>
       <c r="E278">
         <v>4708</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>282</v>
       </c>
       <c r="B279">
         <v>0</v>
       </c>
       <c r="C279">
-        <v>4.6</v>
+        <v>5.6</v>
       </c>
       <c r="D279">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="E279">
-        <v>5.6</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>283</v>
       </c>
       <c r="B280">
         <v>0</v>
       </c>
       <c r="C280">
-        <v>18.6</v>
+        <v>21.5</v>
       </c>
       <c r="D280">
-        <v>20.6</v>
+        <v>23.8</v>
       </c>
       <c r="E280">
-        <v>22.6</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>284</v>
       </c>
       <c r="B281">
         <v>0</v>
       </c>
       <c r="C281">
-        <v>46.4</v>
+        <v>52.7</v>
       </c>
       <c r="D281">
-        <v>51.5</v>
+        <v>58.5</v>
       </c>
       <c r="E281">
-        <v>56.6</v>
+        <v>64.3</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>285</v>
       </c>
       <c r="B282">
         <v>0</v>
       </c>
       <c r="C282">
-        <v>6.5</v>
+        <v>7.5</v>
       </c>
       <c r="D282">
-        <v>7.2</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E282">
-        <v>7.9</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>286</v>
       </c>
       <c r="B283">
         <v>0</v>
       </c>
       <c r="C283">
-        <v>36.9</v>
+        <v>38.7</v>
       </c>
       <c r="D283">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E283">
-        <v>45.1</v>
+        <v>47.3</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>287</v>
       </c>
       <c r="B284">
         <v>0</v>
       </c>
       <c r="C284">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="D284">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="E284">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>288</v>
       </c>
       <c r="B285">
         <v>0</v>
       </c>
       <c r="C285">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="D285">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="E285">
-        <v>3.3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>289</v>
       </c>
       <c r="B286">
         <v>0</v>
       </c>
       <c r="C286">
-        <v>56.3</v>
+        <v>55.8</v>
       </c>
       <c r="D286">
-        <v>62.5</v>
+        <v>62</v>
       </c>
       <c r="E286">
-        <v>68.7</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>290</v>
       </c>
       <c r="B287">
         <v>0</v>
       </c>
       <c r="C287">
-        <v>2.3</v>
+        <v>1.2</v>
       </c>
       <c r="D287">
-        <v>2.5</v>
+        <v>1.3</v>
       </c>
       <c r="E287">
-        <v>2.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>291</v>
       </c>
       <c r="B288">
         <v>0</v>
       </c>
       <c r="C288">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="D288">
-        <v>3</v>
+        <v>3.4</v>
       </c>
       <c r="E288">
-        <v>3.3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>292</v>
       </c>
       <c r="B289">
         <v>0</v>
       </c>
       <c r="C289">
-        <v>49.9</v>
+        <v>55.8</v>
       </c>
       <c r="D289">
-        <v>55.4</v>
+        <v>62</v>
       </c>
       <c r="E289">
-        <v>60.9</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>293</v>
       </c>
       <c r="B290">
         <v>0</v>
       </c>
       <c r="C290">
-        <v>29.7</v>
+        <v>32.4</v>
       </c>
       <c r="D290">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E290">
-        <v>36.3</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>294</v>
       </c>
       <c r="B291">
         <v>0</v>
       </c>
       <c r="C291">
-        <v>69.40000000000001</v>
+        <v>72</v>
       </c>
       <c r="D291">
-        <v>77.09999999999999</v>
+        <v>80</v>
       </c>
       <c r="E291">
-        <v>84.8</v>
+        <v>88</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>295</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
       <c r="C292">
-        <v>168.5</v>
+        <v>169.2</v>
       </c>
       <c r="D292">
-        <v>187.2</v>
+        <v>188</v>
       </c>
       <c r="E292">
-        <v>205.9</v>
+        <v>206.8</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>296</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
       <c r="C293">
         <v>4750</v>
       </c>
       <c r="D293">
         <v>5000</v>
       </c>
       <c r="E293">
         <v>5250</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>297</v>
       </c>
       <c r="B294">
         <v>0</v>
       </c>
       <c r="C294">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="D294">
-        <v>4</v>
+        <v>4.3</v>
       </c>
       <c r="E294">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>298</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
       <c r="C295">
-        <v>36</v>
+        <v>44.6</v>
       </c>
       <c r="D295">
-        <v>40</v>
+        <v>49.5</v>
       </c>
       <c r="E295">
-        <v>44</v>
+        <v>54.4</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>299</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
       <c r="C296">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
       <c r="D296">
-        <v>2.4</v>
+        <v>3</v>
       </c>
       <c r="E296">
-        <v>2.6</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>300</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
       <c r="C297">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="D297">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="E297">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>301</v>
       </c>
       <c r="B298">
         <v>0</v>
       </c>
       <c r="C298">
-        <v>26.1</v>
+        <v>27.9</v>
       </c>
       <c r="D298">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E298">
-        <v>31.9</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>302</v>
       </c>
       <c r="B299">
         <v>0</v>
       </c>
       <c r="C299">
-        <v>3.6</v>
+        <v>2.8</v>
       </c>
       <c r="D299">
-        <v>3.9</v>
+        <v>3.1</v>
       </c>
       <c r="E299">
-        <v>4.2</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>303</v>
       </c>
       <c r="B300">
         <v>0</v>
       </c>
       <c r="C300">
-        <v>30.2</v>
+        <v>37.8</v>
       </c>
       <c r="D300">
-        <v>33.5</v>
+        <v>42</v>
       </c>
       <c r="E300">
-        <v>36.8</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>304</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
       <c r="C301">
-        <v>30.8</v>
+        <v>44.1</v>
       </c>
       <c r="D301">
-        <v>34.2</v>
+        <v>48.9</v>
       </c>
       <c r="E301">
-        <v>37.6</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>305</v>
       </c>
       <c r="B302">
         <v>0</v>
       </c>
       <c r="C302">
-        <v>15.4</v>
+        <v>17.3</v>
       </c>
       <c r="D302">
-        <v>17.1</v>
+        <v>19.2</v>
       </c>
       <c r="E302">
-        <v>18.8</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>306</v>
       </c>
       <c r="B303">
         <v>0</v>
       </c>
       <c r="C303">
         <v>36.6</v>
       </c>
       <c r="D303">
         <v>40.6</v>
       </c>
       <c r="E303">
         <v>44.6</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>307</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
       <c r="C304">
-        <v>31.5</v>
+        <v>50.4</v>
       </c>
       <c r="D304">
-        <v>35</v>
+        <v>55.9</v>
       </c>
       <c r="E304">
-        <v>38.5</v>
+        <v>61.4</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>308</v>
       </c>
       <c r="B305">
         <v>0</v>
       </c>
       <c r="C305">
-        <v>55.6</v>
+        <v>56.3</v>
       </c>
       <c r="D305">
-        <v>61.7</v>
+        <v>62.5</v>
       </c>
       <c r="E305">
-        <v>67.8</v>
+        <v>68.7</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>309</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
-        <v>34.7</v>
+        <v>33.2</v>
       </c>
       <c r="D306">
-        <v>38.5</v>
+        <v>36.8</v>
       </c>
       <c r="E306">
-        <v>42.3</v>
+        <v>40.4</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>310</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
       <c r="C307">
-        <v>36</v>
+        <v>39.6</v>
       </c>
       <c r="D307">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E307">
-        <v>44</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>311</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
       <c r="C308">
-        <v>11.2</v>
+        <v>13.2</v>
       </c>
       <c r="D308">
-        <v>12.4</v>
+        <v>14.6</v>
       </c>
       <c r="E308">
-        <v>13.6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>312</v>
       </c>
       <c r="B309">
         <v>0</v>
       </c>
       <c r="C309">
-        <v>84.59999999999999</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D309">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E309">
-        <v>103.4</v>
+        <v>111.1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>313</v>
       </c>
       <c r="B310">
         <v>0</v>
       </c>
       <c r="C310">
-        <v>20.6</v>
+        <v>27</v>
       </c>
       <c r="D310">
-        <v>22.8</v>
+        <v>29.9</v>
       </c>
       <c r="E310">
-        <v>25</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>314</v>
       </c>
       <c r="B311">
         <v>0</v>
       </c>
       <c r="C311">
-        <v>157.2</v>
+        <v>138.6</v>
       </c>
       <c r="D311">
-        <v>174.6</v>
+        <v>154</v>
       </c>
       <c r="E311">
-        <v>192</v>
+        <v>169.4</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>315</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
       <c r="C312">
-        <v>18.6</v>
+        <v>25.4</v>
       </c>
       <c r="D312">
-        <v>20.6</v>
+        <v>28.2</v>
       </c>
       <c r="E312">
-        <v>22.6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>316</v>
       </c>
       <c r="B313">
         <v>0</v>
       </c>
       <c r="C313">
-        <v>3164.7</v>
+        <v>3086.6</v>
       </c>
       <c r="D313">
-        <v>3331.2</v>
+        <v>3249</v>
       </c>
       <c r="E313">
-        <v>3497.7</v>
+        <v>3411.4</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>317</v>
       </c>
       <c r="B314">
         <v>0</v>
       </c>
       <c r="C314">
-        <v>3.6</v>
+        <v>7</v>
       </c>
       <c r="D314">
-        <v>4</v>
+        <v>7.7</v>
       </c>
       <c r="E314">
-        <v>4.4</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>318</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
       <c r="C315">
-        <v>10.4</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="D315">
-        <v>11.5</v>
+        <v>10.7</v>
       </c>
       <c r="E315">
-        <v>12.6</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>319</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
       <c r="C316">
-        <v>82.8</v>
+        <v>99</v>
       </c>
       <c r="D316">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="E316">
-        <v>101.2</v>
+        <v>121</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>320</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
       <c r="C317">
-        <v>31.5</v>
+        <v>33.3</v>
       </c>
       <c r="D317">
-        <v>34.9</v>
+        <v>37</v>
       </c>
       <c r="E317">
-        <v>38.3</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>321</v>
       </c>
       <c r="B318">
         <v>0</v>
       </c>
       <c r="C318">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="D318">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="E318">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>322</v>
       </c>
       <c r="B319">
         <v>0</v>
       </c>
       <c r="C319">
-        <v>26.6</v>
+        <v>29.4</v>
       </c>
       <c r="D319">
-        <v>29.5</v>
+        <v>32.6</v>
       </c>
       <c r="E319">
-        <v>32.4</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>323</v>
       </c>
       <c r="B320">
         <v>0</v>
       </c>
       <c r="C320">
-        <v>7.1</v>
+        <v>7.7</v>
       </c>
       <c r="D320">
-        <v>7.8</v>
+        <v>8.5</v>
       </c>
       <c r="E320">
-        <v>8.5</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>324</v>
       </c>
       <c r="B321">
         <v>0</v>
       </c>
       <c r="C321">
-        <v>37.1</v>
+        <v>37.8</v>
       </c>
       <c r="D321">
-        <v>41.2</v>
+        <v>41.9</v>
       </c>
       <c r="E321">
-        <v>45.3</v>
+        <v>46</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>325</v>
       </c>
       <c r="B322">
         <v>0</v>
       </c>
       <c r="C322">
-        <v>15.2</v>
+        <v>15.3</v>
       </c>
       <c r="D322">
-        <v>16.8</v>
+        <v>17</v>
       </c>
       <c r="E322">
-        <v>18.4</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>326</v>
       </c>
       <c r="B323">
         <v>0</v>
       </c>
       <c r="C323">
-        <v>20.9</v>
+        <v>25.1</v>
       </c>
       <c r="D323">
-        <v>23.2</v>
+        <v>27.8</v>
       </c>
       <c r="E323">
-        <v>25.5</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>327</v>
       </c>
       <c r="B324">
         <v>0</v>
       </c>
       <c r="C324">
-        <v>80.09999999999999</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="D324">
-        <v>88.90000000000001</v>
+        <v>96</v>
       </c>
       <c r="E324">
-        <v>97.7</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>328</v>
       </c>
       <c r="B325">
         <v>0</v>
       </c>
       <c r="C325">
-        <v>56.1</v>
+        <v>76.3</v>
       </c>
       <c r="D325">
-        <v>62.3</v>
+        <v>84.7</v>
       </c>
       <c r="E325">
-        <v>68.5</v>
+        <v>93.09999999999999</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>329</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
-        <v>18.1</v>
+        <v>18.3</v>
       </c>
       <c r="D326">
-        <v>20.1</v>
+        <v>20.3</v>
       </c>
       <c r="E326">
-        <v>22.1</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>330</v>
       </c>
       <c r="B327">
         <v>0</v>
       </c>
       <c r="C327">
-        <v>5.6</v>
+        <v>8.4</v>
       </c>
       <c r="D327">
-        <v>6.2</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="E327">
-        <v>6.8</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>331</v>
       </c>
       <c r="B328">
         <v>0</v>
       </c>
       <c r="C328">
-        <v>19.8</v>
+        <v>17.8</v>
       </c>
       <c r="D328">
-        <v>21.9</v>
+        <v>19.7</v>
       </c>
       <c r="E328">
-        <v>24</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>332</v>
       </c>
       <c r="B329">
         <v>0</v>
       </c>
       <c r="C329">
-        <v>17.4</v>
+        <v>17</v>
       </c>
       <c r="D329">
-        <v>19.3</v>
+        <v>18.8</v>
       </c>
       <c r="E329">
-        <v>21.2</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>333</v>
       </c>
       <c r="B330">
         <v>0</v>
       </c>
       <c r="C330">
-        <v>14.1</v>
+        <v>13.8</v>
       </c>
       <c r="D330">
-        <v>15.6</v>
+        <v>15.3</v>
       </c>
       <c r="E330">
-        <v>17.1</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>334</v>
       </c>
       <c r="B331">
         <v>0</v>
       </c>
       <c r="C331">
-        <v>30.6</v>
+        <v>33.5</v>
       </c>
       <c r="D331">
-        <v>34</v>
+        <v>37.2</v>
       </c>
       <c r="E331">
-        <v>37.4</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>335</v>
       </c>
       <c r="B332">
         <v>0</v>
       </c>
       <c r="C332">
-        <v>99</v>
+        <v>101.3</v>
       </c>
       <c r="D332">
-        <v>110</v>
+        <v>112.5</v>
       </c>
       <c r="E332">
-        <v>121</v>
+        <v>123.7</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>336</v>
       </c>
       <c r="B333">
         <v>0</v>
       </c>
       <c r="C333">
-        <v>63.5</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="D333">
-        <v>70.5</v>
+        <v>76</v>
       </c>
       <c r="E333">
-        <v>77.5</v>
+        <v>83.59999999999999</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>337</v>
       </c>
       <c r="B334">
         <v>0</v>
       </c>
       <c r="C334">
-        <v>20.5</v>
+        <v>23.1</v>
       </c>
       <c r="D334">
-        <v>22.7</v>
+        <v>25.6</v>
       </c>
       <c r="E334">
-        <v>24.9</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>338</v>
       </c>
       <c r="B335">
         <v>0</v>
       </c>
       <c r="C335">
-        <v>45.3</v>
+        <v>51.6</v>
       </c>
       <c r="D335">
-        <v>50.3</v>
+        <v>57.3</v>
       </c>
       <c r="E335">
-        <v>55.3</v>
+        <v>63</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>339</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
       <c r="C336">
-        <v>5.1</v>
+        <v>5.7</v>
       </c>
       <c r="D336">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
       <c r="E336">
-        <v>6.1</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>340</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
-        <v>31.6</v>
+        <v>33.2</v>
       </c>
       <c r="D337">
-        <v>35.1</v>
+        <v>36.8</v>
       </c>
       <c r="E337">
-        <v>38.6</v>
+        <v>40.4</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>341</v>
       </c>
       <c r="B338">
         <v>0</v>
       </c>
       <c r="C338">
         <v>4750</v>
       </c>
       <c r="D338">
         <v>5000</v>
       </c>
       <c r="E338">
         <v>5250</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>342</v>
       </c>
       <c r="B339">
         <v>0</v>
       </c>
       <c r="C339">
-        <v>4.6</v>
+        <v>5.1</v>
       </c>
       <c r="D339">
-        <v>5.1</v>
+        <v>5.6</v>
       </c>
       <c r="E339">
-        <v>5.6</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>343</v>
       </c>
       <c r="B340">
         <v>0</v>
       </c>
       <c r="C340">
-        <v>5.5</v>
+        <v>6.3</v>
       </c>
       <c r="D340">
-        <v>6.1</v>
+        <v>7</v>
       </c>
       <c r="E340">
-        <v>6.7</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>344</v>
       </c>
       <c r="B341">
         <v>0</v>
       </c>
       <c r="C341">
         <v>7.2</v>
       </c>
       <c r="D341">
         <v>8</v>
       </c>
       <c r="E341">
         <v>8.800000000000001</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>345</v>
       </c>
       <c r="B342">
         <v>0</v>
       </c>
       <c r="C342">
-        <v>14.2</v>
+        <v>15.4</v>
       </c>
       <c r="D342">
-        <v>15.7</v>
+        <v>17.1</v>
       </c>
       <c r="E342">
-        <v>17.2</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>346</v>
       </c>
       <c r="B343">
         <v>0</v>
       </c>
       <c r="C343">
-        <v>13.6</v>
+        <v>17.7</v>
       </c>
       <c r="D343">
-        <v>15.1</v>
+        <v>19.6</v>
       </c>
       <c r="E343">
-        <v>16.6</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>347</v>
       </c>
       <c r="B344">
         <v>0</v>
       </c>
       <c r="C344">
-        <v>17.4</v>
+        <v>21.8</v>
       </c>
       <c r="D344">
-        <v>19.3</v>
+        <v>24.2</v>
       </c>
       <c r="E344">
-        <v>21.2</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>348</v>
       </c>
       <c r="B345">
         <v>0</v>
       </c>
       <c r="C345">
-        <v>14.5</v>
+        <v>15.3</v>
       </c>
       <c r="D345">
-        <v>16.1</v>
+        <v>17</v>
       </c>
       <c r="E345">
-        <v>17.7</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>349</v>
       </c>
       <c r="B346">
         <v>0</v>
       </c>
       <c r="C346">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="D346">
-        <v>6</v>
+        <v>6.9</v>
       </c>
       <c r="E346">
-        <v>6.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>350</v>
       </c>
       <c r="B347">
         <v>0</v>
       </c>
       <c r="C347">
-        <v>28.1</v>
+        <v>34.4</v>
       </c>
       <c r="D347">
-        <v>31.2</v>
+        <v>38.2</v>
       </c>
       <c r="E347">
-        <v>34.3</v>
+        <v>42</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>351</v>
       </c>
       <c r="B348">
         <v>0</v>
       </c>
       <c r="C348">
-        <v>14.4</v>
+        <v>19.4</v>
       </c>
       <c r="D348">
-        <v>16</v>
+        <v>21.5</v>
       </c>
       <c r="E348">
-        <v>17.6</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>352</v>
       </c>
       <c r="B349">
         <v>0</v>
       </c>
       <c r="C349">
-        <v>10.2</v>
+        <v>12.6</v>
       </c>
       <c r="D349">
-        <v>11.3</v>
+        <v>14</v>
       </c>
       <c r="E349">
-        <v>12.4</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>353</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
-        <v>22.5</v>
+        <v>23.4</v>
       </c>
       <c r="D350">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E350">
-        <v>27.5</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>354</v>
       </c>
       <c r="B351">
         <v>0</v>
       </c>
       <c r="C351">
-        <v>77.90000000000001</v>
+        <v>72</v>
       </c>
       <c r="D351">
-        <v>86.5</v>
+        <v>80</v>
       </c>
       <c r="E351">
-        <v>95.09999999999999</v>
+        <v>88</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>355</v>
       </c>
       <c r="B352">
         <v>0</v>
       </c>
       <c r="C352">
-        <v>47.8</v>
+        <v>49.5</v>
       </c>
       <c r="D352">
-        <v>53.1</v>
+        <v>55</v>
       </c>
       <c r="E352">
-        <v>58.4</v>
+        <v>60.5</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>356</v>
       </c>
       <c r="B353">
         <v>0</v>
       </c>
       <c r="C353">
-        <v>61.8</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="D353">
-        <v>68.59999999999999</v>
+        <v>104.8</v>
       </c>
       <c r="E353">
-        <v>75.40000000000001</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>357</v>
       </c>
       <c r="B354">
         <v>0</v>
       </c>
       <c r="C354">
-        <v>5010.5</v>
+        <v>5862</v>
       </c>
       <c r="D354">
-        <v>5205.5</v>
+        <v>6090</v>
       </c>
       <c r="E354">
-        <v>5400.5</v>
+        <v>6318</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>358</v>
       </c>
       <c r="B355">
         <v>0</v>
       </c>
       <c r="C355">
-        <v>8.4</v>
+        <v>14</v>
       </c>
       <c r="D355">
-        <v>9.300000000000001</v>
+        <v>15.5</v>
       </c>
       <c r="E355">
-        <v>10.2</v>
+        <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>359</v>
       </c>
       <c r="B356">
         <v>0</v>
       </c>
       <c r="C356">
-        <v>63</v>
+        <v>79.3</v>
       </c>
       <c r="D356">
-        <v>70</v>
+        <v>88.09999999999999</v>
       </c>
       <c r="E356">
-        <v>77</v>
+        <v>96.90000000000001</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>360</v>
       </c>
       <c r="B357">
         <v>0</v>
       </c>
       <c r="C357">
-        <v>200.8</v>
+        <v>209.9</v>
       </c>
       <c r="D357">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="E357">
-        <v>239.2</v>
+        <v>250.1</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>361</v>
       </c>
       <c r="B358">
         <v>0</v>
       </c>
       <c r="C358">
-        <v>30.3</v>
+        <v>40.4</v>
       </c>
       <c r="D358">
-        <v>33.6</v>
+        <v>44.8</v>
       </c>
       <c r="E358">
-        <v>36.9</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>362</v>
       </c>
       <c r="B359">
         <v>0</v>
       </c>
       <c r="C359">
-        <v>36</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="D359">
-        <v>40</v>
+        <v>81.2</v>
       </c>
       <c r="E359">
-        <v>44</v>
+        <v>89.3</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>363</v>
       </c>
       <c r="B360">
         <v>0</v>
       </c>
       <c r="C360">
         <v>9</v>
       </c>
       <c r="D360">
         <v>9.9</v>
       </c>
       <c r="E360">
         <v>10.8</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>364</v>
       </c>
       <c r="B361">
         <v>0</v>
       </c>
       <c r="C361">
-        <v>18.9</v>
+        <v>21.5</v>
       </c>
       <c r="D361">
-        <v>21</v>
+        <v>23.8</v>
       </c>
       <c r="E361">
-        <v>23.1</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>365</v>
       </c>
       <c r="B362">
         <v>0</v>
       </c>
       <c r="C362">
-        <v>49.2</v>
+        <v>49.1</v>
       </c>
       <c r="D362">
-        <v>54.6</v>
+        <v>54.5</v>
       </c>
       <c r="E362">
-        <v>60</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>366</v>
       </c>
       <c r="B363">
         <v>0</v>
       </c>
       <c r="C363">
-        <v>45.7</v>
+        <v>46.3</v>
       </c>
       <c r="D363">
-        <v>50.7</v>
+        <v>51.4</v>
       </c>
       <c r="E363">
-        <v>55.7</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>367</v>
       </c>
       <c r="B364">
         <v>0</v>
       </c>
       <c r="C364">
-        <v>192.4</v>
+        <v>201.5</v>
       </c>
       <c r="D364">
-        <v>210.8</v>
+        <v>220.8</v>
       </c>
       <c r="E364">
-        <v>229.2</v>
+        <v>240.1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>368</v>
       </c>
       <c r="B365">
         <v>0</v>
       </c>
       <c r="C365">
-        <v>4.5</v>
+        <v>6.3</v>
       </c>
       <c r="D365">
-        <v>4.9</v>
+        <v>7</v>
       </c>
       <c r="E365">
-        <v>5.3</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>369</v>
       </c>
       <c r="B366">
         <v>0</v>
       </c>
       <c r="C366">
         <v>64.7</v>
       </c>
       <c r="D366">
         <v>71.8</v>
       </c>
       <c r="E366">
         <v>78.90000000000001</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>370</v>
       </c>
       <c r="B367">
         <v>0</v>
       </c>
       <c r="C367">
-        <v>34.1</v>
+        <v>49.1</v>
       </c>
       <c r="D367">
-        <v>37.8</v>
+        <v>54.5</v>
       </c>
       <c r="E367">
-        <v>41.5</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>371</v>
       </c>
       <c r="B368">
         <v>0</v>
       </c>
       <c r="C368">
-        <v>4</v>
+        <v>4.3</v>
       </c>
       <c r="D368">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="E368">
-        <v>4.8</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>372</v>
       </c>
       <c r="B369">
         <v>0</v>
       </c>
       <c r="C369">
-        <v>12.8</v>
+        <v>14</v>
       </c>
       <c r="D369">
-        <v>14.2</v>
+        <v>15.5</v>
       </c>
       <c r="E369">
-        <v>15.6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>373</v>
       </c>
       <c r="B370">
         <v>0</v>
       </c>
       <c r="C370">
-        <v>63.6</v>
+        <v>61.2</v>
       </c>
       <c r="D370">
-        <v>70.59999999999999</v>
+        <v>68</v>
       </c>
       <c r="E370">
-        <v>77.59999999999999</v>
+        <v>74.8</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>374</v>
       </c>
       <c r="B371">
         <v>0</v>
       </c>
       <c r="C371">
-        <v>31.4</v>
+        <v>35.6</v>
       </c>
       <c r="D371">
-        <v>34.8</v>
+        <v>39.5</v>
       </c>
       <c r="E371">
-        <v>38.2</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>375</v>
       </c>
       <c r="B372">
         <v>0</v>
       </c>
       <c r="C372">
-        <v>7.1</v>
+        <v>7.8</v>
       </c>
       <c r="D372">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
       <c r="E372">
-        <v>8.5</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>376</v>
       </c>
       <c r="B373">
         <v>0</v>
       </c>
       <c r="C373">
-        <v>104.3</v>
+        <v>117</v>
       </c>
       <c r="D373">
-        <v>115.8</v>
+        <v>130</v>
       </c>
       <c r="E373">
-        <v>127.3</v>
+        <v>143</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>377</v>
       </c>
       <c r="B374">
         <v>0</v>
       </c>
       <c r="C374">
-        <v>95.43000000000001</v>
+        <v>96.22</v>
       </c>
       <c r="D374">
-        <v>97.38</v>
+        <v>98.18000000000001</v>
       </c>
       <c r="E374">
-        <v>99.33</v>
+        <v>100.14</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>378</v>
       </c>
       <c r="B375">
         <v>0</v>
       </c>
       <c r="C375">
-        <v>95.13</v>
+        <v>95.81999999999999</v>
       </c>
       <c r="D375">
-        <v>97.06999999999999</v>
+        <v>97.78</v>
       </c>
       <c r="E375">
-        <v>99.01000000000001</v>
+        <v>99.73999999999999</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>379</v>
       </c>
       <c r="B376">
         <v>0</v>
       </c>
       <c r="C376">
-        <v>82.73999999999999</v>
+        <v>85.06999999999999</v>
       </c>
       <c r="D376">
-        <v>84.43000000000001</v>
+        <v>86.81</v>
       </c>
       <c r="E376">
-        <v>86.12</v>
+        <v>88.55</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>380</v>
       </c>
       <c r="B377">
         <v>0</v>
       </c>
       <c r="C377">
-        <v>105.29</v>
+        <v>108.71</v>
       </c>
       <c r="D377">
-        <v>107.44</v>
+        <v>110.93</v>
       </c>
       <c r="E377">
-        <v>109.59</v>
+        <v>113.15</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>381</v>
       </c>
       <c r="B378">
         <v>0</v>
       </c>
       <c r="C378">
-        <v>80.88</v>
+        <v>83.5</v>
       </c>
       <c r="D378">
-        <v>82.53</v>
+        <v>85.2</v>
       </c>
       <c r="E378">
-        <v>84.18000000000001</v>
+        <v>86.90000000000001</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>382</v>
       </c>
       <c r="B379">
         <v>0</v>
       </c>
       <c r="C379">
-        <v>104.31</v>
+        <v>107.7</v>
       </c>
       <c r="D379">
-        <v>106.44</v>
+        <v>109.9</v>
       </c>
       <c r="E379">
-        <v>108.57</v>
+        <v>112.1</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>383</v>
       </c>
       <c r="B380">
         <v>0</v>
       </c>
       <c r="C380">
-        <v>88.45</v>
+        <v>91.11</v>
       </c>
       <c r="D380">
-        <v>90.25</v>
+        <v>92.97</v>
       </c>
       <c r="E380">
-        <v>92.06</v>
+        <v>94.83</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>384</v>
       </c>
       <c r="B381">
         <v>0</v>
       </c>
       <c r="C381">
-        <v>104.91</v>
+        <v>108.34</v>
       </c>
       <c r="D381">
-        <v>107.05</v>
+        <v>110.55</v>
       </c>
       <c r="E381">
-        <v>109.19</v>
+        <v>112.76</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>385</v>
       </c>
       <c r="B382">
         <v>0</v>
       </c>
       <c r="C382">
-        <v>90.93000000000001</v>
+        <v>93.02</v>
       </c>
       <c r="D382">
-        <v>92.79000000000001</v>
+        <v>94.92</v>
       </c>
       <c r="E382">
-        <v>94.65000000000001</v>
+        <v>96.81999999999999</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>386</v>
       </c>
       <c r="B383">
         <v>0</v>
       </c>
       <c r="C383">
-        <v>103.32</v>
+        <v>108.36</v>
       </c>
       <c r="D383">
-        <v>105.43</v>
+        <v>110.57</v>
       </c>
       <c r="E383">
-        <v>107.54</v>
+        <v>112.78</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>387</v>
       </c>
       <c r="B384">
         <v>0</v>
       </c>
       <c r="C384">
-        <v>92.86</v>
+        <v>93.95999999999999</v>
       </c>
       <c r="D384">
-        <v>94.75</v>
+        <v>95.88</v>
       </c>
       <c r="E384">
-        <v>96.65000000000001</v>
+        <v>97.8</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>388</v>
       </c>
       <c r="B385">
         <v>0</v>
       </c>
       <c r="C385">
-        <v>79.29000000000001</v>
+        <v>81.93000000000001</v>
       </c>
       <c r="D385">
-        <v>80.91</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="E385">
-        <v>82.53</v>
+        <v>85.27</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>389</v>
       </c>
       <c r="B386">
         <v>0</v>
       </c>
       <c r="C386">
-        <v>86.04000000000001</v>
+        <v>88.58</v>
       </c>
       <c r="D386">
-        <v>87.8</v>
+        <v>90.39</v>
       </c>
       <c r="E386">
-        <v>89.56</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>390</v>
       </c>
       <c r="B387">
         <v>0</v>
       </c>
       <c r="C387">
-        <v>103.7</v>
+        <v>107.17</v>
       </c>
       <c r="D387">
-        <v>105.82</v>
+        <v>109.36</v>
       </c>
       <c r="E387">
-        <v>107.94</v>
+        <v>111.55</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>391</v>
       </c>
       <c r="B388">
         <v>0</v>
       </c>
       <c r="C388">
-        <v>92.66</v>
+        <v>93.81999999999999</v>
       </c>
       <c r="D388">
-        <v>94.55</v>
+        <v>95.73</v>
       </c>
       <c r="E388">
-        <v>96.44</v>
+        <v>97.64</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>392</v>
       </c>
       <c r="B389">
         <v>0</v>
       </c>
       <c r="C389">
-        <v>92.63</v>
+        <v>94.41</v>
       </c>
       <c r="D389">
-        <v>94.52</v>
+        <v>96.34</v>
       </c>
       <c r="E389">
-        <v>96.41</v>
+        <v>98.27</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>393</v>
       </c>
       <c r="B390">
         <v>0</v>
       </c>
       <c r="C390">
-        <v>92.13</v>
+        <v>93.63</v>
       </c>
       <c r="D390">
-        <v>94.01000000000001</v>
+        <v>95.54000000000001</v>
       </c>
       <c r="E390">
-        <v>95.89</v>
+        <v>97.45</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>394</v>
       </c>
       <c r="B391">
         <v>0</v>
       </c>
       <c r="C391">
-        <v>86.38</v>
+        <v>88.98999999999999</v>
       </c>
       <c r="D391">
-        <v>88.14</v>
+        <v>90.81</v>
       </c>
       <c r="E391">
-        <v>89.90000000000001</v>
+        <v>92.63</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>395</v>
       </c>
       <c r="B392">
         <v>0</v>
       </c>
       <c r="C392">
-        <v>107.04</v>
+        <v>110.94</v>
       </c>
       <c r="D392">
-        <v>109.22</v>
+        <v>113.2</v>
       </c>
       <c r="E392">
-        <v>111.4</v>
+        <v>115.46</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>396</v>
       </c>
       <c r="B393">
         <v>0</v>
       </c>
       <c r="C393">
-        <v>97.59</v>
+        <v>97.79000000000001</v>
       </c>
       <c r="D393">
-        <v>99.58</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="E393">
-        <v>101.57</v>
+        <v>101.79</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>397</v>
       </c>
       <c r="B394">
         <v>0</v>
       </c>
       <c r="C394">
-        <v>89.22</v>
+        <v>91.04000000000001</v>
       </c>
       <c r="D394">
-        <v>91.04000000000001</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="E394">
-        <v>92.86</v>
+        <v>94.76000000000001</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>398</v>
       </c>
       <c r="B395">
         <v>0</v>
       </c>
       <c r="C395">
-        <v>77.14</v>
+        <v>79.43000000000001</v>
       </c>
       <c r="D395">
-        <v>78.70999999999999</v>
+        <v>81.05</v>
       </c>
       <c r="E395">
-        <v>80.28</v>
+        <v>82.67</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>399</v>
       </c>
       <c r="B396">
         <v>0</v>
       </c>
       <c r="C396">
-        <v>95.86</v>
+        <v>97.83</v>
       </c>
       <c r="D396">
-        <v>97.81999999999999</v>
+        <v>99.83</v>
       </c>
       <c r="E396">
-        <v>99.78</v>
+        <v>101.83</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>400</v>
       </c>
       <c r="B397">
         <v>0</v>
       </c>
       <c r="C397">
-        <v>95.09</v>
+        <v>96.11</v>
       </c>
       <c r="D397">
-        <v>97.03</v>
+        <v>98.06999999999999</v>
       </c>
       <c r="E397">
-        <v>98.97</v>
+        <v>100.03</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>401</v>
       </c>
       <c r="B398">
         <v>0</v>
       </c>
       <c r="C398">
-        <v>89.70999999999999</v>
+        <v>93.40000000000001</v>
       </c>
       <c r="D398">
-        <v>91.54000000000001</v>
+        <v>95.31</v>
       </c>
       <c r="E398">
-        <v>93.37</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>402</v>
       </c>
       <c r="B399">
         <v>0</v>
       </c>
       <c r="C399">
-        <v>86.14</v>
+        <v>88.89</v>
       </c>
       <c r="D399">
-        <v>87.90000000000001</v>
+        <v>90.7</v>
       </c>
       <c r="E399">
-        <v>89.66</v>
+        <v>92.51000000000001</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>403</v>
       </c>
       <c r="B400">
         <v>0</v>
       </c>
       <c r="C400">
-        <v>93.67</v>
+        <v>94.61</v>
       </c>
       <c r="D400">
-        <v>95.58</v>
+        <v>96.54000000000001</v>
       </c>
       <c r="E400">
-        <v>97.48999999999999</v>
+        <v>98.47</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>404</v>
       </c>
       <c r="B401">
         <v>0</v>
       </c>
       <c r="C401">
-        <v>80.68000000000001</v>
+        <v>83.06</v>
       </c>
       <c r="D401">
-        <v>82.33</v>
+        <v>84.75</v>
       </c>
       <c r="E401">
-        <v>83.98</v>
+        <v>86.45</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>405</v>
       </c>
       <c r="B402">
         <v>0</v>
       </c>
       <c r="C402">
-        <v>81.98999999999999</v>
+        <v>84.16</v>
       </c>
       <c r="D402">
-        <v>83.66</v>
+        <v>85.88</v>
       </c>
       <c r="E402">
-        <v>85.33</v>
+        <v>87.59999999999999</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>406</v>
       </c>
       <c r="B403">
         <v>0</v>
       </c>
       <c r="C403">
-        <v>90.45</v>
+        <v>92.31</v>
       </c>
       <c r="D403">
-        <v>92.3</v>
+        <v>94.19</v>
       </c>
       <c r="E403">
-        <v>94.15000000000001</v>
+        <v>96.06999999999999</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>407</v>
       </c>
       <c r="B404">
         <v>0</v>
       </c>
       <c r="C404">
-        <v>95.31</v>
+        <v>98.98</v>
       </c>
       <c r="D404">
-        <v>97.25</v>
+        <v>101</v>
       </c>
       <c r="E404">
-        <v>99.2</v>
+        <v>103.02</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>408</v>
       </c>
       <c r="B405">
         <v>0</v>
       </c>
       <c r="C405">
-        <v>95.69</v>
+        <v>96.29000000000001</v>
       </c>
       <c r="D405">
-        <v>97.64</v>
+        <v>98.25</v>
       </c>
       <c r="E405">
-        <v>99.59</v>
+        <v>100.22</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>409</v>
       </c>
       <c r="B406">
         <v>0</v>
       </c>
       <c r="C406">
-        <v>87.47</v>
+        <v>90.25</v>
       </c>
       <c r="D406">
-        <v>89.26000000000001</v>
+        <v>92.09</v>
       </c>
       <c r="E406">
-        <v>91.05</v>
+        <v>93.93000000000001</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>410</v>
       </c>
       <c r="B407">
         <v>0</v>
       </c>
       <c r="C407">
-        <v>98.45999999999999</v>
+        <v>98.73999999999999</v>
       </c>
       <c r="D407">
-        <v>100.47</v>
+        <v>100.75</v>
       </c>
       <c r="E407">
-        <v>102.48</v>
+        <v>102.77</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>411</v>
       </c>
       <c r="B408">
         <v>0</v>
       </c>
       <c r="C408">
-        <v>100.69</v>
+        <v>101.24</v>
       </c>
       <c r="D408">
-        <v>102.74</v>
+        <v>103.31</v>
       </c>
       <c r="E408">
-        <v>104.79</v>
+        <v>105.38</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>412</v>
       </c>
       <c r="B409">
         <v>0</v>
       </c>
       <c r="C409">
-        <v>101.43</v>
+        <v>103.11</v>
       </c>
       <c r="D409">
-        <v>103.5</v>
+        <v>105.21</v>
       </c>
       <c r="E409">
-        <v>105.57</v>
+        <v>107.31</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>413</v>
       </c>
       <c r="B410">
         <v>0</v>
       </c>
       <c r="C410">
-        <v>98.7</v>
+        <v>98.98</v>
       </c>
       <c r="D410">
-        <v>100.71</v>
+        <v>101</v>
       </c>
       <c r="E410">
-        <v>102.72</v>
+        <v>103.02</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>414</v>
       </c>
       <c r="B411">
         <v>0</v>
       </c>
       <c r="C411">
-        <v>100.96</v>
+        <v>101.55</v>
       </c>
       <c r="D411">
-        <v>103.02</v>
+        <v>103.62</v>
       </c>
       <c r="E411">
-        <v>105.08</v>
+        <v>105.69</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>415</v>
       </c>
       <c r="B412">
         <v>0</v>
       </c>
       <c r="C412">
-        <v>101.3</v>
+        <v>103.04</v>
       </c>
       <c r="D412">
-        <v>103.37</v>
+        <v>105.14</v>
       </c>
       <c r="E412">
-        <v>105.44</v>
+        <v>107.24</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>416</v>
       </c>
       <c r="B413">
         <v>0</v>
       </c>
       <c r="C413">
-        <v>98.84</v>
+        <v>99.15000000000001</v>
       </c>
       <c r="D413">
-        <v>100.86</v>
+        <v>101.17</v>
       </c>
       <c r="E413">
-        <v>102.88</v>
+        <v>103.19</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>417</v>
       </c>
       <c r="B414">
         <v>0</v>
       </c>
       <c r="C414">
-        <v>101.2</v>
+        <v>101.81</v>
       </c>
       <c r="D414">
-        <v>103.27</v>
+        <v>103.89</v>
       </c>
       <c r="E414">
-        <v>105.34</v>
+        <v>105.97</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>418</v>
       </c>
       <c r="B415">
         <v>0</v>
       </c>
       <c r="C415">
-        <v>101.17</v>
+        <v>102.97</v>
       </c>
       <c r="D415">
-        <v>103.23</v>
+        <v>105.07</v>
       </c>
       <c r="E415">
-        <v>105.29</v>
+        <v>107.17</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>419</v>
       </c>
       <c r="B416">
         <v>0</v>
       </c>
       <c r="C416">
-        <v>106.17</v>
+        <v>110.61</v>
       </c>
       <c r="D416">
-        <v>108.34</v>
+        <v>112.87</v>
       </c>
       <c r="E416">
-        <v>110.51</v>
+        <v>115.13</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>420</v>
       </c>
       <c r="B417">
         <v>0</v>
       </c>
       <c r="C417">
-        <v>109.56</v>
+        <v>112.17</v>
       </c>
       <c r="D417">
-        <v>111.8</v>
+        <v>114.46</v>
       </c>
       <c r="E417">
-        <v>114.04</v>
+        <v>116.75</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>421</v>
       </c>
       <c r="B418">
         <v>0</v>
       </c>
       <c r="C418">
-        <v>99.01000000000001</v>
+        <v>99.33</v>
       </c>
       <c r="D418">
-        <v>101.03</v>
+        <v>101.36</v>
       </c>
       <c r="E418">
-        <v>103.05</v>
+        <v>103.39</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>422</v>
       </c>
       <c r="B419">
         <v>0</v>
       </c>
       <c r="C419">
-        <v>101.32</v>
+        <v>101.95</v>
       </c>
       <c r="D419">
-        <v>103.39</v>
+        <v>104.03</v>
       </c>
       <c r="E419">
-        <v>105.46</v>
+        <v>106.11</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>423</v>
       </c>
       <c r="B420">
         <v>0</v>
       </c>
       <c r="C420">
-        <v>101.19</v>
+        <v>103.05</v>
       </c>
       <c r="D420">
-        <v>103.26</v>
+        <v>105.15</v>
       </c>
       <c r="E420">
-        <v>105.33</v>
+        <v>107.25</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>424</v>
       </c>
       <c r="B421">
         <v>0</v>
       </c>
       <c r="C421">
-        <v>86.84999999999999</v>
+        <v>89.56999999999999</v>
       </c>
       <c r="D421">
-        <v>88.62</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="E421">
-        <v>90.39</v>
+        <v>93.23</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>425</v>
       </c>
       <c r="B422">
         <v>0</v>
       </c>
       <c r="C422">
-        <v>80.03</v>
+        <v>82.95999999999999</v>
       </c>
       <c r="D422">
-        <v>81.66</v>
+        <v>84.65000000000001</v>
       </c>
       <c r="E422">
-        <v>83.29000000000001</v>
+        <v>86.34</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>426</v>
       </c>
       <c r="B423">
         <v>0</v>
       </c>
       <c r="C423">
-        <v>98</v>
+        <v>99.58</v>
       </c>
       <c r="D423">
-        <v>100</v>
+        <v>101.61</v>
       </c>
       <c r="E423">
-        <v>102</v>
+        <v>103.64</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>427</v>
       </c>
       <c r="B424">
         <v>0</v>
       </c>
       <c r="C424">
-        <v>99.20999999999999</v>
+        <v>102.14</v>
       </c>
       <c r="D424">
-        <v>101.23</v>
+        <v>104.22</v>
       </c>
       <c r="E424">
-        <v>103.25</v>
+        <v>106.3</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>428</v>
       </c>
       <c r="B425">
         <v>0</v>
       </c>
       <c r="C425">
-        <v>101.45</v>
+        <v>103.18</v>
       </c>
       <c r="D425">
-        <v>103.52</v>
+        <v>105.29</v>
       </c>
       <c r="E425">
-        <v>105.59</v>
+        <v>107.4</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>429</v>
       </c>
       <c r="B426">
         <v>0</v>
       </c>
       <c r="C426">
-        <v>101.39</v>
+        <v>90.41</v>
       </c>
       <c r="D426">
-        <v>103.46</v>
+        <v>92.26000000000001</v>
       </c>
       <c r="E426">
-        <v>105.53</v>
+        <v>94.11</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>430</v>
       </c>
       <c r="B427">
         <v>0</v>
       </c>
       <c r="C427">
-        <v>87.20999999999999</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="D427">
-        <v>88.98999999999999</v>
+        <v>101.83</v>
       </c>
       <c r="E427">
-        <v>90.77</v>
+        <v>103.87</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>431</v>
       </c>
       <c r="B428">
         <v>0</v>
       </c>
       <c r="C428">
-        <v>97.98999999999999</v>
+        <v>102.32</v>
       </c>
       <c r="D428">
-        <v>99.98999999999999</v>
+        <v>104.41</v>
       </c>
       <c r="E428">
-        <v>101.99</v>
+        <v>106.5</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>432</v>
       </c>
       <c r="B429">
         <v>0</v>
       </c>
       <c r="C429">
-        <v>99.36</v>
+        <v>103.19</v>
       </c>
       <c r="D429">
-        <v>101.39</v>
+        <v>105.3</v>
       </c>
       <c r="E429">
-        <v>103.42</v>
+        <v>107.41</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>433</v>
       </c>
       <c r="B430">
         <v>0</v>
       </c>
       <c r="C430">
-        <v>101.58</v>
+        <v>88.45999999999999</v>
       </c>
       <c r="D430">
-        <v>103.65</v>
+        <v>90.27</v>
       </c>
       <c r="E430">
-        <v>105.72</v>
+        <v>92.08</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>434</v>
       </c>
       <c r="B431">
         <v>0</v>
       </c>
       <c r="C431">
-        <v>101.68</v>
+        <v>86.36</v>
       </c>
       <c r="D431">
-        <v>103.75</v>
+        <v>88.12</v>
       </c>
       <c r="E431">
-        <v>105.83</v>
+        <v>89.88</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>435</v>
       </c>
       <c r="B432">
         <v>0</v>
       </c>
       <c r="C432">
-        <v>85.95</v>
+        <v>99.98</v>
       </c>
       <c r="D432">
-        <v>87.7</v>
+        <v>102.02</v>
       </c>
       <c r="E432">
-        <v>89.45</v>
+        <v>104.06</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>436</v>
       </c>
       <c r="B433">
         <v>0</v>
       </c>
       <c r="C433">
-        <v>83.40000000000001</v>
+        <v>102.47</v>
       </c>
       <c r="D433">
-        <v>85.09999999999999</v>
+        <v>104.56</v>
       </c>
       <c r="E433">
-        <v>86.8</v>
+        <v>106.65</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>437</v>
       </c>
       <c r="B434">
         <v>0</v>
       </c>
       <c r="C434">
-        <v>99.53</v>
+        <v>102.91</v>
       </c>
       <c r="D434">
-        <v>101.56</v>
+        <v>105.01</v>
       </c>
       <c r="E434">
-        <v>103.59</v>
+        <v>107.11</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>438</v>
       </c>
       <c r="B435">
         <v>0</v>
       </c>
       <c r="C435">
-        <v>101.68</v>
+        <v>98.02</v>
       </c>
       <c r="D435">
-        <v>103.76</v>
+        <v>100.02</v>
       </c>
       <c r="E435">
-        <v>105.84</v>
+        <v>102.02</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>439</v>
       </c>
       <c r="B436">
         <v>0</v>
       </c>
       <c r="C436">
-        <v>101.72</v>
+        <v>69.83</v>
       </c>
       <c r="D436">
-        <v>103.8</v>
+        <v>71.26000000000001</v>
       </c>
       <c r="E436">
-        <v>105.88</v>
+        <v>72.69</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>440</v>
       </c>
       <c r="B437">
         <v>0</v>
       </c>
       <c r="C437">
-        <v>96.23</v>
+        <v>97.91</v>
       </c>
       <c r="D437">
-        <v>98.19</v>
+        <v>99.91</v>
       </c>
       <c r="E437">
-        <v>100.15</v>
+        <v>101.91</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>441</v>
       </c>
       <c r="B438">
         <v>0</v>
       </c>
       <c r="C438">
-        <v>66.86</v>
+        <v>102.63</v>
       </c>
       <c r="D438">
-        <v>68.22</v>
+        <v>104.72</v>
       </c>
       <c r="E438">
-        <v>69.58</v>
+        <v>106.81</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>442</v>
       </c>
       <c r="B439">
         <v>0</v>
       </c>
       <c r="C439">
-        <v>97.93000000000001</v>
+        <v>102.14</v>
       </c>
       <c r="D439">
-        <v>99.93000000000001</v>
+        <v>104.22</v>
       </c>
       <c r="E439">
-        <v>101.93</v>
+        <v>106.3</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>443</v>
       </c>
       <c r="B440">
         <v>0</v>
       </c>
       <c r="C440">
-        <v>101.81</v>
+        <v>98.19</v>
       </c>
       <c r="D440">
-        <v>103.89</v>
+        <v>100.19</v>
       </c>
       <c r="E440">
-        <v>105.97</v>
+        <v>102.19</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>444</v>
       </c>
       <c r="B441">
         <v>0</v>
       </c>
       <c r="C441">
-        <v>101.36</v>
+        <v>98.03</v>
       </c>
       <c r="D441">
-        <v>103.43</v>
+        <v>100.03</v>
       </c>
       <c r="E441">
-        <v>105.5</v>
+        <v>102.03</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>445</v>
       </c>
       <c r="B442">
         <v>0</v>
       </c>
       <c r="C442">
-        <v>95.67</v>
+        <v>100.27</v>
       </c>
       <c r="D442">
-        <v>97.62</v>
+        <v>102.32</v>
       </c>
       <c r="E442">
-        <v>99.56999999999999</v>
+        <v>104.37</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>446</v>
       </c>
       <c r="B443">
         <v>0</v>
       </c>
       <c r="C443">
-        <v>98.04000000000001</v>
+        <v>102.79</v>
       </c>
       <c r="D443">
-        <v>100.04</v>
+        <v>104.89</v>
       </c>
       <c r="E443">
-        <v>102.04</v>
+        <v>106.99</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>447</v>
       </c>
       <c r="B444">
         <v>0</v>
       </c>
       <c r="C444">
-        <v>99.81</v>
+        <v>101.85</v>
       </c>
       <c r="D444">
-        <v>101.85</v>
+        <v>103.93</v>
       </c>
       <c r="E444">
-        <v>103.89</v>
+        <v>106.01</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>448</v>
       </c>
       <c r="B445">
         <v>0</v>
       </c>
       <c r="C445">
-        <v>101.8</v>
+        <v>92.62</v>
       </c>
       <c r="D445">
-        <v>103.88</v>
+        <v>94.51000000000001</v>
       </c>
       <c r="E445">
-        <v>105.96</v>
+        <v>96.40000000000001</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>449</v>
       </c>
       <c r="B446">
         <v>0</v>
       </c>
       <c r="C446">
-        <v>101.43</v>
+        <v>83.43000000000001</v>
       </c>
       <c r="D446">
-        <v>103.5</v>
+        <v>85.13</v>
       </c>
       <c r="E446">
-        <v>105.57</v>
+        <v>86.83</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>450</v>
       </c>
       <c r="B447">
         <v>0</v>
       </c>
       <c r="C447">
-        <v>90.38</v>
+        <v>98.28</v>
       </c>
       <c r="D447">
-        <v>92.22</v>
+        <v>100.29</v>
       </c>
       <c r="E447">
-        <v>94.06</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>451</v>
       </c>
       <c r="B448">
         <v>0</v>
       </c>
       <c r="C448">
-        <v>79.97</v>
+        <v>100.46</v>
       </c>
       <c r="D448">
-        <v>81.59999999999999</v>
+        <v>102.51</v>
       </c>
       <c r="E448">
-        <v>83.23</v>
+        <v>104.56</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>452</v>
       </c>
       <c r="B449">
         <v>0</v>
       </c>
       <c r="C449">
-        <v>98.25</v>
+        <v>102.98</v>
       </c>
       <c r="D449">
-        <v>100.26</v>
+        <v>105.08</v>
       </c>
       <c r="E449">
-        <v>102.27</v>
+        <v>107.18</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>453</v>
       </c>
       <c r="B450">
         <v>0</v>
       </c>
       <c r="C450">
-        <v>100.01</v>
+        <v>101.88</v>
       </c>
       <c r="D450">
-        <v>102.05</v>
+        <v>103.96</v>
       </c>
       <c r="E450">
-        <v>104.09</v>
+        <v>106.04</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>454</v>
       </c>
       <c r="B451">
         <v>0</v>
       </c>
       <c r="C451">
-        <v>101.57</v>
+        <v>98.36</v>
       </c>
       <c r="D451">
-        <v>103.64</v>
+        <v>100.37</v>
       </c>
       <c r="E451">
-        <v>105.71</v>
+        <v>102.38</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>455</v>
       </c>
       <c r="B452">
         <v>0</v>
       </c>
       <c r="C452">
-        <v>101.62</v>
+        <v>100.71</v>
       </c>
       <c r="D452">
-        <v>103.69</v>
+        <v>102.77</v>
       </c>
       <c r="E452">
-        <v>105.76</v>
+        <v>104.83</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>456</v>
       </c>
       <c r="B453">
         <v>0</v>
       </c>
       <c r="C453">
-        <v>98.22</v>
+        <v>102.94</v>
       </c>
       <c r="D453">
-        <v>100.22</v>
+        <v>105.04</v>
       </c>
       <c r="E453">
-        <v>102.22</v>
+        <v>107.14</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>457</v>
       </c>
       <c r="B454">
         <v>0</v>
       </c>
       <c r="C454">
-        <v>100.23</v>
+        <v>102.42</v>
       </c>
       <c r="D454">
-        <v>102.28</v>
+        <v>104.51</v>
       </c>
       <c r="E454">
-        <v>104.33</v>
+        <v>106.6</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>458</v>
       </c>
       <c r="B455">
         <v>0</v>
       </c>
       <c r="C455">
-        <v>101.42</v>
+        <v>84.94</v>
       </c>
       <c r="D455">
-        <v>103.49</v>
+        <v>86.67</v>
       </c>
       <c r="E455">
-        <v>105.56</v>
+        <v>88.40000000000001</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>459</v>
       </c>
       <c r="B456">
         <v>0</v>
       </c>
       <c r="C456">
-        <v>102.07</v>
+        <v>98.43000000000001</v>
       </c>
       <c r="D456">
-        <v>104.15</v>
+        <v>100.44</v>
       </c>
       <c r="E456">
-        <v>106.23</v>
+        <v>102.45</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>460</v>
       </c>
       <c r="B457">
         <v>0</v>
       </c>
       <c r="C457">
-        <v>81.59</v>
+        <v>100.99</v>
       </c>
       <c r="D457">
-        <v>83.26000000000001</v>
+        <v>103.05</v>
       </c>
       <c r="E457">
-        <v>84.93000000000001</v>
+        <v>105.11</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>461</v>
       </c>
       <c r="B458">
         <v>0</v>
       </c>
       <c r="C458">
-        <v>98.15000000000001</v>
+        <v>103.13</v>
       </c>
       <c r="D458">
-        <v>100.15</v>
+        <v>105.23</v>
       </c>
       <c r="E458">
-        <v>102.15</v>
+        <v>107.33</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>462</v>
       </c>
       <c r="B459">
         <v>0</v>
       </c>
       <c r="C459">
-        <v>100.45</v>
+        <v>102.66</v>
       </c>
       <c r="D459">
-        <v>102.5</v>
+        <v>104.76</v>
       </c>
       <c r="E459">
-        <v>104.55</v>
+        <v>106.86</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>463</v>
       </c>
       <c r="B460">
         <v>0</v>
       </c>
       <c r="C460">
-        <v>101.52</v>
+        <v>104.86</v>
       </c>
       <c r="D460">
-        <v>103.59</v>
+        <v>107</v>
       </c>
       <c r="E460">
-        <v>105.66</v>
+        <v>109.14</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>464</v>
       </c>
       <c r="B461">
         <v>0</v>
       </c>
       <c r="C461">
-        <v>102.19</v>
+        <v>96.34</v>
       </c>
       <c r="D461">
-        <v>104.28</v>
+        <v>98.31</v>
       </c>
       <c r="E461">
-        <v>106.37</v>
+        <v>100.28</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>465</v>
       </c>
       <c r="B462">
         <v>0</v>
       </c>
       <c r="C462">
-        <v>103.23</v>
+        <v>104.91</v>
       </c>
       <c r="D462">
-        <v>105.34</v>
+        <v>107.05</v>
       </c>
       <c r="E462">
-        <v>107.45</v>
+        <v>109.19</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>466</v>
       </c>
       <c r="B463">
         <v>0</v>
       </c>
       <c r="C463">
-        <v>93.84</v>
+        <v>109.19</v>
       </c>
       <c r="D463">
-        <v>95.75</v>
+        <v>111.42</v>
       </c>
       <c r="E463">
-        <v>97.67</v>
+        <v>113.65</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>467</v>
       </c>
       <c r="B464">
         <v>0</v>
       </c>
       <c r="C464">
-        <v>102.58</v>
+        <v>108.74</v>
       </c>
       <c r="D464">
-        <v>104.67</v>
+        <v>110.96</v>
       </c>
       <c r="E464">
-        <v>106.76</v>
+        <v>113.18</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>468</v>
       </c>
       <c r="B465">
         <v>0</v>
       </c>
       <c r="C465">
-        <v>106.36</v>
+        <v>85.97</v>
       </c>
       <c r="D465">
-        <v>108.53</v>
+        <v>87.72</v>
       </c>
       <c r="E465">
-        <v>110.7</v>
+        <v>89.47</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>469</v>
       </c>
       <c r="B466">
         <v>0</v>
       </c>
       <c r="C466">
-        <v>105.26</v>
+        <v>102.82</v>
       </c>
       <c r="D466">
-        <v>107.41</v>
+        <v>104.92</v>
       </c>
       <c r="E466">
-        <v>109.56</v>
+        <v>107.02</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>470</v>
       </c>
       <c r="B467">
         <v>0</v>
       </c>
       <c r="C467">
-        <v>82.29000000000001</v>
+        <v>105.04</v>
       </c>
       <c r="D467">
-        <v>83.97</v>
+        <v>107.18</v>
       </c>
       <c r="E467">
-        <v>85.65000000000001</v>
+        <v>109.32</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>471</v>
       </c>
       <c r="B468">
         <v>0</v>
       </c>
       <c r="C468">
-        <v>102.31</v>
+        <v>95.48</v>
       </c>
       <c r="D468">
-        <v>104.4</v>
+        <v>97.43000000000001</v>
       </c>
       <c r="E468">
-        <v>106.49</v>
+        <v>99.38</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>472</v>
       </c>
       <c r="B469">
         <v>0</v>
       </c>
       <c r="C469">
-        <v>103.36</v>
+        <v>96.3</v>
       </c>
       <c r="D469">
-        <v>105.47</v>
+        <v>98.27</v>
       </c>
       <c r="E469">
-        <v>107.58</v>
+        <v>100.24</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>473</v>
       </c>
       <c r="B470">
         <v>0</v>
       </c>
       <c r="C470">
-        <v>94.7</v>
+        <v>105.26</v>
       </c>
       <c r="D470">
-        <v>96.63</v>
+        <v>107.41</v>
       </c>
       <c r="E470">
-        <v>98.56</v>
+        <v>109.56</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>474</v>
       </c>
       <c r="B471">
         <v>0</v>
       </c>
       <c r="C471">
-        <v>93.73999999999999</v>
+        <v>110.01</v>
       </c>
       <c r="D471">
-        <v>95.65000000000001</v>
+        <v>112.25</v>
       </c>
       <c r="E471">
-        <v>97.56</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>475</v>
       </c>
       <c r="B472">
         <v>0</v>
       </c>
       <c r="C472">
-        <v>102.87</v>
+        <v>108.68</v>
       </c>
       <c r="D472">
-        <v>104.97</v>
+        <v>110.9</v>
       </c>
       <c r="E472">
-        <v>107.07</v>
+        <v>113.12</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>476</v>
       </c>
       <c r="B473">
         <v>0</v>
       </c>
       <c r="C473">
+        <v>103.02</v>
+      </c>
+      <c r="D473">
+        <v>105.12</v>
+      </c>
+      <c r="E473">
         <v>107.22</v>
-      </c>
-[...4 lines deleted...]
-        <v>111.6</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>477</v>
       </c>
       <c r="B474">
         <v>0</v>
       </c>
       <c r="C474">
-        <v>105.16</v>
+        <v>105.23</v>
       </c>
       <c r="D474">
-        <v>107.31</v>
+        <v>107.38</v>
       </c>
       <c r="E474">
-        <v>109.46</v>
+        <v>109.53</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>478</v>
       </c>
       <c r="B475">
         <v>0</v>
       </c>
       <c r="C475">
-        <v>102.48</v>
+        <v>95.41</v>
       </c>
       <c r="D475">
-        <v>104.57</v>
+        <v>97.36</v>
       </c>
       <c r="E475">
-        <v>106.66</v>
+        <v>99.31</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>479</v>
       </c>
       <c r="B476">
         <v>0</v>
       </c>
       <c r="C476">
-        <v>103.49</v>
+        <v>96.38</v>
       </c>
       <c r="D476">
-        <v>105.6</v>
+        <v>98.34999999999999</v>
       </c>
       <c r="E476">
-        <v>107.71</v>
+        <v>100.32</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>480</v>
       </c>
       <c r="B477">
         <v>0</v>
       </c>
       <c r="C477">
-        <v>94.55</v>
+        <v>105.53</v>
       </c>
       <c r="D477">
-        <v>96.48</v>
+        <v>107.68</v>
       </c>
       <c r="E477">
-        <v>98.41</v>
+        <v>109.83</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>481</v>
       </c>
       <c r="B478">
         <v>0</v>
       </c>
       <c r="C478">
-        <v>93.76000000000001</v>
+        <v>110.13</v>
       </c>
       <c r="D478">
-        <v>95.67</v>
+        <v>112.38</v>
       </c>
       <c r="E478">
-        <v>97.58</v>
+        <v>114.63</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>482</v>
       </c>
       <c r="B479">
         <v>0</v>
       </c>
       <c r="C479">
-        <v>103.09</v>
+        <v>108.25</v>
       </c>
       <c r="D479">
-        <v>105.19</v>
+        <v>110.46</v>
       </c>
       <c r="E479">
-        <v>107.29</v>
+        <v>112.67</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>483</v>
       </c>
       <c r="B480">
         <v>0</v>
       </c>
       <c r="C480">
-        <v>107.28</v>
+        <v>78.16</v>
       </c>
       <c r="D480">
-        <v>109.47</v>
+        <v>79.75</v>
       </c>
       <c r="E480">
-        <v>111.66</v>
+        <v>81.34999999999999</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>484</v>
       </c>
       <c r="B481">
         <v>0</v>
       </c>
       <c r="C481">
-        <v>103.85</v>
+        <v>103.2</v>
       </c>
       <c r="D481">
-        <v>105.97</v>
+        <v>105.31</v>
       </c>
       <c r="E481">
-        <v>108.09</v>
+        <v>107.42</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>485</v>
       </c>
       <c r="B482">
         <v>0</v>
       </c>
       <c r="C482">
-        <v>74.63</v>
+        <v>101.91</v>
       </c>
       <c r="D482">
-        <v>76.15000000000001</v>
+        <v>103.99</v>
       </c>
       <c r="E482">
-        <v>77.67</v>
+        <v>106.07</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>486</v>
       </c>
       <c r="B483">
         <v>0</v>
       </c>
       <c r="C483">
-        <v>102.64</v>
+        <v>95.31</v>
       </c>
       <c r="D483">
-        <v>104.73</v>
+        <v>97.25</v>
       </c>
       <c r="E483">
-        <v>106.82</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>487</v>
       </c>
       <c r="B484">
         <v>0</v>
       </c>
       <c r="C484">
-        <v>100.02</v>
+        <v>96.42</v>
       </c>
       <c r="D484">
-        <v>102.06</v>
+        <v>98.39</v>
       </c>
       <c r="E484">
-        <v>104.1</v>
+        <v>100.36</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>488</v>
       </c>
       <c r="B485">
         <v>0</v>
       </c>
       <c r="C485">
-        <v>94.29000000000001</v>
+        <v>105.83</v>
       </c>
       <c r="D485">
-        <v>96.20999999999999</v>
+        <v>107.99</v>
       </c>
       <c r="E485">
-        <v>98.13</v>
+        <v>110.15</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>489</v>
       </c>
       <c r="B486">
         <v>0</v>
       </c>
       <c r="C486">
-        <v>93.73</v>
+        <v>110.01</v>
       </c>
       <c r="D486">
-        <v>95.64</v>
+        <v>112.26</v>
       </c>
       <c r="E486">
-        <v>97.55</v>
+        <v>114.51</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>490</v>
       </c>
       <c r="B487">
         <v>0</v>
       </c>
       <c r="C487">
-        <v>103.35</v>
+        <v>108.32</v>
       </c>
       <c r="D487">
-        <v>105.46</v>
+        <v>110.53</v>
       </c>
       <c r="E487">
-        <v>107.57</v>
+        <v>112.74</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>491</v>
       </c>
       <c r="B488">
         <v>0</v>
       </c>
       <c r="C488">
-        <v>106.97</v>
+        <v>85.87</v>
       </c>
       <c r="D488">
-        <v>109.15</v>
+        <v>87.62</v>
       </c>
       <c r="E488">
-        <v>111.33</v>
+        <v>89.37</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>492</v>
       </c>
       <c r="B489">
         <v>0</v>
       </c>
       <c r="C489">
-        <v>103.41</v>
+        <v>103.43</v>
       </c>
       <c r="D489">
-        <v>105.52</v>
+        <v>105.54</v>
       </c>
       <c r="E489">
-        <v>107.63</v>
+        <v>107.65</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>493</v>
       </c>
       <c r="B490">
         <v>0</v>
       </c>
       <c r="C490">
-        <v>82.56</v>
+        <v>101.03</v>
       </c>
       <c r="D490">
-        <v>84.23999999999999</v>
+        <v>103.09</v>
       </c>
       <c r="E490">
-        <v>85.92</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>494</v>
       </c>
       <c r="B491">
         <v>0</v>
       </c>
       <c r="C491">
-        <v>102.8</v>
+        <v>95.34999999999999</v>
       </c>
       <c r="D491">
-        <v>104.9</v>
+        <v>97.3</v>
       </c>
       <c r="E491">
-        <v>107</v>
+        <v>99.25</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>495</v>
       </c>
       <c r="B492">
         <v>0</v>
       </c>
       <c r="C492">
-        <v>99.19</v>
+        <v>96.19</v>
       </c>
       <c r="D492">
-        <v>101.21</v>
+        <v>98.15000000000001</v>
       </c>
       <c r="E492">
-        <v>103.23</v>
+        <v>100.11</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>496</v>
       </c>
       <c r="B493">
         <v>0</v>
       </c>
       <c r="C493">
-        <v>94.09999999999999</v>
+        <v>106.15</v>
       </c>
       <c r="D493">
-        <v>96.02</v>
+        <v>108.32</v>
       </c>
       <c r="E493">
-        <v>97.94</v>
+        <v>110.49</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>497</v>
       </c>
       <c r="B494">
         <v>0</v>
       </c>
       <c r="C494">
-        <v>93.62</v>
+        <v>109.82</v>
       </c>
       <c r="D494">
-        <v>95.53</v>
+        <v>112.06</v>
       </c>
       <c r="E494">
-        <v>97.44</v>
+        <v>114.3</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>498</v>
       </c>
       <c r="B495">
         <v>0</v>
       </c>
       <c r="C495">
-        <v>103.57</v>
+        <v>108.44</v>
       </c>
       <c r="D495">
-        <v>105.68</v>
+        <v>110.65</v>
       </c>
       <c r="E495">
-        <v>107.79</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>499</v>
       </c>
       <c r="B496">
         <v>0</v>
       </c>
       <c r="C496">
-        <v>106.5</v>
+        <v>89.77</v>
       </c>
       <c r="D496">
-        <v>108.67</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="E496">
-        <v>110.84</v>
+        <v>93.43000000000001</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>500</v>
       </c>
       <c r="B497">
         <v>0</v>
       </c>
       <c r="C497">
-        <v>104.15</v>
+        <v>112.82</v>
       </c>
       <c r="D497">
-        <v>106.28</v>
+        <v>115.12</v>
       </c>
       <c r="E497">
-        <v>108.41</v>
+        <v>117.42</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>501</v>
       </c>
       <c r="B498">
         <v>0</v>
       </c>
       <c r="C498">
-        <v>90.13</v>
+        <v>103.56</v>
       </c>
       <c r="D498">
-        <v>91.97</v>
+        <v>105.67</v>
       </c>
       <c r="E498">
-        <v>93.81</v>
+        <v>107.78</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>502</v>
       </c>
       <c r="B499">
         <v>0</v>
       </c>
       <c r="C499">
-        <v>111.77</v>
+        <v>98.45</v>
       </c>
       <c r="D499">
-        <v>114.05</v>
+        <v>100.46</v>
       </c>
       <c r="E499">
-        <v>116.33</v>
+        <v>102.47</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>503</v>
       </c>
       <c r="B500">
         <v>0</v>
       </c>
       <c r="C500">
-        <v>102.85</v>
+        <v>95.17</v>
       </c>
       <c r="D500">
-        <v>104.95</v>
+        <v>97.11</v>
       </c>
       <c r="E500">
-        <v>107.05</v>
+        <v>99.05</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>504</v>
       </c>
       <c r="B501">
         <v>0</v>
       </c>
       <c r="C501">
-        <v>96.81</v>
+        <v>95.88</v>
       </c>
       <c r="D501">
-        <v>98.79000000000001</v>
+        <v>97.84</v>
       </c>
       <c r="E501">
-        <v>100.77</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>505</v>
       </c>
       <c r="B502">
         <v>0</v>
       </c>
       <c r="C502">
-        <v>93.64</v>
+        <v>106.39</v>
       </c>
       <c r="D502">
-        <v>95.55</v>
+        <v>108.56</v>
       </c>
       <c r="E502">
-        <v>97.45999999999999</v>
+        <v>110.73</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>506</v>
       </c>
       <c r="B503">
         <v>0</v>
       </c>
       <c r="C503">
-        <v>93.48</v>
+        <v>109.75</v>
       </c>
       <c r="D503">
-        <v>95.39</v>
+        <v>111.99</v>
       </c>
       <c r="E503">
-        <v>97.3</v>
+        <v>114.23</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>507</v>
       </c>
       <c r="B504">
         <v>0</v>
       </c>
       <c r="C504">
-        <v>103.71</v>
+        <v>108.42</v>
       </c>
       <c r="D504">
-        <v>105.83</v>
+        <v>110.63</v>
       </c>
       <c r="E504">
-        <v>107.95</v>
+        <v>112.84</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>508</v>
       </c>
       <c r="B505">
         <v>0</v>
       </c>
       <c r="C505">
-        <v>106.19</v>
+        <v>90.95999999999999</v>
       </c>
       <c r="D505">
-        <v>108.36</v>
+        <v>92.81999999999999</v>
       </c>
       <c r="E505">
-        <v>110.53</v>
+        <v>94.68000000000001</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>509</v>
       </c>
       <c r="B506">
         <v>0</v>
       </c>
       <c r="C506">
-        <v>104.56</v>
+        <v>88.13</v>
       </c>
       <c r="D506">
-        <v>106.69</v>
+        <v>89.93000000000001</v>
       </c>
       <c r="E506">
-        <v>108.82</v>
+        <v>91.73</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>510</v>
       </c>
       <c r="B507">
         <v>0</v>
       </c>
       <c r="C507">
-        <v>87.39</v>
+        <v>66.53</v>
       </c>
       <c r="D507">
-        <v>89.17</v>
+        <v>67.89</v>
       </c>
       <c r="E507">
-        <v>90.95</v>
+        <v>69.25</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>511</v>
       </c>
       <c r="B508">
         <v>0</v>
       </c>
       <c r="C508">
-        <v>87.48</v>
+        <v>84.72</v>
       </c>
       <c r="D508">
-        <v>89.27</v>
+        <v>86.45</v>
       </c>
       <c r="E508">
-        <v>91.06</v>
+        <v>88.18000000000001</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>512</v>
       </c>
       <c r="B509">
         <v>0</v>
       </c>
       <c r="C509">
-        <v>63.87</v>
+        <v>104.08</v>
       </c>
       <c r="D509">
-        <v>65.17</v>
+        <v>106.2</v>
       </c>
       <c r="E509">
-        <v>66.47</v>
+        <v>108.32</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>513</v>
       </c>
       <c r="B510">
         <v>0</v>
       </c>
       <c r="C510">
-        <v>80.75</v>
+        <v>103.67</v>
       </c>
       <c r="D510">
-        <v>82.40000000000001</v>
+        <v>105.79</v>
       </c>
       <c r="E510">
-        <v>84.05</v>
+        <v>107.91</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>514</v>
       </c>
       <c r="B511">
         <v>0</v>
       </c>
       <c r="C511">
-        <v>104.04</v>
+        <v>95.47</v>
       </c>
       <c r="D511">
-        <v>106.16</v>
+        <v>97.42</v>
       </c>
       <c r="E511">
-        <v>108.28</v>
+        <v>99.37</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>515</v>
       </c>
       <c r="B512">
         <v>0</v>
       </c>
       <c r="C512">
-        <v>102.95</v>
+        <v>95.25</v>
       </c>
       <c r="D512">
-        <v>105.05</v>
+        <v>97.19</v>
       </c>
       <c r="E512">
-        <v>107.15</v>
+        <v>99.13</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>516</v>
       </c>
       <c r="B513">
         <v>0</v>
       </c>
       <c r="C513">
-        <v>94.17</v>
+        <v>96.94</v>
       </c>
       <c r="D513">
-        <v>96.09</v>
+        <v>98.92</v>
       </c>
       <c r="E513">
-        <v>98.01000000000001</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>517</v>
       </c>
       <c r="B514">
         <v>0</v>
       </c>
       <c r="C514">
-        <v>93.42</v>
+        <v>106.51</v>
       </c>
       <c r="D514">
-        <v>95.33</v>
+        <v>108.68</v>
       </c>
       <c r="E514">
-        <v>97.23999999999999</v>
+        <v>110.85</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>518</v>
       </c>
       <c r="B515">
         <v>0</v>
       </c>
       <c r="C515">
-        <v>94.73</v>
+        <v>109.6</v>
       </c>
       <c r="D515">
-        <v>96.66</v>
+        <v>111.84</v>
       </c>
       <c r="E515">
-        <v>98.59</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>519</v>
       </c>
       <c r="B516">
         <v>0</v>
       </c>
       <c r="C516">
-        <v>103.79</v>
+        <v>108.36</v>
       </c>
       <c r="D516">
-        <v>105.91</v>
+        <v>110.57</v>
       </c>
       <c r="E516">
-        <v>108.03</v>
+        <v>112.78</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>520</v>
       </c>
       <c r="B517">
         <v>0</v>
       </c>
       <c r="C517">
-        <v>105.84</v>
+        <v>97.23999999999999</v>
       </c>
       <c r="D517">
-        <v>108</v>
+        <v>99.22</v>
       </c>
       <c r="E517">
-        <v>110.16</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>521</v>
       </c>
       <c r="B518">
         <v>0</v>
       </c>
       <c r="C518">
-        <v>104.58</v>
+        <v>116.83</v>
       </c>
       <c r="D518">
-        <v>106.71</v>
+        <v>119.21</v>
       </c>
       <c r="E518">
-        <v>108.84</v>
+        <v>121.59</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>522</v>
       </c>
       <c r="B519">
         <v>0</v>
       </c>
       <c r="C519">
-        <v>95.19</v>
+        <v>104.01</v>
       </c>
       <c r="D519">
-        <v>97.13</v>
+        <v>106.13</v>
       </c>
       <c r="E519">
-        <v>99.06999999999999</v>
+        <v>108.25</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>523</v>
       </c>
       <c r="B520">
         <v>0</v>
       </c>
       <c r="C520">
-        <v>114.01</v>
+        <v>103.88</v>
       </c>
       <c r="D520">
-        <v>116.34</v>
+        <v>106</v>
       </c>
       <c r="E520">
-        <v>118.67</v>
+        <v>108.12</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>524</v>
       </c>
       <c r="B521">
         <v>0</v>
       </c>
       <c r="C521">
-        <v>103.9</v>
+        <v>94.3</v>
       </c>
       <c r="D521">
-        <v>106.02</v>
+        <v>96.22</v>
       </c>
       <c r="E521">
-        <v>108.14</v>
+        <v>98.14</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>525</v>
       </c>
       <c r="B522">
         <v>0</v>
       </c>
       <c r="C522">
-        <v>103.13</v>
+        <v>95.29000000000001</v>
       </c>
       <c r="D522">
-        <v>105.23</v>
+        <v>97.23</v>
       </c>
       <c r="E522">
-        <v>107.33</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>526</v>
       </c>
       <c r="B523">
         <v>0</v>
       </c>
       <c r="C523">
-        <v>93.3</v>
+        <v>97.65000000000001</v>
       </c>
       <c r="D523">
-        <v>95.2</v>
+        <v>99.64</v>
       </c>
       <c r="E523">
-        <v>97.09999999999999</v>
+        <v>101.63</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>527</v>
       </c>
       <c r="B524">
         <v>0</v>
       </c>
       <c r="C524">
-        <v>93.23999999999999</v>
+        <v>106.85</v>
       </c>
       <c r="D524">
-        <v>95.14</v>
+        <v>109.03</v>
       </c>
       <c r="E524">
-        <v>97.04000000000001</v>
+        <v>111.21</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>528</v>
       </c>
       <c r="B525">
         <v>0</v>
       </c>
       <c r="C525">
-        <v>95.61</v>
+        <v>109.52</v>
       </c>
       <c r="D525">
-        <v>97.56</v>
+        <v>111.75</v>
       </c>
       <c r="E525">
-        <v>99.51000000000001</v>
+        <v>113.99</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>529</v>
       </c>
       <c r="B526">
         <v>0</v>
       </c>
       <c r="C526">
-        <v>104.07</v>
+        <v>107.31</v>
       </c>
       <c r="D526">
-        <v>106.19</v>
+        <v>109.5</v>
       </c>
       <c r="E526">
-        <v>108.31</v>
+        <v>111.69</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>530</v>
       </c>
       <c r="B527">
         <v>0</v>
       </c>
       <c r="C527">
-        <v>105.62</v>
+        <v>98</v>
       </c>
       <c r="D527">
-        <v>107.78</v>
+        <v>100</v>
       </c>
       <c r="E527">
-        <v>109.94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>531</v>
       </c>
       <c r="B528">
         <v>0</v>
       </c>
       <c r="C528">
-        <v>103.63</v>
+        <v>102.97</v>
       </c>
       <c r="D528">
-        <v>105.74</v>
+        <v>105.07</v>
       </c>
       <c r="E528">
-        <v>107.85</v>
+        <v>107.17</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>532</v>
       </c>
       <c r="B529">
         <v>0</v>
       </c>
       <c r="C529">
-        <v>92.7</v>
+        <v>104.05</v>
       </c>
       <c r="D529">
-        <v>94.59</v>
+        <v>106.17</v>
       </c>
       <c r="E529">
-        <v>96.48</v>
+        <v>108.29</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>533</v>
       </c>
       <c r="B530">
         <v>0</v>
       </c>
       <c r="C530">
-        <v>102.74</v>
+        <v>95.3</v>
       </c>
       <c r="D530">
-        <v>104.84</v>
+        <v>97.23999999999999</v>
       </c>
       <c r="E530">
-        <v>106.94</v>
+        <v>99.18000000000001</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>534</v>
       </c>
       <c r="B531">
         <v>0</v>
       </c>
       <c r="C531">
-        <v>103.13</v>
+        <v>100.05</v>
       </c>
       <c r="D531">
-        <v>105.23</v>
+        <v>102.09</v>
       </c>
       <c r="E531">
-        <v>107.33</v>
+        <v>104.13</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>535</v>
       </c>
       <c r="B532">
         <v>0</v>
       </c>
       <c r="C532">
-        <v>93.06999999999999</v>
+        <v>107.02</v>
       </c>
       <c r="D532">
-        <v>94.97</v>
+        <v>109.2</v>
       </c>
       <c r="E532">
-        <v>96.87</v>
+        <v>111.38</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>536</v>
       </c>
       <c r="B533">
         <v>0</v>
       </c>
       <c r="C533">
-        <v>97.97</v>
+        <v>109.56</v>
       </c>
       <c r="D533">
-        <v>99.97</v>
+        <v>111.8</v>
       </c>
       <c r="E533">
-        <v>101.97</v>
+        <v>114.04</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>537</v>
       </c>
       <c r="B534">
         <v>0</v>
       </c>
       <c r="C534">
-        <v>104.18</v>
+        <v>107.86</v>
       </c>
       <c r="D534">
-        <v>106.31</v>
+        <v>110.06</v>
       </c>
       <c r="E534">
-        <v>108.44</v>
+        <v>112.26</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>538</v>
       </c>
       <c r="B535">
         <v>0</v>
       </c>
       <c r="C535">
-        <v>105.76</v>
+        <v>102.84</v>
       </c>
       <c r="D535">
-        <v>107.92</v>
+        <v>104.94</v>
       </c>
       <c r="E535">
-        <v>110.08</v>
+        <v>107.04</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>539</v>
       </c>
       <c r="B536">
         <v>0</v>
       </c>
       <c r="C536">
-        <v>104.22</v>
+        <v>104.26</v>
       </c>
       <c r="D536">
-        <v>106.35</v>
+        <v>106.39</v>
       </c>
       <c r="E536">
-        <v>108.48</v>
+        <v>108.52</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>540</v>
       </c>
       <c r="B537">
         <v>0</v>
       </c>
       <c r="C537">
-        <v>102.58</v>
+        <v>95.53</v>
       </c>
       <c r="D537">
-        <v>104.67</v>
+        <v>97.48</v>
       </c>
       <c r="E537">
-        <v>106.76</v>
+        <v>99.43000000000001</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>541</v>
       </c>
       <c r="B538">
         <v>0</v>
       </c>
       <c r="C538">
-        <v>102.89</v>
+        <v>95.26000000000001</v>
       </c>
       <c r="D538">
-        <v>104.99</v>
+        <v>97.2</v>
       </c>
       <c r="E538">
-        <v>107.09</v>
+        <v>99.14</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>542</v>
       </c>
       <c r="B539">
         <v>0</v>
       </c>
       <c r="C539">
-        <v>95.08</v>
+        <v>102.7</v>
       </c>
       <c r="D539">
-        <v>97.02</v>
+        <v>104.8</v>
       </c>
       <c r="E539">
-        <v>98.95999999999999</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>543</v>
       </c>
       <c r="B540">
         <v>0</v>
       </c>
       <c r="C540">
-        <v>92.97</v>
+        <v>107.29</v>
       </c>
       <c r="D540">
-        <v>94.87</v>
+        <v>109.48</v>
       </c>
       <c r="E540">
-        <v>96.77</v>
+        <v>111.67</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>544</v>
       </c>
       <c r="B541">
         <v>0</v>
       </c>
       <c r="C541">
-        <v>100.59</v>
+        <v>109.64</v>
       </c>
       <c r="D541">
-        <v>102.64</v>
+        <v>111.88</v>
       </c>
       <c r="E541">
-        <v>104.69</v>
+        <v>114.12</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>545</v>
       </c>
       <c r="B542">
         <v>0</v>
       </c>
       <c r="C542">
-        <v>104.48</v>
+        <v>107.95</v>
       </c>
       <c r="D542">
-        <v>106.61</v>
+        <v>110.15</v>
       </c>
       <c r="E542">
-        <v>108.74</v>
+        <v>112.35</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>546</v>
       </c>
       <c r="B543">
         <v>0</v>
       </c>
       <c r="C543">
-        <v>105.92</v>
+        <v>102.66</v>
       </c>
       <c r="D543">
-        <v>108.08</v>
+        <v>104.75</v>
       </c>
       <c r="E543">
-        <v>110.24</v>
+        <v>106.85</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>547</v>
       </c>
       <c r="B544">
         <v>0</v>
       </c>
       <c r="C544">
-        <v>104.4</v>
+        <v>104.48</v>
       </c>
       <c r="D544">
-        <v>106.53</v>
+        <v>106.61</v>
       </c>
       <c r="E544">
-        <v>108.66</v>
+        <v>108.74</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>548</v>
       </c>
       <c r="B545">
         <v>0</v>
       </c>
       <c r="C545">
-        <v>102.3</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="D545">
-        <v>104.39</v>
+        <v>97.86</v>
       </c>
       <c r="E545">
-        <v>106.48</v>
+        <v>99.81999999999999</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>549</v>
       </c>
       <c r="B546">
         <v>0</v>
       </c>
       <c r="C546">
-        <v>103.03</v>
+        <v>102.82</v>
       </c>
       <c r="D546">
-        <v>105.13</v>
+        <v>104.92</v>
       </c>
       <c r="E546">
-        <v>107.23</v>
+        <v>107.02</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>550</v>
       </c>
       <c r="B547">
         <v>0</v>
       </c>
       <c r="C547">
-        <v>93.55</v>
+        <v>107.72</v>
       </c>
       <c r="D547">
-        <v>95.45999999999999</v>
+        <v>109.92</v>
       </c>
       <c r="E547">
-        <v>97.37</v>
+        <v>112.12</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>551</v>
       </c>
       <c r="B548">
         <v>0</v>
       </c>
       <c r="C548">
-        <v>100.64</v>
+        <v>108.98</v>
       </c>
       <c r="D548">
-        <v>102.69</v>
+        <v>111.2</v>
       </c>
       <c r="E548">
-        <v>104.74</v>
+        <v>113.42</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>552</v>
       </c>
       <c r="B549">
         <v>0</v>
       </c>
       <c r="C549">
-        <v>104.88</v>
+        <v>108.03</v>
       </c>
       <c r="D549">
-        <v>107.02</v>
+        <v>110.23</v>
       </c>
       <c r="E549">
-        <v>109.16</v>
+        <v>112.43</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>553</v>
       </c>
       <c r="B550">
         <v>0</v>
       </c>
       <c r="C550">
-        <v>105.34</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="D550">
-        <v>107.49</v>
+        <v>90.92</v>
       </c>
       <c r="E550">
-        <v>109.64</v>
+        <v>92.73999999999999</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>554</v>
       </c>
       <c r="B551">
         <v>0</v>
       </c>
       <c r="C551">
-        <v>104.52</v>
+        <v>83.87</v>
       </c>
       <c r="D551">
-        <v>106.65</v>
+        <v>85.58</v>
       </c>
       <c r="E551">
-        <v>108.78</v>
+        <v>87.29000000000001</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>555</v>
       </c>
       <c r="B552">
         <v>0</v>
       </c>
       <c r="C552">
-        <v>85.59999999999999</v>
+        <v>102.63</v>
       </c>
       <c r="D552">
-        <v>87.34999999999999</v>
+        <v>104.72</v>
       </c>
       <c r="E552">
-        <v>89.09999999999999</v>
+        <v>106.81</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>556</v>
       </c>
       <c r="B553">
         <v>0</v>
       </c>
       <c r="C553">
-        <v>80.28</v>
+        <v>104.67</v>
       </c>
       <c r="D553">
-        <v>81.92</v>
+        <v>106.81</v>
       </c>
       <c r="E553">
-        <v>83.56</v>
+        <v>108.95</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>557</v>
       </c>
       <c r="B554">
         <v>0</v>
       </c>
       <c r="C554">
-        <v>102.18</v>
+        <v>95.88</v>
       </c>
       <c r="D554">
-        <v>104.27</v>
+        <v>97.84</v>
       </c>
       <c r="E554">
-        <v>106.36</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>558</v>
       </c>
       <c r="B555">
         <v>0</v>
       </c>
       <c r="C555">
-        <v>103.12</v>
+        <v>96.29000000000001</v>
       </c>
       <c r="D555">
-        <v>105.22</v>
+        <v>98.25</v>
       </c>
       <c r="E555">
-        <v>107.32</v>
+        <v>100.22</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>559</v>
       </c>
       <c r="B556">
         <v>0</v>
       </c>
       <c r="C556">
-        <v>95.26000000000001</v>
+        <v>102.97</v>
       </c>
       <c r="D556">
-        <v>97.2</v>
+        <v>105.07</v>
       </c>
       <c r="E556">
-        <v>99.14</v>
+        <v>107.17</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>560</v>
       </c>
       <c r="B557">
         <v>0</v>
       </c>
       <c r="C557">
-        <v>93.83</v>
+        <v>108.47</v>
       </c>
       <c r="D557">
-        <v>95.73999999999999</v>
+        <v>110.68</v>
       </c>
       <c r="E557">
-        <v>97.65000000000001</v>
+        <v>112.89</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>561</v>
       </c>
       <c r="B558">
         <v>0</v>
       </c>
       <c r="C558">
-        <v>100.69</v>
+        <v>109.05</v>
       </c>
       <c r="D558">
-        <v>102.74</v>
+        <v>111.28</v>
       </c>
       <c r="E558">
-        <v>104.79</v>
+        <v>113.51</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>562</v>
       </c>
       <c r="B559">
         <v>0</v>
       </c>
       <c r="C559">
-        <v>105.6</v>
+        <v>86.43000000000001</v>
       </c>
       <c r="D559">
-        <v>107.76</v>
+        <v>88.19</v>
       </c>
       <c r="E559">
-        <v>109.92</v>
+        <v>89.95</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>563</v>
       </c>
       <c r="B560">
         <v>0</v>
       </c>
       <c r="C560">
-        <v>105.46</v>
+        <v>98.98999999999999</v>
       </c>
       <c r="D560">
-        <v>107.61</v>
+        <v>101.01</v>
       </c>
       <c r="E560">
-        <v>109.76</v>
+        <v>103.03</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>564</v>
       </c>
       <c r="B561">
         <v>0</v>
       </c>
       <c r="C561">
-        <v>82.66</v>
+        <v>98.54000000000001</v>
       </c>
       <c r="D561">
-        <v>84.34999999999999</v>
+        <v>100.55</v>
       </c>
       <c r="E561">
-        <v>86.04000000000001</v>
+        <v>102.56</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>565</v>
       </c>
       <c r="B562">
         <v>0</v>
       </c>
       <c r="C562">
-        <v>98.79000000000001</v>
+        <v>98.77</v>
       </c>
       <c r="D562">
-        <v>100.81</v>
+        <v>100.79</v>
       </c>
       <c r="E562">
-        <v>102.83</v>
+        <v>102.81</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>566</v>
       </c>
       <c r="B563">
         <v>0</v>
       </c>
       <c r="C563">
-        <v>98.22</v>
+        <v>99.64</v>
       </c>
       <c r="D563">
-        <v>100.22</v>
+        <v>101.67</v>
       </c>
       <c r="E563">
-        <v>102.22</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>567</v>
       </c>
       <c r="B564">
         <v>0</v>
       </c>
       <c r="C564">
-        <v>98.44</v>
+        <v>99.66</v>
       </c>
       <c r="D564">
-        <v>100.45</v>
+        <v>101.69</v>
       </c>
       <c r="E564">
-        <v>102.46</v>
+        <v>103.72</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>568</v>
       </c>
       <c r="B565">
         <v>0</v>
       </c>
       <c r="C565">
-        <v>99.37</v>
+        <v>100.12</v>
       </c>
       <c r="D565">
-        <v>101.4</v>
+        <v>102.16</v>
       </c>
       <c r="E565">
-        <v>103.43</v>
+        <v>104.2</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>569</v>
       </c>
       <c r="B566">
         <v>0</v>
       </c>
       <c r="C566">
-        <v>98.01000000000001</v>
+        <v>99.70999999999999</v>
       </c>
       <c r="D566">
-        <v>100.01</v>
+        <v>101.74</v>
       </c>
       <c r="E566">
-        <v>102.01</v>
+        <v>103.77</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>570</v>
       </c>
       <c r="B567">
         <v>0</v>
       </c>
       <c r="C567">
-        <v>99.34</v>
+        <v>98.23999999999999</v>
       </c>
       <c r="D567">
-        <v>101.37</v>
+        <v>100.24</v>
       </c>
       <c r="E567">
-        <v>103.4</v>
+        <v>102.24</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>571</v>
       </c>
       <c r="B568">
         <v>0</v>
       </c>
       <c r="C568">
-        <v>98.22</v>
+        <v>98.34999999999999</v>
       </c>
       <c r="D568">
-        <v>100.22</v>
+        <v>100.36</v>
       </c>
       <c r="E568">
-        <v>102.22</v>
+        <v>102.37</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>572</v>
       </c>
       <c r="B569">
         <v>0</v>
       </c>
       <c r="C569">
-        <v>99.77</v>
+        <v>98.55</v>
       </c>
       <c r="D569">
-        <v>101.81</v>
+        <v>100.56</v>
       </c>
       <c r="E569">
-        <v>103.85</v>
+        <v>102.57</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>573</v>
       </c>
       <c r="B570">
         <v>0</v>
       </c>
       <c r="C570">
-        <v>99.23</v>
+        <v>98.8</v>
       </c>
       <c r="D570">
-        <v>101.26</v>
+        <v>100.82</v>
       </c>
       <c r="E570">
-        <v>103.29</v>
+        <v>102.84</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>574</v>
       </c>
       <c r="B571">
         <v>0</v>
       </c>
       <c r="C571">
-        <v>98.56999999999999</v>
+        <v>98.3</v>
       </c>
       <c r="D571">
-        <v>100.58</v>
+        <v>100.31</v>
       </c>
       <c r="E571">
-        <v>102.59</v>
+        <v>102.32</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>575</v>
       </c>
       <c r="B572">
         <v>0</v>
       </c>
       <c r="C572">
-        <v>97.73</v>
+        <v>95.81999999999999</v>
       </c>
       <c r="D572">
-        <v>99.72</v>
+        <v>97.78</v>
       </c>
       <c r="E572">
-        <v>101.71</v>
+        <v>99.73999999999999</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>576</v>
       </c>
       <c r="B573">
         <v>0</v>
       </c>
       <c r="C573">
-        <v>98.73999999999999</v>
+        <v>99.56</v>
       </c>
       <c r="D573">
-        <v>100.75</v>
+        <v>101.59</v>
       </c>
       <c r="E573">
-        <v>102.77</v>
+        <v>103.62</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>577</v>
       </c>
       <c r="B574">
         <v>0</v>
       </c>
       <c r="C574">
-        <v>98.83</v>
+        <v>95.47</v>
       </c>
       <c r="D574">
-        <v>100.85</v>
+        <v>97.42</v>
       </c>
       <c r="E574">
-        <v>102.87</v>
+        <v>99.37</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>578</v>
       </c>
       <c r="B575">
         <v>0</v>
       </c>
       <c r="C575">
-        <v>97.67</v>
+        <v>95.39</v>
       </c>
       <c r="D575">
-        <v>99.66</v>
+        <v>97.34</v>
       </c>
       <c r="E575">
-        <v>101.65</v>
+        <v>99.29000000000001</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>579</v>
       </c>
       <c r="B576">
         <v>0</v>
       </c>
       <c r="C576">
-        <v>94.90000000000001</v>
+        <v>103.31</v>
       </c>
       <c r="D576">
-        <v>96.84</v>
+        <v>105.42</v>
       </c>
       <c r="E576">
-        <v>98.78</v>
+        <v>107.53</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>580</v>
       </c>
       <c r="B577">
         <v>0</v>
       </c>
       <c r="C577">
-        <v>98.89</v>
+        <v>105.12</v>
       </c>
       <c r="D577">
-        <v>100.91</v>
+        <v>107.27</v>
       </c>
       <c r="E577">
-        <v>102.93</v>
+        <v>109.42</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>581</v>
       </c>
       <c r="B578">
         <v>0</v>
       </c>
       <c r="C578">
-        <v>94.59999999999999</v>
+        <v>96.19</v>
       </c>
       <c r="D578">
-        <v>96.53</v>
+        <v>98.15000000000001</v>
       </c>
       <c r="E578">
-        <v>98.45999999999999</v>
+        <v>100.11</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>582</v>
       </c>
       <c r="B579">
         <v>0</v>
       </c>
       <c r="C579">
-        <v>94.40000000000001</v>
+        <v>104.21</v>
       </c>
       <c r="D579">
-        <v>96.33</v>
+        <v>106.34</v>
       </c>
       <c r="E579">
-        <v>98.26000000000001</v>
+        <v>108.47</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>583</v>
       </c>
       <c r="B580">
         <v>0</v>
       </c>
       <c r="C580">
-        <v>101.48</v>
+        <v>96</v>
       </c>
       <c r="D580">
-        <v>103.55</v>
+        <v>97.95999999999999</v>
       </c>
       <c r="E580">
-        <v>105.62</v>
+        <v>99.92</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>584</v>
       </c>
       <c r="B581">
         <v>0</v>
       </c>
       <c r="C581">
-        <v>104.41</v>
+        <v>105.44</v>
       </c>
       <c r="D581">
-        <v>106.54</v>
+        <v>107.59</v>
       </c>
       <c r="E581">
-        <v>108.67</v>
+        <v>109.74</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>585</v>
       </c>
       <c r="B582">
         <v>0</v>
       </c>
       <c r="C582">
-        <v>95.40000000000001</v>
+        <v>96.15000000000001</v>
       </c>
       <c r="D582">
-        <v>97.34999999999999</v>
+        <v>98.11</v>
       </c>
       <c r="E582">
-        <v>99.3</v>
+        <v>100.07</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>586</v>
       </c>
       <c r="B583">
         <v>0</v>
       </c>
       <c r="C583">
-        <v>102.33</v>
+        <v>96.28</v>
       </c>
       <c r="D583">
-        <v>104.42</v>
+        <v>98.23999999999999</v>
       </c>
       <c r="E583">
-        <v>106.51</v>
+        <v>100.2</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>587</v>
       </c>
       <c r="B584">
         <v>0</v>
       </c>
       <c r="C584">
-        <v>97.42</v>
+        <v>96.86</v>
       </c>
       <c r="D584">
-        <v>99.41</v>
+        <v>98.84</v>
       </c>
       <c r="E584">
-        <v>101.4</v>
+        <v>100.82</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>588</v>
       </c>
       <c r="B585">
         <v>0</v>
       </c>
       <c r="C585">
-        <v>94.95999999999999</v>
+        <v>96.37</v>
       </c>
       <c r="D585">
-        <v>96.90000000000001</v>
+        <v>98.34</v>
       </c>
       <c r="E585">
-        <v>98.84</v>
+        <v>100.31</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>589</v>
       </c>
       <c r="B586">
         <v>0</v>
       </c>
       <c r="C586">
-        <v>104.12</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="D586">
-        <v>106.24</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="E586">
-        <v>108.36</v>
+        <v>101.9</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>590</v>
       </c>
       <c r="B587">
         <v>0</v>
       </c>
       <c r="C587">
-        <v>95.31</v>
+        <v>103.98</v>
       </c>
       <c r="D587">
-        <v>97.25</v>
+        <v>106.1</v>
       </c>
       <c r="E587">
-        <v>99.2</v>
+        <v>108.22</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>591</v>
       </c>
       <c r="B588">
         <v>0</v>
       </c>
       <c r="C588">
-        <v>95.2</v>
+        <v>96.73999999999999</v>
       </c>
       <c r="D588">
-        <v>97.14</v>
+        <v>98.70999999999999</v>
       </c>
       <c r="E588">
-        <v>99.08</v>
+        <v>100.68</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>592</v>
       </c>
       <c r="B589">
         <v>0</v>
       </c>
       <c r="C589">
-        <v>96.29000000000001</v>
+        <v>95.48999999999999</v>
       </c>
       <c r="D589">
-        <v>98.25</v>
+        <v>97.44</v>
       </c>
       <c r="E589">
-        <v>100.22</v>
+        <v>99.39</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>593</v>
       </c>
       <c r="B590">
         <v>0</v>
       </c>
       <c r="C590">
-        <v>95.29000000000001</v>
+        <v>100.2</v>
       </c>
       <c r="D590">
-        <v>97.23</v>
+        <v>102.24</v>
       </c>
       <c r="E590">
-        <v>99.17</v>
+        <v>104.28</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>594</v>
       </c>
       <c r="B591">
         <v>0</v>
       </c>
       <c r="C591">
-        <v>95.73999999999999</v>
+        <v>100.51</v>
       </c>
       <c r="D591">
-        <v>97.69</v>
+        <v>102.56</v>
       </c>
       <c r="E591">
-        <v>99.64</v>
+        <v>104.61</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>595</v>
       </c>
       <c r="B592">
         <v>0</v>
       </c>
       <c r="C592">
-        <v>103.82</v>
+        <v>98.95999999999999</v>
       </c>
       <c r="D592">
-        <v>105.94</v>
+        <v>100.98</v>
       </c>
       <c r="E592">
-        <v>108.06</v>
+        <v>103</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>596</v>
       </c>
       <c r="B593">
         <v>0</v>
       </c>
       <c r="C593">
-        <v>96.09999999999999</v>
+        <v>105.22</v>
       </c>
       <c r="D593">
-        <v>98.06</v>
+        <v>107.37</v>
       </c>
       <c r="E593">
-        <v>100.02</v>
+        <v>109.52</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>597</v>
       </c>
       <c r="B594">
         <v>0</v>
       </c>
       <c r="C594">
-        <v>94.62</v>
+        <v>38.6</v>
       </c>
       <c r="D594">
-        <v>96.55</v>
+        <v>42.8</v>
       </c>
       <c r="E594">
-        <v>98.48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>598</v>
       </c>
       <c r="B595">
         <v>0</v>
       </c>
       <c r="C595">
-        <v>98.64</v>
+        <v>48.9</v>
       </c>
       <c r="D595">
-        <v>100.65</v>
+        <v>54.3</v>
       </c>
       <c r="E595">
-        <v>102.66</v>
+        <v>59.7</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>599</v>
       </c>
       <c r="B596">
         <v>0</v>
       </c>
       <c r="C596">
-        <v>98.17</v>
+        <v>16.1</v>
       </c>
       <c r="D596">
-        <v>100.17</v>
+        <v>17.8</v>
       </c>
       <c r="E596">
-        <v>102.17</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>600</v>
       </c>
       <c r="B597">
         <v>0</v>
       </c>
       <c r="C597">
-        <v>97.26000000000001</v>
+        <v>18.9</v>
       </c>
       <c r="D597">
-        <v>99.23999999999999</v>
+        <v>21</v>
       </c>
       <c r="E597">
-        <v>101.22</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>601</v>
       </c>
       <c r="B598">
         <v>0</v>
       </c>
       <c r="C598">
-        <v>104.88</v>
+        <v>2.9</v>
       </c>
       <c r="D598">
-        <v>107.02</v>
+        <v>3.2</v>
       </c>
       <c r="E598">
-        <v>109.16</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>602</v>
       </c>
       <c r="B599">
         <v>0</v>
       </c>
       <c r="C599">
-        <v>36.3</v>
+        <v>14.2</v>
       </c>
       <c r="D599">
-        <v>40.3</v>
+        <v>15.7</v>
       </c>
       <c r="E599">
-        <v>44.3</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>603</v>
       </c>
       <c r="B600">
         <v>0</v>
       </c>
       <c r="C600">
-        <v>42.5</v>
+        <v>2.7</v>
       </c>
       <c r="D600">
-        <v>47.2</v>
+        <v>2.9</v>
       </c>
       <c r="E600">
-        <v>51.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>604</v>
       </c>
       <c r="B601">
         <v>0</v>
       </c>
       <c r="C601">
-        <v>15</v>
+        <v>8.1</v>
       </c>
       <c r="D601">
-        <v>16.6</v>
+        <v>9</v>
       </c>
       <c r="E601">
-        <v>18.2</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>605</v>
       </c>
       <c r="B602">
         <v>0</v>
       </c>
       <c r="C602">
-        <v>14.7</v>
+        <v>4750</v>
       </c>
       <c r="D602">
-        <v>16.3</v>
+        <v>5000</v>
       </c>
       <c r="E602">
-        <v>17.9</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>606</v>
       </c>
       <c r="B603">
         <v>0</v>
       </c>
       <c r="C603">
-        <v>2.7</v>
+        <v>4.6</v>
       </c>
       <c r="D603">
-        <v>3</v>
+        <v>5.1</v>
       </c>
       <c r="E603">
-        <v>3.3</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>607</v>
       </c>
       <c r="B604">
         <v>0</v>
       </c>
       <c r="C604">
-        <v>14.7</v>
+        <v>36</v>
       </c>
       <c r="D604">
-        <v>16.3</v>
+        <v>40</v>
       </c>
       <c r="E604">
-        <v>17.9</v>
+        <v>44</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>608</v>
       </c>
       <c r="B605">
         <v>0</v>
       </c>
       <c r="C605">
-        <v>2.6</v>
+        <v>37.4</v>
       </c>
       <c r="D605">
-        <v>2.8</v>
+        <v>41.5</v>
       </c>
       <c r="E605">
-        <v>3</v>
+        <v>45.6</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>609</v>
       </c>
       <c r="B606">
         <v>0</v>
       </c>
       <c r="C606">
-        <v>8.199999999999999</v>
+        <v>113</v>
       </c>
       <c r="D606">
-        <v>9.1</v>
+        <v>125.5</v>
       </c>
       <c r="E606">
-        <v>10</v>
+        <v>138</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>610</v>
       </c>
       <c r="B607">
         <v>0</v>
       </c>
       <c r="C607">
-        <v>4750</v>
+        <v>39.6</v>
       </c>
       <c r="D607">
-        <v>5000</v>
+        <v>44</v>
       </c>
       <c r="E607">
-        <v>5250</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>611</v>
       </c>
       <c r="B608">
         <v>0</v>
       </c>
       <c r="C608">
-        <v>3.6</v>
+        <v>19.4</v>
       </c>
       <c r="D608">
-        <v>4</v>
+        <v>21.5</v>
       </c>
       <c r="E608">
-        <v>4.4</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>612</v>
       </c>
       <c r="B609">
         <v>0</v>
       </c>
       <c r="C609">
-        <v>28.8</v>
+        <v>11.7</v>
       </c>
       <c r="D609">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="E609">
-        <v>35.2</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>613</v>
       </c>
       <c r="B610">
         <v>0</v>
       </c>
       <c r="C610">
-        <v>33.8</v>
+        <v>6.9</v>
       </c>
       <c r="D610">
-        <v>37.5</v>
+        <v>7.6</v>
       </c>
       <c r="E610">
-        <v>41.2</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>614</v>
       </c>
       <c r="B611">
         <v>0</v>
       </c>
       <c r="C611">
-        <v>103.9</v>
+        <v>5.6</v>
       </c>
       <c r="D611">
-        <v>115.4</v>
+        <v>6.2</v>
       </c>
       <c r="E611">
-        <v>126.9</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>615</v>
       </c>
       <c r="B612">
         <v>0</v>
       </c>
       <c r="C612">
-        <v>31.7</v>
+        <v>15.3</v>
       </c>
       <c r="D612">
-        <v>35.2</v>
+        <v>16.9</v>
       </c>
       <c r="E612">
-        <v>38.7</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>616</v>
       </c>
       <c r="B613">
         <v>0</v>
       </c>
       <c r="C613">
-        <v>23.3</v>
+        <v>351.4</v>
       </c>
       <c r="D613">
-        <v>25.8</v>
+        <v>385.1</v>
       </c>
       <c r="E613">
-        <v>28.3</v>
+        <v>418.8</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>617</v>
       </c>
       <c r="B614">
         <v>0</v>
       </c>
       <c r="C614">
-        <v>11.7</v>
+        <v>121.7</v>
       </c>
       <c r="D614">
-        <v>13</v>
+        <v>135.2</v>
       </c>
       <c r="E614">
-        <v>14.3</v>
+        <v>148.7</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>618</v>
       </c>
       <c r="B615">
         <v>0</v>
       </c>
       <c r="C615">
-        <v>6.9</v>
+        <v>28.8</v>
       </c>
       <c r="D615">
-        <v>7.6</v>
+        <v>32</v>
       </c>
       <c r="E615">
-        <v>8.300000000000001</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
         <v>619</v>
       </c>
       <c r="B616">
         <v>0</v>
       </c>
       <c r="C616">
-        <v>5.9</v>
+        <v>8.1</v>
       </c>
       <c r="D616">
-        <v>6.5</v>
+        <v>8.9</v>
       </c>
       <c r="E616">
-        <v>7.1</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
         <v>620</v>
       </c>
       <c r="B617">
         <v>0</v>
       </c>
       <c r="C617">
-        <v>11</v>
+        <v>24.3</v>
       </c>
       <c r="D617">
-        <v>12.2</v>
+        <v>27</v>
       </c>
       <c r="E617">
-        <v>13.4</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>621</v>
       </c>
       <c r="B618">
         <v>0</v>
       </c>
       <c r="C618">
-        <v>327.3</v>
+        <v>22.1</v>
       </c>
       <c r="D618">
-        <v>358.6</v>
+        <v>24.5</v>
       </c>
       <c r="E618">
-        <v>389.9</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
         <v>622</v>
       </c>
       <c r="B619">
         <v>0</v>
       </c>
       <c r="C619">
-        <v>130.5</v>
+        <v>5.4</v>
       </c>
       <c r="D619">
-        <v>145</v>
+        <v>6</v>
       </c>
       <c r="E619">
-        <v>159.5</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
         <v>623</v>
       </c>
       <c r="B620">
         <v>0</v>
       </c>
       <c r="C620">
-        <v>21.8</v>
+        <v>7.8</v>
       </c>
       <c r="D620">
-        <v>24.2</v>
+        <v>8.6</v>
       </c>
       <c r="E620">
-        <v>26.6</v>
-[...84 lines deleted...]
-        <v>9.1</v>
+        <v>9.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">