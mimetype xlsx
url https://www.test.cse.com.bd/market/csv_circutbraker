--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
   <si>
     <t>SCRIP CODE</t>
   </si>
   <si>
     <t>FLOOR PRICE</t>
   </si>
   <si>
     <t>MINIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>CLOSE PRICE</t>
   </si>
   <si>
     <t>MAXIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>1JANATAMF</t>
   </si>
   <si>
     <t>1STPRIMFMF</t>
   </si>
   <si>
     <t>AAMRANET</t>
   </si>
   <si>
@@ -1046,53 +1046,50 @@
   <si>
     <t>SAMORITA</t>
   </si>
   <si>
     <t>SANDHANINS</t>
   </si>
   <si>
     <t>SAPORTL</t>
   </si>
   <si>
     <t>SBACBANK</t>
   </si>
   <si>
     <t>SEAPEARL</t>
   </si>
   <si>
     <t>SEB1PBOND</t>
   </si>
   <si>
     <t>SEMLFBSLGF</t>
   </si>
   <si>
     <t>SEMLIBBLSF</t>
   </si>
   <si>
-    <t>SEMLLECMF</t>
-[...1 lines deleted...]
-  <si>
     <t>SHAHJABANK</t>
   </si>
   <si>
     <t>SHARPIND</t>
   </si>
   <si>
     <t>SHASHADNIM</t>
   </si>
   <si>
     <t>SHEPHERD</t>
   </si>
   <si>
     <t>SHURWID</t>
   </si>
   <si>
     <t>SICL</t>
   </si>
   <si>
     <t>SILCOPHL</t>
   </si>
   <si>
     <t>SILVAPHL</t>
   </si>
   <si>
     <t>SIMTEX</t>
@@ -1200,53 +1197,50 @@
     <t>TB10Y0530</t>
   </si>
   <si>
     <t>TB10Y0531</t>
   </si>
   <si>
     <t>TB10Y0532</t>
   </si>
   <si>
     <t>TB10Y0535</t>
   </si>
   <si>
     <t>TB10Y0628</t>
   </si>
   <si>
     <t>TB10Y0629</t>
   </si>
   <si>
     <t>TB10Y0630</t>
   </si>
   <si>
     <t>TB10Y0632</t>
   </si>
   <si>
     <t>TB10Y0634</t>
-  </si>
-[...1 lines deleted...]
-    <t>TB10Y0726</t>
   </si>
   <si>
     <t>TB10Y0730</t>
   </si>
   <si>
     <t>TB10Y0731</t>
   </si>
   <si>
     <t>TB10Y0735</t>
   </si>
   <si>
     <t>TB10Y0829</t>
   </si>
   <si>
     <t>TB10Y0833</t>
   </si>
   <si>
     <t>TB10Y0932</t>
   </si>
   <si>
     <t>TB10Y1027</t>
   </si>
   <si>
     <t>TB10Y1030</t>
   </si>
@@ -2242,10595 +2236,10561 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E620"/>
+  <dimension ref="A1:E618"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="D2">
-        <v>3.2</v>
+        <v>4.1</v>
       </c>
       <c r="E2">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>18.7</v>
+        <v>22.5</v>
       </c>
       <c r="D3">
-        <v>20.7</v>
+        <v>24.9</v>
       </c>
       <c r="E3">
-        <v>22.7</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
-        <v>17.2</v>
+        <v>18.8</v>
       </c>
       <c r="D4">
-        <v>19.1</v>
+        <v>20.8</v>
       </c>
       <c r="E4">
-        <v>21</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
-        <v>14</v>
+        <v>19.1</v>
       </c>
       <c r="D5">
-        <v>15.5</v>
+        <v>21.2</v>
       </c>
       <c r="E5">
-        <v>17</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>3.9</v>
       </c>
       <c r="D6">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="E6">
-        <v>3.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>4.5</v>
       </c>
       <c r="D7">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="E7">
-        <v>5.3</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>879</v>
       </c>
       <c r="D8">
         <v>950</v>
       </c>
       <c r="E8">
         <v>1021</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>21.3</v>
+        <v>21.8</v>
       </c>
       <c r="D9">
-        <v>23.6</v>
+        <v>24.2</v>
       </c>
       <c r="E9">
-        <v>25.9</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>30.8</v>
       </c>
       <c r="D10">
         <v>34.2</v>
       </c>
       <c r="E10">
         <v>37.6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>167.4</v>
+        <v>184.8</v>
       </c>
       <c r="D11">
-        <v>186</v>
+        <v>202.5</v>
       </c>
       <c r="E11">
-        <v>204.6</v>
+        <v>220.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
-        <v>140.6</v>
+        <v>165.1</v>
       </c>
       <c r="D12">
-        <v>156.2</v>
+        <v>183.4</v>
       </c>
       <c r="E12">
-        <v>171.8</v>
+        <v>201.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
-        <v>74.7</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="D13">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E13">
-        <v>91.3</v>
+        <v>94.59999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
-        <v>21.7</v>
+        <v>22.2</v>
       </c>
       <c r="D14">
-        <v>24.1</v>
+        <v>24.6</v>
       </c>
       <c r="E14">
-        <v>26.5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="D15">
-        <v>7.4</v>
+        <v>7</v>
       </c>
       <c r="E15">
-        <v>8.1</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
-        <v>61.5</v>
+        <v>60.4</v>
       </c>
       <c r="D16">
-        <v>68.3</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="E16">
-        <v>75.09999999999999</v>
+        <v>73.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
-        <v>13.4</v>
+        <v>15.2</v>
       </c>
       <c r="D17">
-        <v>14.8</v>
+        <v>16.8</v>
       </c>
       <c r="E17">
-        <v>16.2</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
-        <v>7.5</v>
+        <v>6.5</v>
       </c>
       <c r="D18">
-        <v>8.300000000000001</v>
+        <v>7.2</v>
       </c>
       <c r="E18">
-        <v>9.1</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>28.6</v>
+        <v>27.5</v>
       </c>
       <c r="D19">
-        <v>31.7</v>
+        <v>30.5</v>
       </c>
       <c r="E19">
-        <v>34.8</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>26.7</v>
+        <v>29.8</v>
       </c>
       <c r="D20">
-        <v>29.6</v>
+        <v>33.1</v>
       </c>
       <c r="E20">
-        <v>32.5</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
-        <v>3.7</v>
+        <v>6.1</v>
       </c>
       <c r="D21">
-        <v>4.1</v>
+        <v>6.7</v>
       </c>
       <c r="E21">
-        <v>4.5</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
-        <v>3230</v>
+        <v>3705</v>
       </c>
       <c r="D22">
-        <v>3400</v>
+        <v>3900</v>
       </c>
       <c r="E22">
-        <v>3570</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>30.7</v>
+        <v>32.4</v>
       </c>
       <c r="D23">
-        <v>34.1</v>
+        <v>35.9</v>
       </c>
       <c r="E23">
-        <v>37.5</v>
+        <v>39.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
-        <v>12.6</v>
+        <v>14.4</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E24">
-        <v>15.4</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
-        <v>15.8</v>
+        <v>21.1</v>
       </c>
       <c r="D25">
-        <v>17.5</v>
+        <v>23.4</v>
       </c>
       <c r="E25">
-        <v>19.2</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>31.5</v>
+        <v>33.8</v>
       </c>
       <c r="D26">
-        <v>35</v>
+        <v>37.5</v>
       </c>
       <c r="E26">
-        <v>38.5</v>
+        <v>41.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
-        <v>753</v>
+        <v>749.3</v>
       </c>
       <c r="D27">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="E27">
-        <v>875</v>
+        <v>870.7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
-        <v>199.2</v>
+        <v>214.5</v>
       </c>
       <c r="D28">
-        <v>218.3</v>
+        <v>235</v>
       </c>
       <c r="E28">
-        <v>237.4</v>
+        <v>255.5</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
-        <v>74.8</v>
+        <v>92.3</v>
       </c>
       <c r="D29">
-        <v>83.09999999999999</v>
+        <v>102.5</v>
       </c>
       <c r="E29">
-        <v>91.40000000000001</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>29.7</v>
+        <v>31.1</v>
       </c>
       <c r="D30">
-        <v>33</v>
+        <v>34.5</v>
       </c>
       <c r="E30">
-        <v>36.3</v>
+        <v>37.9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
-        <v>103.5</v>
+        <v>99</v>
       </c>
       <c r="D31">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E31">
-        <v>126.5</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
-        <v>16.6</v>
+        <v>15.7</v>
       </c>
       <c r="D32">
-        <v>18.4</v>
+        <v>17.4</v>
       </c>
       <c r="E32">
-        <v>20.2</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
-        <v>11.3</v>
+        <v>9.1</v>
       </c>
       <c r="D33">
-        <v>12.5</v>
+        <v>10.1</v>
       </c>
       <c r="E33">
-        <v>13.7</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
-        <v>251</v>
+        <v>257.4</v>
       </c>
       <c r="D34">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="E34">
-        <v>299</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35">
-        <v>183</v>
+        <v>202.5</v>
       </c>
       <c r="D35">
-        <v>200.5</v>
+        <v>221.9</v>
       </c>
       <c r="E35">
-        <v>218</v>
+        <v>241.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36">
-        <v>323.3</v>
+        <v>373.2</v>
       </c>
       <c r="D36">
-        <v>354.3</v>
+        <v>408.9</v>
       </c>
       <c r="E36">
-        <v>385.3</v>
+        <v>444.6</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37">
-        <v>92.7</v>
+        <v>90.09999999999999</v>
       </c>
       <c r="D37">
-        <v>102.9</v>
+        <v>100.1</v>
       </c>
       <c r="E37">
-        <v>113.1</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
+        <v>9.5</v>
+      </c>
+      <c r="D38">
         <v>10.5</v>
       </c>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
       <c r="E38">
-        <v>12.7</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="D39">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="E39">
-        <v>4</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>1045.5</v>
       </c>
       <c r="D40">
         <v>1115</v>
       </c>
       <c r="E40">
         <v>1184.5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41">
-        <v>158.4</v>
+        <v>184.4</v>
       </c>
       <c r="D41">
-        <v>176</v>
+        <v>202</v>
       </c>
       <c r="E41">
-        <v>193.6</v>
+        <v>219.6</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
-        <v>12.5</v>
+        <v>11.4</v>
       </c>
       <c r="D42">
+        <v>12.6</v>
+      </c>
+      <c r="E42">
         <v>13.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>15.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43">
-        <v>17.8</v>
+        <v>22.1</v>
       </c>
       <c r="D43">
-        <v>19.7</v>
+        <v>24.5</v>
       </c>
       <c r="E43">
-        <v>21.6</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
-        <v>38.6</v>
+        <v>39.6</v>
       </c>
       <c r="D44">
-        <v>42.8</v>
+        <v>44</v>
       </c>
       <c r="E44">
-        <v>47</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
-        <v>40.5</v>
+        <v>44.1</v>
       </c>
       <c r="D45">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E45">
-        <v>49.5</v>
+        <v>53.9</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
-        <v>111.9</v>
+        <v>107.9</v>
       </c>
       <c r="D46">
-        <v>124.3</v>
+        <v>119.8</v>
       </c>
       <c r="E46">
-        <v>136.7</v>
+        <v>131.7</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
-        <v>67.2</v>
+        <v>64.8</v>
       </c>
       <c r="D47">
-        <v>74.59999999999999</v>
+        <v>72</v>
       </c>
       <c r="E47">
-        <v>82</v>
+        <v>79.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
-        <v>121.5</v>
+        <v>122.9</v>
       </c>
       <c r="D48">
-        <v>135</v>
+        <v>136.5</v>
       </c>
       <c r="E48">
-        <v>148.5</v>
+        <v>150.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49">
         <v>4750</v>
       </c>
       <c r="D49">
         <v>5000</v>
       </c>
       <c r="E49">
         <v>5250</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
-        <v>16.5</v>
+        <v>16.3</v>
       </c>
       <c r="D50">
-        <v>18.3</v>
+        <v>18.1</v>
       </c>
       <c r="E50">
-        <v>20.1</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51">
-        <v>7.9</v>
+        <v>8.4</v>
       </c>
       <c r="D51">
-        <v>8.699999999999999</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="E51">
-        <v>9.5</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
-        <v>799.2</v>
+        <v>837.2</v>
       </c>
       <c r="D52">
-        <v>864</v>
+        <v>905</v>
       </c>
       <c r="E52">
-        <v>928.8</v>
+        <v>972.8</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53">
-        <v>194.8</v>
+        <v>228.1</v>
       </c>
       <c r="D53">
-        <v>213.4</v>
+        <v>249.9</v>
       </c>
       <c r="E53">
-        <v>232</v>
+        <v>271.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54">
-        <v>4.2</v>
+        <v>4.9</v>
       </c>
       <c r="D54">
-        <v>4.6</v>
+        <v>5.4</v>
       </c>
       <c r="E54">
-        <v>5</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55">
-        <v>14.1</v>
+        <v>14.7</v>
       </c>
       <c r="D55">
-        <v>15.6</v>
+        <v>16.3</v>
       </c>
       <c r="E55">
-        <v>17.1</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
-        <v>21.8</v>
+        <v>21.3</v>
       </c>
       <c r="D56">
-        <v>24.2</v>
+        <v>23.6</v>
       </c>
       <c r="E56">
-        <v>26.6</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57">
         <v>33.9</v>
       </c>
       <c r="D57">
         <v>37.6</v>
       </c>
       <c r="E57">
         <v>41.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
-        <v>29</v>
+        <v>30.4</v>
       </c>
       <c r="D58">
-        <v>32.2</v>
+        <v>33.7</v>
       </c>
       <c r="E58">
-        <v>35.4</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59">
-        <v>12.6</v>
+        <v>12.1</v>
       </c>
       <c r="D59">
-        <v>13.9</v>
+        <v>13.4</v>
       </c>
       <c r="E59">
-        <v>15.2</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60">
-        <v>159.9</v>
+        <v>158.9</v>
       </c>
       <c r="D60">
-        <v>177.6</v>
+        <v>176.5</v>
       </c>
       <c r="E60">
-        <v>195.3</v>
+        <v>194.1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61">
-        <v>45.8</v>
+        <v>50.3</v>
       </c>
       <c r="D61">
-        <v>50.8</v>
+        <v>55.8</v>
       </c>
       <c r="E61">
-        <v>55.8</v>
+        <v>61.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62">
-        <v>18.8</v>
+        <v>17.4</v>
       </c>
       <c r="D62">
-        <v>20.8</v>
+        <v>19.3</v>
       </c>
       <c r="E62">
-        <v>22.8</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>66</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
-        <v>24.4</v>
+        <v>22.8</v>
       </c>
       <c r="D63">
-        <v>27.1</v>
+        <v>25.3</v>
       </c>
       <c r="E63">
-        <v>29.8</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>67</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64">
-        <v>14.3</v>
+        <v>11.9</v>
       </c>
       <c r="D64">
-        <v>15.8</v>
+        <v>13.2</v>
       </c>
       <c r="E64">
-        <v>17.3</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>68</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
-        <v>30.6</v>
+        <v>30.2</v>
       </c>
       <c r="D65">
-        <v>33.9</v>
+        <v>33.5</v>
       </c>
       <c r="E65">
-        <v>37.2</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>69</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
-        <v>98.2</v>
+        <v>97.3</v>
       </c>
       <c r="D66">
-        <v>109.1</v>
+        <v>108.1</v>
       </c>
       <c r="E66">
-        <v>120</v>
+        <v>118.9</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>70</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
         <v>77.40000000000001</v>
       </c>
       <c r="D67">
         <v>86</v>
       </c>
       <c r="E67">
         <v>94.59999999999999</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>71</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68">
-        <v>23</v>
+        <v>22.6</v>
       </c>
       <c r="D68">
-        <v>25.5</v>
+        <v>25.1</v>
       </c>
       <c r="E68">
-        <v>28</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>72</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
-        <v>1340.7</v>
+        <v>1392.2</v>
       </c>
       <c r="D69">
-        <v>1430</v>
+        <v>1485</v>
       </c>
       <c r="E69">
-        <v>1519.3</v>
+        <v>1577.8</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>73</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70">
-        <v>13.3</v>
+        <v>13.9</v>
       </c>
       <c r="D70">
-        <v>14.7</v>
+        <v>15.4</v>
       </c>
       <c r="E70">
-        <v>16.1</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>74</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71">
-        <v>56.8</v>
+        <v>60.4</v>
       </c>
       <c r="D71">
-        <v>63.1</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="E71">
-        <v>69.40000000000001</v>
+        <v>73.8</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>75</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72">
-        <v>43</v>
+        <v>20.2</v>
       </c>
       <c r="D72">
-        <v>47.7</v>
+        <v>22.4</v>
       </c>
       <c r="E72">
-        <v>52.4</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>76</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
-        <v>35.2</v>
+        <v>35.1</v>
       </c>
       <c r="D73">
-        <v>39.1</v>
+        <v>39</v>
       </c>
       <c r="E73">
-        <v>43</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>77</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74">
-        <v>3.7</v>
+        <v>4.6</v>
       </c>
       <c r="D74">
-        <v>4.1</v>
+        <v>5.1</v>
       </c>
       <c r="E74">
-        <v>4.5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>78</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75">
-        <v>93.2</v>
+        <v>108</v>
       </c>
       <c r="D75">
-        <v>103.5</v>
+        <v>119.9</v>
       </c>
       <c r="E75">
-        <v>113.8</v>
+        <v>131.8</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>79</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76">
-        <v>25.7</v>
+        <v>26.7</v>
       </c>
       <c r="D76">
-        <v>28.5</v>
+        <v>29.6</v>
       </c>
       <c r="E76">
-        <v>31.3</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>80</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77">
-        <v>18.4</v>
+        <v>18.9</v>
       </c>
       <c r="D77">
-        <v>20.4</v>
+        <v>21</v>
       </c>
       <c r="E77">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>81</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78">
-        <v>59.6</v>
+        <v>57.6</v>
       </c>
       <c r="D78">
-        <v>66.2</v>
+        <v>63.9</v>
       </c>
       <c r="E78">
-        <v>72.8</v>
+        <v>70.2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>82</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79">
-        <v>99.7</v>
+        <v>110.7</v>
       </c>
       <c r="D79">
-        <v>110.7</v>
+        <v>122.9</v>
       </c>
       <c r="E79">
-        <v>121.7</v>
+        <v>135.1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>83</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80">
-        <v>132</v>
+        <v>137.3</v>
       </c>
       <c r="D80">
-        <v>146.6</v>
+        <v>152.5</v>
       </c>
       <c r="E80">
-        <v>161.2</v>
+        <v>167.7</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>84</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81">
-        <v>83.7</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="D81">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="E81">
-        <v>102.3</v>
+        <v>116.6</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>85</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82">
-        <v>72</v>
+        <v>88.59999999999999</v>
       </c>
       <c r="D82">
-        <v>80</v>
+        <v>98.40000000000001</v>
       </c>
       <c r="E82">
-        <v>88</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>86</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83">
-        <v>124.5</v>
+        <v>130.5</v>
       </c>
       <c r="D83">
-        <v>138.3</v>
+        <v>145</v>
       </c>
       <c r="E83">
-        <v>152.1</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>87</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84">
-        <v>6.7</v>
+        <v>10.2</v>
       </c>
       <c r="D84">
-        <v>7.4</v>
+        <v>11.3</v>
       </c>
       <c r="E84">
-        <v>8.1</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85">
-        <v>9.300000000000001</v>
+        <v>10.8</v>
       </c>
       <c r="D85">
-        <v>10.3</v>
+        <v>11.9</v>
       </c>
       <c r="E85">
-        <v>11.3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>89</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
-        <v>8.4</v>
+        <v>12.6</v>
       </c>
       <c r="D86">
-        <v>9.300000000000001</v>
+        <v>14</v>
       </c>
       <c r="E86">
-        <v>10.2</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>90</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87">
         <v>998594</v>
       </c>
       <c r="D87">
         <v>1037500</v>
       </c>
       <c r="E87">
         <v>1076406</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>91</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
-        <v>39.3</v>
+        <v>39.7</v>
       </c>
       <c r="D88">
-        <v>43.6</v>
+        <v>44.1</v>
       </c>
       <c r="E88">
-        <v>47.9</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>92</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
-        <v>8.6</v>
+        <v>10.8</v>
       </c>
       <c r="D89">
-        <v>9.5</v>
+        <v>11.9</v>
       </c>
       <c r="E89">
-        <v>10.4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>93</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90">
-        <v>27.8</v>
+        <v>28.4</v>
       </c>
       <c r="D90">
-        <v>30.8</v>
+        <v>31.5</v>
       </c>
       <c r="E90">
-        <v>33.8</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>94</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
-        <v>86.59999999999999</v>
+        <v>100.8</v>
       </c>
       <c r="D91">
-        <v>96.2</v>
+        <v>112</v>
       </c>
       <c r="E91">
-        <v>105.8</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>95</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92">
-        <v>50.4</v>
+        <v>43.5</v>
       </c>
       <c r="D92">
-        <v>56</v>
+        <v>48.3</v>
       </c>
       <c r="E92">
-        <v>61.6</v>
+        <v>53.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>96</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="D93">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="E93">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>97</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94">
-        <v>57.6</v>
+        <v>61.4</v>
       </c>
       <c r="D94">
-        <v>64</v>
+        <v>68.2</v>
       </c>
       <c r="E94">
-        <v>70.40000000000001</v>
+        <v>75</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>98</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95">
-        <v>33</v>
+        <v>30.6</v>
       </c>
       <c r="D95">
-        <v>36.6</v>
+        <v>34</v>
       </c>
       <c r="E95">
-        <v>40.2</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96">
-        <v>25.2</v>
+        <v>27.4</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>30.4</v>
       </c>
       <c r="E96">
-        <v>30.8</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97">
-        <v>34.4</v>
+        <v>32.4</v>
       </c>
       <c r="D97">
-        <v>38.2</v>
+        <v>35.9</v>
       </c>
       <c r="E97">
-        <v>42</v>
+        <v>39.4</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>101</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98">
-        <v>54</v>
+        <v>60.7</v>
       </c>
       <c r="D98">
-        <v>59.9</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="E98">
-        <v>65.8</v>
+        <v>74.09999999999999</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>102</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99">
-        <v>69.3</v>
+        <v>61.2</v>
       </c>
       <c r="D99">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="E99">
-        <v>84.7</v>
+        <v>74.8</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>103</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100">
-        <v>149.4</v>
+        <v>156.2</v>
       </c>
       <c r="D100">
-        <v>165.9</v>
+        <v>173.5</v>
       </c>
       <c r="E100">
-        <v>182.4</v>
+        <v>190.8</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>104</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101">
-        <v>15.3</v>
+        <v>14.7</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>16.3</v>
       </c>
       <c r="E101">
-        <v>18.7</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>105</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D102">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E102">
-        <v>176</v>
+        <v>187</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>106</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103">
-        <v>37.8</v>
+        <v>39.2</v>
       </c>
       <c r="D103">
-        <v>42</v>
+        <v>43.5</v>
       </c>
       <c r="E103">
-        <v>46.2</v>
+        <v>47.8</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>107</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104">
-        <v>4.4</v>
+        <v>5.4</v>
       </c>
       <c r="D104">
-        <v>4.8</v>
+        <v>6</v>
       </c>
       <c r="E104">
-        <v>5.2</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>108</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105">
         <v>5775</v>
       </c>
       <c r="D105">
         <v>6000</v>
       </c>
       <c r="E105">
         <v>6225</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>109</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106">
-        <v>76.3</v>
+        <v>73.5</v>
       </c>
       <c r="D106">
-        <v>84.7</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="E106">
-        <v>93.09999999999999</v>
+        <v>89.7</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>110</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107">
-        <v>6.1</v>
+        <v>7.2</v>
       </c>
       <c r="D107">
-        <v>6.7</v>
+        <v>7.9</v>
       </c>
       <c r="E107">
-        <v>7.3</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>111</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108">
-        <v>21.8</v>
+        <v>23.4</v>
       </c>
       <c r="D108">
-        <v>24.2</v>
+        <v>26</v>
       </c>
       <c r="E108">
-        <v>26.6</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>112</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109">
-        <v>19.2</v>
+        <v>20.8</v>
       </c>
       <c r="D109">
-        <v>21.3</v>
+        <v>23.1</v>
       </c>
       <c r="E109">
-        <v>23.4</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>113</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110">
-        <v>27</v>
+        <v>32.4</v>
       </c>
       <c r="D110">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E110">
-        <v>33</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>114</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111">
-        <v>11</v>
+        <v>10.9</v>
       </c>
       <c r="D111">
-        <v>12.2</v>
+        <v>12.1</v>
       </c>
       <c r="E111">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>115</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112">
-        <v>40.5</v>
+        <v>39</v>
       </c>
       <c r="D112">
-        <v>45</v>
+        <v>43.3</v>
       </c>
       <c r="E112">
-        <v>49.5</v>
+        <v>47.6</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>116</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113">
-        <v>72</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="D113">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E113">
-        <v>88</v>
+        <v>92.40000000000001</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>117</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114">
-        <v>30</v>
+        <v>29.3</v>
       </c>
       <c r="D114">
-        <v>33.3</v>
+        <v>32.5</v>
       </c>
       <c r="E114">
-        <v>36.6</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>118</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115">
-        <v>9.9</v>
+        <v>12.8</v>
       </c>
       <c r="D115">
-        <v>10.9</v>
+        <v>14.2</v>
       </c>
       <c r="E115">
-        <v>11.9</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>119</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116">
         <v>9.199999999999999</v>
       </c>
       <c r="D116">
         <v>10.2</v>
       </c>
       <c r="E116">
         <v>11.2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>120</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117">
-        <v>39.5</v>
+        <v>44.7</v>
       </c>
       <c r="D117">
-        <v>43.8</v>
+        <v>49.6</v>
       </c>
       <c r="E117">
-        <v>48.1</v>
+        <v>54.5</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>121</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118">
-        <v>54.9</v>
+        <v>55.6</v>
       </c>
       <c r="D118">
-        <v>61</v>
+        <v>61.7</v>
       </c>
       <c r="E118">
-        <v>67.09999999999999</v>
+        <v>67.8</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>122</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
-        <v>23.4</v>
+        <v>26.8</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>29.7</v>
       </c>
       <c r="E119">
-        <v>28.6</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>123</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120">
-        <v>22.2</v>
+        <v>21.8</v>
       </c>
       <c r="D120">
-        <v>24.6</v>
+        <v>24.2</v>
       </c>
       <c r="E120">
-        <v>27</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>124</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121">
-        <v>3.6</v>
+        <v>5</v>
       </c>
       <c r="D121">
-        <v>4</v>
+        <v>5.5</v>
       </c>
       <c r="E121">
-        <v>4.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>125</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="D122">
-        <v>3.2</v>
+        <v>3.8</v>
       </c>
       <c r="E122">
-        <v>3.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>126</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123">
-        <v>105</v>
+        <v>126.9</v>
       </c>
       <c r="D123">
-        <v>116.6</v>
+        <v>141</v>
       </c>
       <c r="E123">
-        <v>128.2</v>
+        <v>155.1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>127</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124">
-        <v>24</v>
+        <v>25.1</v>
       </c>
       <c r="D124">
-        <v>26.6</v>
+        <v>27.8</v>
       </c>
       <c r="E124">
-        <v>29.2</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>128</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125">
-        <v>81</v>
+        <v>85.5</v>
       </c>
       <c r="D125">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E125">
-        <v>99</v>
+        <v>104.5</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>129</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126">
-        <v>27.2</v>
+        <v>28.4</v>
       </c>
       <c r="D126">
-        <v>30.2</v>
+        <v>31.5</v>
       </c>
       <c r="E126">
-        <v>33.2</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>130</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127">
-        <v>20.6</v>
+        <v>27</v>
       </c>
       <c r="D127">
-        <v>22.8</v>
+        <v>30</v>
       </c>
       <c r="E127">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>131</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128">
-        <v>47.9</v>
+        <v>52.1</v>
       </c>
       <c r="D128">
-        <v>53.2</v>
+        <v>57.8</v>
       </c>
       <c r="E128">
-        <v>58.5</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>132</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129">
-        <v>18.1</v>
+        <v>18.2</v>
       </c>
       <c r="D129">
-        <v>20.1</v>
+        <v>20.2</v>
       </c>
       <c r="E129">
-        <v>22.1</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>133</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130">
-        <v>22.1</v>
+        <v>24.3</v>
       </c>
       <c r="D130">
-        <v>24.5</v>
+        <v>27</v>
       </c>
       <c r="E130">
-        <v>26.9</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>134</v>
       </c>
       <c r="B131">
         <v>0</v>
       </c>
       <c r="C131">
-        <v>11.9</v>
+        <v>13.3</v>
       </c>
       <c r="D131">
-        <v>13.2</v>
+        <v>14.7</v>
       </c>
       <c r="E131">
-        <v>14.5</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>135</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
       <c r="C132">
-        <v>3.1</v>
+        <v>6.1</v>
       </c>
       <c r="D132">
-        <v>3.4</v>
+        <v>6.7</v>
       </c>
       <c r="E132">
-        <v>3.7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>136</v>
       </c>
       <c r="B133">
         <v>0</v>
       </c>
       <c r="C133">
         <v>2.6</v>
       </c>
       <c r="D133">
         <v>2.8</v>
       </c>
       <c r="E133">
         <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>137</v>
       </c>
       <c r="B134">
         <v>0</v>
       </c>
       <c r="C134">
-        <v>17.2</v>
+        <v>22.1</v>
       </c>
       <c r="D134">
-        <v>19.1</v>
+        <v>24.5</v>
       </c>
       <c r="E134">
-        <v>21</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>138</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
       <c r="C135">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
       <c r="D135">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="E135">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>139</v>
       </c>
       <c r="B136">
         <v>0</v>
       </c>
       <c r="C136">
-        <v>21.6</v>
+        <v>21.2</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>23.5</v>
       </c>
       <c r="E136">
-        <v>26.4</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>140</v>
       </c>
       <c r="B137">
         <v>0</v>
       </c>
       <c r="C137">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="D137">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
       <c r="E137">
-        <v>1.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>141</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
       <c r="C138">
-        <v>3</v>
+        <v>3.8</v>
       </c>
       <c r="D138">
-        <v>3.3</v>
+        <v>4.2</v>
       </c>
       <c r="E138">
-        <v>3.6</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>142</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
       <c r="C139">
-        <v>25</v>
+        <v>26.1</v>
       </c>
       <c r="D139">
-        <v>27.7</v>
+        <v>28.9</v>
       </c>
       <c r="E139">
-        <v>30.4</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>143</v>
       </c>
       <c r="B140">
         <v>0</v>
       </c>
       <c r="C140">
-        <v>15.3</v>
+        <v>23.6</v>
       </c>
       <c r="D140">
-        <v>16.9</v>
+        <v>26.2</v>
       </c>
       <c r="E140">
-        <v>18.5</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>144</v>
       </c>
       <c r="B141">
         <v>0</v>
       </c>
       <c r="C141">
-        <v>508.8</v>
+        <v>419.8</v>
       </c>
       <c r="D141">
-        <v>550</v>
+        <v>460</v>
       </c>
       <c r="E141">
-        <v>591.2</v>
+        <v>500.2</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>145</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
       <c r="C142">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
       <c r="D142">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="E142">
-        <v>5.2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>146</v>
       </c>
       <c r="B143">
         <v>0</v>
       </c>
       <c r="C143">
-        <v>15.3</v>
+        <v>18</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E143">
-        <v>18.7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>147</v>
       </c>
       <c r="B144">
         <v>0</v>
       </c>
       <c r="C144">
-        <v>14.1</v>
+        <v>15.7</v>
       </c>
       <c r="D144">
-        <v>15.6</v>
+        <v>17.4</v>
       </c>
       <c r="E144">
-        <v>17.1</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>148</v>
       </c>
       <c r="B145">
         <v>0</v>
       </c>
       <c r="C145">
-        <v>11.4</v>
+        <v>11.7</v>
       </c>
       <c r="D145">
-        <v>12.6</v>
+        <v>12.9</v>
       </c>
       <c r="E145">
-        <v>13.8</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>149</v>
       </c>
       <c r="B146">
         <v>0</v>
       </c>
       <c r="C146">
-        <v>7.8</v>
+        <v>8.9</v>
       </c>
       <c r="D146">
-        <v>8.6</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="E146">
-        <v>9.4</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>150</v>
       </c>
       <c r="B147">
         <v>0</v>
       </c>
       <c r="C147">
-        <v>32.6</v>
+        <v>36.9</v>
       </c>
       <c r="D147">
-        <v>36.2</v>
+        <v>40.9</v>
       </c>
       <c r="E147">
-        <v>39.8</v>
+        <v>44.9</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>151</v>
       </c>
       <c r="B148">
         <v>0</v>
       </c>
       <c r="C148">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="D148">
-        <v>3.2</v>
+        <v>3</v>
       </c>
       <c r="E148">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>152</v>
       </c>
       <c r="B149">
         <v>0</v>
       </c>
       <c r="C149">
-        <v>13.5</v>
+        <v>15</v>
       </c>
       <c r="D149">
-        <v>15</v>
+        <v>16.6</v>
       </c>
       <c r="E149">
-        <v>16.5</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>153</v>
       </c>
       <c r="B150">
         <v>0</v>
       </c>
       <c r="C150">
-        <v>18.1</v>
+        <v>22.7</v>
       </c>
       <c r="D150">
-        <v>20.1</v>
+        <v>25.2</v>
       </c>
       <c r="E150">
-        <v>22.1</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>154</v>
       </c>
       <c r="B151">
         <v>0</v>
       </c>
       <c r="C151">
-        <v>6.1</v>
+        <v>9</v>
       </c>
       <c r="D151">
-        <v>6.7</v>
+        <v>9.9</v>
       </c>
       <c r="E151">
-        <v>7.3</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>155</v>
       </c>
       <c r="B152">
         <v>0</v>
       </c>
       <c r="C152">
-        <v>33.3</v>
+        <v>39.6</v>
       </c>
       <c r="D152">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E152">
-        <v>40.7</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>156</v>
       </c>
       <c r="B153">
         <v>0</v>
       </c>
       <c r="C153">
-        <v>15</v>
+        <v>15.7</v>
       </c>
       <c r="D153">
-        <v>16.6</v>
+        <v>17.4</v>
       </c>
       <c r="E153">
-        <v>18.2</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>157</v>
       </c>
       <c r="B154">
         <v>0</v>
       </c>
       <c r="C154">
-        <v>230.7</v>
+        <v>236.7</v>
       </c>
       <c r="D154">
-        <v>252.8</v>
+        <v>259.4</v>
       </c>
       <c r="E154">
-        <v>274.9</v>
+        <v>282.1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>158</v>
       </c>
       <c r="B155">
         <v>0</v>
       </c>
       <c r="C155">
-        <v>16.2</v>
+        <v>17.5</v>
       </c>
       <c r="D155">
-        <v>17.9</v>
+        <v>19.4</v>
       </c>
       <c r="E155">
-        <v>19.6</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>159</v>
       </c>
       <c r="B156">
         <v>0</v>
       </c>
       <c r="C156">
-        <v>623.2</v>
+        <v>545.8</v>
       </c>
       <c r="D156">
-        <v>673.7</v>
+        <v>590</v>
       </c>
       <c r="E156">
-        <v>724.2</v>
+        <v>634.2</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>160</v>
       </c>
       <c r="B157">
         <v>0</v>
       </c>
       <c r="C157">
-        <v>11.1</v>
+        <v>12.5</v>
       </c>
       <c r="D157">
-        <v>12.3</v>
+        <v>13.8</v>
       </c>
       <c r="E157">
-        <v>13.5</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>161</v>
       </c>
       <c r="B158">
         <v>0</v>
       </c>
       <c r="C158">
-        <v>2.9</v>
+        <v>5.2</v>
       </c>
       <c r="D158">
-        <v>3.2</v>
+        <v>5.7</v>
       </c>
       <c r="E158">
-        <v>3.5</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>162</v>
       </c>
       <c r="B159">
         <v>0</v>
       </c>
       <c r="C159">
-        <v>58.7</v>
+        <v>59.1</v>
       </c>
       <c r="D159">
-        <v>65.2</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="E159">
-        <v>71.7</v>
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>163</v>
       </c>
       <c r="B160">
         <v>0</v>
       </c>
       <c r="C160">
-        <v>3.4</v>
+        <v>4</v>
       </c>
       <c r="D160">
-        <v>3.7</v>
+        <v>4.4</v>
       </c>
       <c r="E160">
-        <v>4</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>164</v>
       </c>
       <c r="B161">
         <v>0</v>
       </c>
       <c r="C161">
-        <v>72</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="D161">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E161">
-        <v>88</v>
+        <v>89.09999999999999</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>165</v>
       </c>
       <c r="B162">
         <v>0</v>
       </c>
       <c r="C162">
-        <v>159.4</v>
+        <v>135</v>
       </c>
       <c r="D162">
-        <v>177.1</v>
+        <v>150</v>
       </c>
       <c r="E162">
-        <v>194.8</v>
+        <v>165</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>166</v>
       </c>
       <c r="B163">
         <v>0</v>
       </c>
       <c r="C163">
-        <v>218.1</v>
+        <v>210.3</v>
       </c>
       <c r="D163">
-        <v>239</v>
+        <v>230.4</v>
       </c>
       <c r="E163">
-        <v>259.9</v>
+        <v>250.5</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>167</v>
       </c>
       <c r="B164">
         <v>0</v>
       </c>
       <c r="C164">
-        <v>15.1</v>
+        <v>14.2</v>
       </c>
       <c r="D164">
-        <v>16.7</v>
+        <v>15.7</v>
       </c>
       <c r="E164">
-        <v>18.3</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>168</v>
       </c>
       <c r="B165">
         <v>0</v>
       </c>
       <c r="C165">
         <v>483.4</v>
       </c>
       <c r="D165">
         <v>537.1</v>
       </c>
       <c r="E165">
         <v>590.8</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>169</v>
       </c>
       <c r="B166">
         <v>0</v>
       </c>
       <c r="C166">
-        <v>19.4</v>
+        <v>18.9</v>
       </c>
       <c r="D166">
-        <v>21.5</v>
+        <v>21</v>
       </c>
       <c r="E166">
-        <v>23.6</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>170</v>
       </c>
       <c r="B167">
         <v>0</v>
       </c>
       <c r="C167">
-        <v>40.5</v>
+        <v>37.9</v>
       </c>
       <c r="D167">
-        <v>45</v>
+        <v>42.1</v>
       </c>
       <c r="E167">
-        <v>49.5</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>171</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
-        <v>3817</v>
+        <v>3703.5</v>
       </c>
       <c r="D168">
-        <v>4017.5</v>
+        <v>3898</v>
       </c>
       <c r="E168">
-        <v>4218</v>
+        <v>4092.5</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>172</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
       <c r="C169">
-        <v>623</v>
+        <v>615.5</v>
       </c>
       <c r="D169">
-        <v>673.5</v>
+        <v>665</v>
       </c>
       <c r="E169">
-        <v>724</v>
+        <v>714.5</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>173</v>
       </c>
       <c r="B170">
         <v>0</v>
       </c>
       <c r="C170">
-        <v>288.8</v>
+        <v>298.4</v>
       </c>
       <c r="D170">
-        <v>316.4</v>
+        <v>327</v>
       </c>
       <c r="E170">
-        <v>344</v>
+        <v>355.6</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>174</v>
       </c>
       <c r="B171">
         <v>0</v>
       </c>
       <c r="C171">
-        <v>14</v>
+        <v>18.6</v>
       </c>
       <c r="D171">
-        <v>15.5</v>
+        <v>20.6</v>
       </c>
       <c r="E171">
-        <v>17</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>175</v>
       </c>
       <c r="B172">
         <v>0</v>
       </c>
       <c r="C172">
-        <v>39.4</v>
+        <v>41.6</v>
       </c>
       <c r="D172">
-        <v>43.7</v>
+        <v>46.2</v>
       </c>
       <c r="E172">
-        <v>48</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>176</v>
       </c>
       <c r="B173">
         <v>0</v>
       </c>
       <c r="C173">
-        <v>4.5</v>
+        <v>6.3</v>
       </c>
       <c r="D173">
-        <v>4.9</v>
+        <v>6.9</v>
       </c>
       <c r="E173">
-        <v>5.3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>177</v>
       </c>
       <c r="B174">
         <v>0</v>
       </c>
       <c r="C174">
-        <v>6.3</v>
+        <v>7.7</v>
       </c>
       <c r="D174">
-        <v>7</v>
+        <v>8.5</v>
       </c>
       <c r="E174">
-        <v>7.7</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>178</v>
       </c>
       <c r="B175">
         <v>0</v>
       </c>
       <c r="C175">
-        <v>5.4</v>
+        <v>7.7</v>
       </c>
       <c r="D175">
-        <v>6</v>
+        <v>8.5</v>
       </c>
       <c r="E175">
-        <v>6.6</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>179</v>
       </c>
       <c r="B176">
         <v>0</v>
       </c>
       <c r="C176">
-        <v>5.8</v>
+        <v>6.5</v>
       </c>
       <c r="D176">
-        <v>6.4</v>
+        <v>7.2</v>
       </c>
       <c r="E176">
-        <v>7</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>180</v>
       </c>
       <c r="B177">
         <v>0</v>
       </c>
       <c r="C177">
-        <v>4.7</v>
+        <v>6.7</v>
       </c>
       <c r="D177">
-        <v>5.2</v>
+        <v>7.4</v>
       </c>
       <c r="E177">
-        <v>5.7</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>181</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
-        <v>26.1</v>
+        <v>31.4</v>
       </c>
       <c r="D178">
-        <v>28.9</v>
+        <v>34.8</v>
       </c>
       <c r="E178">
-        <v>31.7</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>182</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
       <c r="C179">
-        <v>38</v>
+        <v>41.9</v>
       </c>
       <c r="D179">
-        <v>42.2</v>
+        <v>46.5</v>
       </c>
       <c r="E179">
-        <v>46.4</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>183</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
       <c r="C180">
-        <v>21.9</v>
+        <v>23.5</v>
       </c>
       <c r="D180">
-        <v>24.3</v>
+        <v>26.1</v>
       </c>
       <c r="E180">
-        <v>26.7</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>184</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
       <c r="C181">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="D181">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="E181">
-        <v>5.6</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>185</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
       <c r="C182">
-        <v>3.4</v>
+        <v>4.5</v>
       </c>
       <c r="D182">
-        <v>3.7</v>
+        <v>4.9</v>
       </c>
       <c r="E182">
-        <v>4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>186</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
         <v>5623952</v>
       </c>
       <c r="D183">
         <v>5919949</v>
       </c>
       <c r="E183">
         <v>6215946</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>187</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
       <c r="C184">
         <v>7468981</v>
       </c>
       <c r="D184">
         <v>7862085</v>
       </c>
       <c r="E184">
         <v>8255189</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>188</v>
       </c>
       <c r="B185">
         <v>0</v>
       </c>
       <c r="C185">
-        <v>3.6</v>
+        <v>5.4</v>
       </c>
       <c r="D185">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E185">
-        <v>4.4</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>189</v>
       </c>
       <c r="B186">
         <v>0</v>
       </c>
       <c r="C186">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="D186">
-        <v>1.2</v>
+        <v>2.2</v>
       </c>
       <c r="E186">
-        <v>1.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>190</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
       <c r="C187">
-        <v>59.6</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="D187">
-        <v>66.2</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="E187">
-        <v>72.8</v>
+        <v>82.90000000000001</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>191</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
       <c r="C188">
-        <v>31.9</v>
+        <v>24.5</v>
       </c>
       <c r="D188">
-        <v>35.4</v>
+        <v>27.2</v>
       </c>
       <c r="E188">
-        <v>38.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>192</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
       <c r="C189">
-        <v>18.7</v>
+        <v>19.8</v>
       </c>
       <c r="D189">
-        <v>20.7</v>
+        <v>21.9</v>
       </c>
       <c r="E189">
-        <v>22.7</v>
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>193</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
-        <v>26.7</v>
+        <v>29.3</v>
       </c>
       <c r="D190">
-        <v>29.6</v>
+        <v>32.5</v>
       </c>
       <c r="E190">
-        <v>32.5</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>194</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
-        <v>31.5</v>
+        <v>27.4</v>
       </c>
       <c r="D191">
-        <v>35</v>
+        <v>30.4</v>
       </c>
       <c r="E191">
-        <v>38.5</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>195</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
       <c r="D192">
-        <v>11.2</v>
+        <v>12.5</v>
       </c>
       <c r="E192">
-        <v>12.3</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>196</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
-        <v>46.4</v>
+        <v>54.2</v>
       </c>
       <c r="D193">
-        <v>51.5</v>
+        <v>60.2</v>
       </c>
       <c r="E193">
-        <v>56.6</v>
+        <v>66.2</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>197</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
-        <v>56.1</v>
+        <v>54</v>
       </c>
       <c r="D194">
-        <v>62.3</v>
+        <v>60</v>
       </c>
       <c r="E194">
-        <v>68.5</v>
+        <v>66</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>198</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
       <c r="C195">
-        <v>39</v>
+        <v>46.2</v>
       </c>
       <c r="D195">
-        <v>43.3</v>
+        <v>51.3</v>
       </c>
       <c r="E195">
-        <v>47.6</v>
+        <v>56.4</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>199</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
       <c r="C196">
         <v>21.6</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196">
         <v>26.4</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>200</v>
       </c>
       <c r="B197">
         <v>0</v>
       </c>
       <c r="C197">
-        <v>158</v>
+        <v>162.9</v>
       </c>
       <c r="D197">
-        <v>175.5</v>
+        <v>181</v>
       </c>
       <c r="E197">
-        <v>193</v>
+        <v>199.1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>201</v>
       </c>
       <c r="B198">
         <v>0</v>
       </c>
       <c r="C198">
         <v>32.4</v>
       </c>
       <c r="D198">
         <v>36</v>
       </c>
       <c r="E198">
         <v>39.6</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>202</v>
       </c>
       <c r="B199">
         <v>0</v>
       </c>
       <c r="C199">
-        <v>46.4</v>
+        <v>44.6</v>
       </c>
       <c r="D199">
-        <v>51.5</v>
+        <v>49.5</v>
       </c>
       <c r="E199">
-        <v>56.6</v>
+        <v>54.4</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>203</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
-        <v>113.4</v>
+        <v>128.7</v>
       </c>
       <c r="D200">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="E200">
-        <v>138.6</v>
+        <v>157.3</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>204</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
-        <v>403.4</v>
+        <v>366</v>
       </c>
       <c r="D201">
-        <v>442</v>
+        <v>401</v>
       </c>
       <c r="E201">
-        <v>480.6</v>
+        <v>436</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>205</v>
       </c>
       <c r="B202">
         <v>0</v>
       </c>
       <c r="C202">
-        <v>41.6</v>
+        <v>35.6</v>
       </c>
       <c r="D202">
-        <v>46.2</v>
+        <v>39.5</v>
       </c>
       <c r="E202">
-        <v>50.8</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>206</v>
       </c>
       <c r="B203">
         <v>0</v>
       </c>
       <c r="C203">
         <v>11</v>
       </c>
       <c r="D203">
         <v>12.2</v>
       </c>
       <c r="E203">
         <v>13.4</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>207</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
       <c r="C204">
-        <v>44.6</v>
+        <v>45.9</v>
       </c>
       <c r="D204">
-        <v>49.5</v>
+        <v>51</v>
       </c>
       <c r="E204">
-        <v>54.4</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>208</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
-        <v>4.7</v>
+        <v>5.2</v>
       </c>
       <c r="D205">
-        <v>5.2</v>
+        <v>5.7</v>
       </c>
       <c r="E205">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>209</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
       <c r="C206">
-        <v>15.3</v>
+        <v>12.6</v>
       </c>
       <c r="D206">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E206">
-        <v>18.7</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>210</v>
       </c>
       <c r="B207">
         <v>0</v>
       </c>
       <c r="C207">
-        <v>479.2</v>
+        <v>500.9</v>
       </c>
       <c r="D207">
-        <v>518</v>
+        <v>541.5</v>
       </c>
       <c r="E207">
-        <v>556.8</v>
+        <v>582.1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>211</v>
       </c>
       <c r="B208">
         <v>0</v>
       </c>
       <c r="C208">
         <v>9.9</v>
       </c>
       <c r="D208">
         <v>10.9</v>
       </c>
       <c r="E208">
         <v>11.9</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>212</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
-        <v>14.7</v>
+        <v>13.7</v>
       </c>
       <c r="D209">
-        <v>16.3</v>
+        <v>15.2</v>
       </c>
       <c r="E209">
-        <v>17.9</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>213</v>
       </c>
       <c r="B210">
         <v>0</v>
       </c>
       <c r="C210">
-        <v>9.5</v>
+        <v>10.7</v>
       </c>
       <c r="D210">
-        <v>10.5</v>
+        <v>11.8</v>
       </c>
       <c r="E210">
-        <v>11.5</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>214</v>
       </c>
       <c r="B211">
         <v>0</v>
       </c>
       <c r="C211">
-        <v>15.2</v>
+        <v>16.1</v>
       </c>
       <c r="D211">
-        <v>16.8</v>
+        <v>17.8</v>
       </c>
       <c r="E211">
-        <v>18.4</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>215</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
-        <v>61.2</v>
+        <v>68.8</v>
       </c>
       <c r="D212">
-        <v>68</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="E212">
-        <v>74.8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>216</v>
       </c>
       <c r="B213">
         <v>0</v>
       </c>
       <c r="C213">
-        <v>50.1</v>
+        <v>52.3</v>
       </c>
       <c r="D213">
-        <v>55.6</v>
+        <v>58.1</v>
       </c>
       <c r="E213">
-        <v>61.1</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>217</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
-        <v>596.7</v>
+        <v>599.4</v>
       </c>
       <c r="D214">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E214">
-        <v>693.3</v>
+        <v>696.6</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>218</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>652.2</v>
+        <v>675.3</v>
       </c>
       <c r="D215">
-        <v>705</v>
+        <v>730</v>
       </c>
       <c r="E215">
-        <v>757.8</v>
+        <v>784.7</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>219</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D216">
-        <v>71.09999999999999</v>
+        <v>70</v>
       </c>
       <c r="E216">
-        <v>78.2</v>
+        <v>77</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>220</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
-        <v>11.1</v>
+        <v>14.7</v>
       </c>
       <c r="D217">
-        <v>12.3</v>
+        <v>16.3</v>
       </c>
       <c r="E217">
-        <v>13.5</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>221</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
-        <v>3.1</v>
+        <v>4.6</v>
       </c>
       <c r="D218">
-        <v>3.4</v>
+        <v>5.1</v>
       </c>
       <c r="E218">
-        <v>3.7</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>222</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>79.40000000000001</v>
+        <v>81</v>
       </c>
       <c r="D219">
-        <v>88.2</v>
+        <v>90</v>
       </c>
       <c r="E219">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>223</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
-        <v>5.4</v>
+        <v>5.7</v>
       </c>
       <c r="D220">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="E220">
-        <v>6.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>224</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
-        <v>27.4</v>
+        <v>41.6</v>
       </c>
       <c r="D221">
-        <v>30.4</v>
+        <v>46.2</v>
       </c>
       <c r="E221">
-        <v>33.4</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>225</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
-        <v>18.6</v>
+        <v>22.5</v>
       </c>
       <c r="D222">
-        <v>20.6</v>
+        <v>24.9</v>
       </c>
       <c r="E222">
-        <v>22.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>226</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
-        <v>2707.5</v>
+        <v>2598.4</v>
       </c>
       <c r="D223">
-        <v>2850</v>
+        <v>2735.1</v>
       </c>
       <c r="E223">
-        <v>2992.5</v>
+        <v>2871.8</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>227</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
         <v>10.5</v>
       </c>
       <c r="D224">
         <v>11.6</v>
       </c>
       <c r="E224">
         <v>12.7</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>228</v>
       </c>
       <c r="B225">
         <v>0</v>
       </c>
       <c r="C225">
-        <v>44.7</v>
+        <v>55.3</v>
       </c>
       <c r="D225">
-        <v>49.6</v>
+        <v>61.4</v>
       </c>
       <c r="E225">
-        <v>54.5</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>229</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
-        <v>3.2</v>
+        <v>6.8</v>
       </c>
       <c r="D226">
-        <v>3.5</v>
+        <v>7.5</v>
       </c>
       <c r="E226">
-        <v>3.8</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>230</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>4750</v>
       </c>
       <c r="D227">
         <v>5000</v>
       </c>
       <c r="E227">
         <v>5250</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>231</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
-        <v>29.5</v>
+        <v>24.4</v>
       </c>
       <c r="D228">
-        <v>32.7</v>
+        <v>27.1</v>
       </c>
       <c r="E228">
-        <v>35.9</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>232</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
-        <v>30.3</v>
+        <v>34.8</v>
       </c>
       <c r="D229">
-        <v>33.6</v>
+        <v>38.6</v>
       </c>
       <c r="E229">
-        <v>36.9</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>233</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
-        <v>58.3</v>
+        <v>54</v>
       </c>
       <c r="D230">
-        <v>64.7</v>
+        <v>60</v>
       </c>
       <c r="E230">
-        <v>71.09999999999999</v>
+        <v>66</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>234</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
-        <v>6.7</v>
+        <v>6.6</v>
       </c>
       <c r="D231">
-        <v>7.4</v>
+        <v>7.3</v>
       </c>
       <c r="E231">
-        <v>8.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>235</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
-        <v>35.1</v>
+        <v>40.5</v>
       </c>
       <c r="D232">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E232">
-        <v>42.9</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>236</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
-        <v>8.9</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="D233">
-        <v>9.800000000000001</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="E233">
-        <v>10.7</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>237</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
-        <v>21</v>
+        <v>21.4</v>
       </c>
       <c r="D234">
-        <v>23.3</v>
+        <v>23.7</v>
       </c>
       <c r="E234">
-        <v>25.6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>238</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
-        <v>6</v>
+        <v>5.5</v>
       </c>
       <c r="D235">
-        <v>6.6</v>
+        <v>6.1</v>
       </c>
       <c r="E235">
-        <v>7.2</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>239</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
-        <v>14.8</v>
+        <v>16.9</v>
       </c>
       <c r="D236">
-        <v>16.4</v>
+        <v>18.7</v>
       </c>
       <c r="E236">
-        <v>18</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>240</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
-        <v>25.7</v>
+        <v>27.2</v>
       </c>
       <c r="D237">
-        <v>28.5</v>
+        <v>30.2</v>
       </c>
       <c r="E237">
-        <v>31.3</v>
+        <v>33.2</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>241</v>
       </c>
       <c r="B238">
         <v>0</v>
       </c>
       <c r="C238">
-        <v>38.7</v>
+        <v>37.8</v>
       </c>
       <c r="D238">
-        <v>42.9</v>
+        <v>42</v>
       </c>
       <c r="E238">
-        <v>47.1</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>242</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
-        <v>13.5</v>
+        <v>14.1</v>
       </c>
       <c r="D239">
-        <v>15</v>
+        <v>15.6</v>
       </c>
       <c r="E239">
-        <v>16.5</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>243</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
-        <v>82.7</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="D240">
-        <v>91.8</v>
+        <v>96.5</v>
       </c>
       <c r="E240">
-        <v>100.9</v>
+        <v>106.1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>244</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
-        <v>121.5</v>
+        <v>109.8</v>
       </c>
       <c r="D241">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="E241">
-        <v>148.5</v>
+        <v>134.2</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>245</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
-        <v>9.800000000000001</v>
+        <v>15.9</v>
       </c>
       <c r="D242">
-        <v>10.8</v>
+        <v>17.6</v>
       </c>
       <c r="E242">
-        <v>11.8</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>246</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
-        <v>86.40000000000001</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="D243">
-        <v>96</v>
+        <v>97.09999999999999</v>
       </c>
       <c r="E243">
-        <v>105.6</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>247</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
-        <v>20.7</v>
+        <v>22.4</v>
       </c>
       <c r="D244">
-        <v>22.9</v>
+        <v>24.8</v>
       </c>
       <c r="E244">
-        <v>25.1</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>248</v>
       </c>
       <c r="B245">
         <v>0</v>
       </c>
       <c r="C245">
-        <v>98.09999999999999</v>
+        <v>107.1</v>
       </c>
       <c r="D245">
-        <v>108.9</v>
+        <v>119</v>
       </c>
       <c r="E245">
-        <v>119.7</v>
+        <v>130.9</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>249</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
-        <v>10.6</v>
+        <v>10</v>
       </c>
       <c r="D246">
-        <v>11.7</v>
+        <v>11.1</v>
       </c>
       <c r="E246">
-        <v>12.8</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>250</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
-        <v>189.8</v>
+        <v>193.5</v>
       </c>
       <c r="D247">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E247">
-        <v>226.2</v>
+        <v>230.5</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>251</v>
       </c>
       <c r="B248">
         <v>0</v>
       </c>
       <c r="C248">
-        <v>12.6</v>
+        <v>11.9</v>
       </c>
       <c r="D248">
-        <v>14</v>
+        <v>13.2</v>
       </c>
       <c r="E248">
-        <v>15.4</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>252</v>
       </c>
       <c r="B249">
         <v>0</v>
       </c>
       <c r="C249">
         <v>962500</v>
       </c>
       <c r="D249">
         <v>1000000</v>
       </c>
       <c r="E249">
         <v>1037500</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>253</v>
       </c>
       <c r="B250">
         <v>0</v>
       </c>
       <c r="C250">
-        <v>32.7</v>
+        <v>32.4</v>
       </c>
       <c r="D250">
-        <v>36.3</v>
+        <v>36</v>
       </c>
       <c r="E250">
-        <v>39.9</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>254</v>
       </c>
       <c r="B251">
         <v>0</v>
       </c>
       <c r="C251">
-        <v>98.09999999999999</v>
+        <v>93.7</v>
       </c>
       <c r="D251">
-        <v>109</v>
+        <v>104.1</v>
       </c>
       <c r="E251">
-        <v>119.9</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>255</v>
       </c>
       <c r="B252">
         <v>0</v>
       </c>
       <c r="C252">
-        <v>19.4</v>
+        <v>20.3</v>
       </c>
       <c r="D252">
-        <v>21.5</v>
+        <v>22.5</v>
       </c>
       <c r="E252">
-        <v>23.6</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>256</v>
       </c>
       <c r="B253">
         <v>0</v>
       </c>
       <c r="C253">
-        <v>65.7</v>
+        <v>63.6</v>
       </c>
       <c r="D253">
-        <v>72.90000000000001</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="E253">
-        <v>80.09999999999999</v>
+        <v>77.59999999999999</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>257</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
       <c r="D254">
+        <v>3.8</v>
+      </c>
+      <c r="E254">
         <v>4.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.5</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>258</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
-        <v>14.7</v>
+        <v>14.1</v>
       </c>
       <c r="D255">
-        <v>16.3</v>
+        <v>15.6</v>
       </c>
       <c r="E255">
-        <v>17.9</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>259</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
-        <v>4.1</v>
+        <v>6.9</v>
       </c>
       <c r="D256">
-        <v>4.5</v>
+        <v>7.6</v>
       </c>
       <c r="E256">
-        <v>4.9</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>260</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
       <c r="C257">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="D257">
-        <v>6.6</v>
+        <v>7</v>
       </c>
       <c r="E257">
-        <v>7.2</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>261</v>
       </c>
       <c r="B258">
         <v>0</v>
       </c>
       <c r="C258">
-        <v>19</v>
+        <v>19.1</v>
       </c>
       <c r="D258">
-        <v>21.1</v>
+        <v>21.2</v>
       </c>
       <c r="E258">
-        <v>23.2</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>262</v>
       </c>
       <c r="B259">
         <v>0</v>
       </c>
       <c r="C259">
-        <v>25.4</v>
+        <v>27.5</v>
       </c>
       <c r="D259">
-        <v>28.2</v>
+        <v>30.5</v>
       </c>
       <c r="E259">
-        <v>31</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>263</v>
       </c>
       <c r="B260">
         <v>0</v>
       </c>
       <c r="C260">
         <v>30.2</v>
       </c>
       <c r="D260">
         <v>33.5</v>
       </c>
       <c r="E260">
         <v>36.8</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>264</v>
       </c>
       <c r="B261">
         <v>0</v>
       </c>
       <c r="C261">
-        <v>32.4</v>
+        <v>33.9</v>
       </c>
       <c r="D261">
-        <v>36</v>
+        <v>37.6</v>
       </c>
       <c r="E261">
-        <v>39.6</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>265</v>
       </c>
       <c r="B262">
         <v>0</v>
       </c>
       <c r="C262">
-        <v>38.7</v>
+        <v>35.1</v>
       </c>
       <c r="D262">
-        <v>43</v>
+        <v>38.9</v>
       </c>
       <c r="E262">
-        <v>47.3</v>
+        <v>42.7</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>266</v>
       </c>
       <c r="B263">
         <v>0</v>
       </c>
       <c r="C263">
-        <v>31.4</v>
+        <v>33.2</v>
       </c>
       <c r="D263">
-        <v>34.8</v>
+        <v>36.8</v>
       </c>
       <c r="E263">
-        <v>38.2</v>
+        <v>40.4</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>267</v>
       </c>
       <c r="B264">
         <v>0</v>
       </c>
       <c r="C264">
-        <v>5.4</v>
+        <v>5.9</v>
       </c>
       <c r="D264">
-        <v>5.9</v>
+        <v>6.5</v>
       </c>
       <c r="E264">
-        <v>6.4</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>268</v>
       </c>
       <c r="B265">
         <v>0</v>
       </c>
       <c r="C265">
-        <v>6.8</v>
+        <v>8.1</v>
       </c>
       <c r="D265">
-        <v>7.5</v>
+        <v>8.9</v>
       </c>
       <c r="E265">
-        <v>8.199999999999999</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>269</v>
       </c>
       <c r="B266">
         <v>0</v>
       </c>
       <c r="C266">
-        <v>148.5</v>
+        <v>163.8</v>
       </c>
       <c r="D266">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="E266">
-        <v>181.5</v>
+        <v>200.2</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>270</v>
       </c>
       <c r="B267">
         <v>0</v>
       </c>
       <c r="C267">
         <v>2.8</v>
       </c>
       <c r="D267">
         <v>3.1</v>
       </c>
       <c r="E267">
         <v>3.4</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>271</v>
       </c>
       <c r="B268">
         <v>0</v>
       </c>
       <c r="C268">
-        <v>6.2</v>
+        <v>6.4</v>
       </c>
       <c r="D268">
-        <v>6.8</v>
+        <v>7.1</v>
       </c>
       <c r="E268">
-        <v>7.4</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>272</v>
       </c>
       <c r="B269">
         <v>0</v>
       </c>
       <c r="C269">
-        <v>14.6</v>
+        <v>14.5</v>
       </c>
       <c r="D269">
-        <v>16.2</v>
+        <v>16.1</v>
       </c>
       <c r="E269">
-        <v>17.8</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>273</v>
       </c>
       <c r="B270">
         <v>0</v>
       </c>
       <c r="C270">
-        <v>137.4</v>
+        <v>142.2</v>
       </c>
       <c r="D270">
-        <v>152.6</v>
+        <v>158</v>
       </c>
       <c r="E270">
-        <v>167.8</v>
+        <v>173.8</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>274</v>
       </c>
       <c r="B271">
         <v>0</v>
       </c>
       <c r="C271">
-        <v>7.3</v>
+        <v>6.9</v>
       </c>
       <c r="D271">
-        <v>8.1</v>
+        <v>7.6</v>
       </c>
       <c r="E271">
-        <v>8.9</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>275</v>
       </c>
       <c r="B272">
         <v>0</v>
       </c>
       <c r="C272">
-        <v>284.7</v>
+        <v>248.8</v>
       </c>
       <c r="D272">
-        <v>312</v>
+        <v>272.6</v>
       </c>
       <c r="E272">
-        <v>339.3</v>
+        <v>296.4</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>276</v>
       </c>
       <c r="B273">
         <v>0</v>
       </c>
       <c r="C273">
-        <v>26.1</v>
+        <v>25.2</v>
       </c>
       <c r="D273">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E273">
-        <v>31.9</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>277</v>
       </c>
       <c r="B274">
         <v>0</v>
       </c>
       <c r="C274">
-        <v>9.199999999999999</v>
+        <v>9.9</v>
       </c>
       <c r="D274">
-        <v>10.2</v>
+        <v>10.9</v>
       </c>
       <c r="E274">
-        <v>11.2</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>278</v>
       </c>
       <c r="B275">
         <v>0</v>
       </c>
       <c r="C275">
-        <v>16.3</v>
+        <v>15</v>
       </c>
       <c r="D275">
-        <v>18.1</v>
+        <v>16.6</v>
       </c>
       <c r="E275">
-        <v>19.9</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>279</v>
       </c>
       <c r="B276">
         <v>0</v>
       </c>
       <c r="C276">
-        <v>165.2</v>
+        <v>184.4</v>
       </c>
       <c r="D276">
-        <v>183.5</v>
+        <v>202</v>
       </c>
       <c r="E276">
-        <v>201.8</v>
+        <v>219.6</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>280</v>
       </c>
       <c r="B277">
         <v>0</v>
       </c>
       <c r="C277">
-        <v>54.8</v>
+        <v>52.2</v>
       </c>
       <c r="D277">
-        <v>60.8</v>
+        <v>58</v>
       </c>
       <c r="E277">
-        <v>66.8</v>
+        <v>63.8</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>281</v>
       </c>
       <c r="B278">
         <v>0</v>
       </c>
       <c r="C278">
         <v>4260</v>
       </c>
       <c r="D278">
         <v>4484</v>
       </c>
       <c r="E278">
         <v>4708</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>282</v>
       </c>
       <c r="B279">
         <v>0</v>
       </c>
       <c r="C279">
-        <v>5.6</v>
+        <v>5.2</v>
       </c>
       <c r="D279">
+        <v>5.7</v>
+      </c>
+      <c r="E279">
         <v>6.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.8</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>283</v>
       </c>
       <c r="B280">
         <v>0</v>
       </c>
       <c r="C280">
-        <v>21.5</v>
+        <v>21.7</v>
       </c>
       <c r="D280">
-        <v>23.8</v>
+        <v>24.1</v>
       </c>
       <c r="E280">
-        <v>26.1</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>284</v>
       </c>
       <c r="B281">
         <v>0</v>
       </c>
       <c r="C281">
-        <v>52.7</v>
+        <v>55.7</v>
       </c>
       <c r="D281">
-        <v>58.5</v>
+        <v>61.8</v>
       </c>
       <c r="E281">
-        <v>64.3</v>
+        <v>67.90000000000001</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>285</v>
       </c>
       <c r="B282">
         <v>0</v>
       </c>
       <c r="C282">
-        <v>7.5</v>
+        <v>12.6</v>
       </c>
       <c r="D282">
-        <v>8.300000000000001</v>
+        <v>14</v>
       </c>
       <c r="E282">
-        <v>9.1</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>286</v>
       </c>
       <c r="B283">
         <v>0</v>
       </c>
       <c r="C283">
-        <v>38.7</v>
+        <v>43.6</v>
       </c>
       <c r="D283">
-        <v>43</v>
+        <v>48.4</v>
       </c>
       <c r="E283">
-        <v>47.3</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>287</v>
       </c>
       <c r="B284">
         <v>0</v>
       </c>
       <c r="C284">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="D284">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="E284">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>288</v>
       </c>
       <c r="B285">
         <v>0</v>
       </c>
       <c r="C285">
-        <v>3.1</v>
+        <v>3.7</v>
       </c>
       <c r="D285">
-        <v>3.4</v>
+        <v>4.1</v>
       </c>
       <c r="E285">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>289</v>
       </c>
       <c r="B286">
         <v>0</v>
       </c>
       <c r="C286">
-        <v>55.8</v>
+        <v>60.3</v>
       </c>
       <c r="D286">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E286">
-        <v>68.2</v>
+        <v>73.7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>290</v>
       </c>
       <c r="B287">
         <v>0</v>
       </c>
       <c r="C287">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="D287">
-        <v>1.3</v>
+        <v>2.2</v>
       </c>
       <c r="E287">
-        <v>1.4</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>291</v>
       </c>
       <c r="B288">
         <v>0</v>
       </c>
       <c r="C288">
-        <v>3.1</v>
+        <v>3.7</v>
       </c>
       <c r="D288">
-        <v>3.4</v>
+        <v>4.1</v>
       </c>
       <c r="E288">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>292</v>
       </c>
       <c r="B289">
         <v>0</v>
       </c>
       <c r="C289">
-        <v>55.8</v>
+        <v>54.9</v>
       </c>
       <c r="D289">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E289">
-        <v>68.2</v>
+        <v>67.09999999999999</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>293</v>
       </c>
       <c r="B290">
         <v>0</v>
       </c>
       <c r="C290">
-        <v>32.4</v>
+        <v>36.9</v>
       </c>
       <c r="D290">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E290">
-        <v>39.6</v>
+        <v>45.1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>294</v>
       </c>
       <c r="B291">
         <v>0</v>
       </c>
       <c r="C291">
-        <v>72</v>
+        <v>70.7</v>
       </c>
       <c r="D291">
-        <v>80</v>
+        <v>78.5</v>
       </c>
       <c r="E291">
-        <v>88</v>
+        <v>86.3</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>295</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
       <c r="C292">
-        <v>169.2</v>
+        <v>149.4</v>
       </c>
       <c r="D292">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="E292">
-        <v>206.8</v>
+        <v>182.6</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>296</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
       <c r="C293">
         <v>4750</v>
       </c>
       <c r="D293">
         <v>5000</v>
       </c>
       <c r="E293">
         <v>5250</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>297</v>
       </c>
       <c r="B294">
         <v>0</v>
       </c>
       <c r="C294">
-        <v>3.9</v>
+        <v>5.1</v>
       </c>
       <c r="D294">
-        <v>4.3</v>
+        <v>5.6</v>
       </c>
       <c r="E294">
-        <v>4.7</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>298</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
       <c r="C295">
-        <v>44.6</v>
+        <v>45.9</v>
       </c>
       <c r="D295">
-        <v>49.5</v>
+        <v>51</v>
       </c>
       <c r="E295">
-        <v>54.4</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>299</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
       <c r="C296">
         <v>2.7</v>
       </c>
       <c r="D296">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="E296">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>300</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
       <c r="C297">
-        <v>3.6</v>
+        <v>6</v>
       </c>
       <c r="D297">
-        <v>4</v>
+        <v>6.6</v>
       </c>
       <c r="E297">
-        <v>4.4</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>301</v>
       </c>
       <c r="B298">
         <v>0</v>
       </c>
       <c r="C298">
-        <v>27.9</v>
+        <v>28.2</v>
       </c>
       <c r="D298">
-        <v>31</v>
+        <v>31.3</v>
       </c>
       <c r="E298">
-        <v>34.1</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>302</v>
       </c>
       <c r="B299">
         <v>0</v>
       </c>
       <c r="C299">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="D299">
-        <v>3.1</v>
+        <v>4.1</v>
       </c>
       <c r="E299">
-        <v>3.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>303</v>
       </c>
       <c r="B300">
         <v>0</v>
       </c>
       <c r="C300">
-        <v>37.8</v>
+        <v>45.3</v>
       </c>
       <c r="D300">
-        <v>42</v>
+        <v>50.3</v>
       </c>
       <c r="E300">
-        <v>46.2</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>304</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
       <c r="C301">
-        <v>44.1</v>
+        <v>33.8</v>
       </c>
       <c r="D301">
-        <v>48.9</v>
+        <v>37.5</v>
       </c>
       <c r="E301">
-        <v>53.7</v>
+        <v>41.2</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>305</v>
       </c>
       <c r="B302">
         <v>0</v>
       </c>
       <c r="C302">
-        <v>17.3</v>
+        <v>16.7</v>
       </c>
       <c r="D302">
-        <v>19.2</v>
+        <v>18.5</v>
       </c>
       <c r="E302">
-        <v>21.1</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>306</v>
       </c>
       <c r="B303">
         <v>0</v>
       </c>
       <c r="C303">
-        <v>36.6</v>
+        <v>36</v>
       </c>
       <c r="D303">
-        <v>40.6</v>
+        <v>40</v>
       </c>
       <c r="E303">
-        <v>44.6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>307</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
       <c r="C304">
-        <v>50.4</v>
+        <v>56.7</v>
       </c>
       <c r="D304">
-        <v>55.9</v>
+        <v>63</v>
       </c>
       <c r="E304">
-        <v>61.4</v>
+        <v>69.3</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>308</v>
       </c>
       <c r="B305">
         <v>0</v>
       </c>
       <c r="C305">
-        <v>56.3</v>
+        <v>59</v>
       </c>
       <c r="D305">
-        <v>62.5</v>
+        <v>65.5</v>
       </c>
       <c r="E305">
-        <v>68.7</v>
+        <v>72</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>309</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
-        <v>33.2</v>
+        <v>35.1</v>
       </c>
       <c r="D306">
-        <v>36.8</v>
+        <v>39</v>
       </c>
       <c r="E306">
-        <v>40.4</v>
+        <v>42.9</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>310</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
       <c r="C307">
-        <v>39.6</v>
+        <v>42</v>
       </c>
       <c r="D307">
-        <v>44</v>
+        <v>46.6</v>
       </c>
       <c r="E307">
-        <v>48.4</v>
+        <v>51.2</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>311</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
       <c r="C308">
-        <v>13.2</v>
+        <v>17.5</v>
       </c>
       <c r="D308">
-        <v>14.6</v>
+        <v>19.4</v>
       </c>
       <c r="E308">
-        <v>16</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>312</v>
       </c>
       <c r="B309">
         <v>0</v>
       </c>
       <c r="C309">
-        <v>90.90000000000001</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="D309">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="E309">
-        <v>111.1</v>
+        <v>94.59999999999999</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>313</v>
       </c>
       <c r="B310">
         <v>0</v>
       </c>
       <c r="C310">
-        <v>27</v>
+        <v>28.2</v>
       </c>
       <c r="D310">
-        <v>29.9</v>
+        <v>31.3</v>
       </c>
       <c r="E310">
-        <v>32.8</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>314</v>
       </c>
       <c r="B311">
         <v>0</v>
       </c>
       <c r="C311">
-        <v>138.6</v>
+        <v>148.5</v>
       </c>
       <c r="D311">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="E311">
-        <v>169.4</v>
+        <v>181.5</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>315</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
       <c r="C312">
-        <v>25.4</v>
+        <v>25.2</v>
       </c>
       <c r="D312">
-        <v>28.2</v>
+        <v>28</v>
       </c>
       <c r="E312">
-        <v>31</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>316</v>
       </c>
       <c r="B313">
         <v>0</v>
       </c>
       <c r="C313">
-        <v>3086.6</v>
+        <v>3078.9</v>
       </c>
       <c r="D313">
-        <v>3249</v>
+        <v>3240.9</v>
       </c>
       <c r="E313">
-        <v>3411.4</v>
+        <v>3402.9</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>317</v>
       </c>
       <c r="B314">
         <v>0</v>
       </c>
       <c r="C314">
-        <v>7</v>
+        <v>6.8</v>
       </c>
       <c r="D314">
-        <v>7.7</v>
+        <v>7.5</v>
       </c>
       <c r="E314">
-        <v>8.4</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>318</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
       <c r="C315">
-        <v>9.699999999999999</v>
+        <v>11.7</v>
       </c>
       <c r="D315">
-        <v>10.7</v>
+        <v>13</v>
       </c>
       <c r="E315">
-        <v>11.7</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>319</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
       <c r="C316">
-        <v>99</v>
+        <v>101.3</v>
       </c>
       <c r="D316">
-        <v>110</v>
+        <v>112.5</v>
       </c>
       <c r="E316">
-        <v>121</v>
+        <v>123.7</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>320</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
       <c r="C317">
-        <v>33.3</v>
+        <v>34.2</v>
       </c>
       <c r="D317">
-        <v>37</v>
+        <v>37.9</v>
       </c>
       <c r="E317">
-        <v>40.7</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>321</v>
       </c>
       <c r="B318">
         <v>0</v>
       </c>
       <c r="C318">
-        <v>3.6</v>
+        <v>4.5</v>
       </c>
       <c r="D318">
-        <v>3.9</v>
+        <v>4.9</v>
       </c>
       <c r="E318">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>322</v>
       </c>
       <c r="B319">
         <v>0</v>
       </c>
       <c r="C319">
-        <v>29.4</v>
+        <v>28.8</v>
       </c>
       <c r="D319">
-        <v>32.6</v>
+        <v>31.9</v>
       </c>
       <c r="E319">
-        <v>35.8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>323</v>
       </c>
       <c r="B320">
         <v>0</v>
       </c>
       <c r="C320">
-        <v>7.7</v>
+        <v>6.8</v>
       </c>
       <c r="D320">
-        <v>8.5</v>
+        <v>7.5</v>
       </c>
       <c r="E320">
-        <v>9.300000000000001</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>324</v>
       </c>
       <c r="B321">
         <v>0</v>
       </c>
       <c r="C321">
-        <v>37.8</v>
+        <v>41.8</v>
       </c>
       <c r="D321">
-        <v>41.9</v>
+        <v>46.4</v>
       </c>
       <c r="E321">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>325</v>
       </c>
       <c r="B322">
         <v>0</v>
       </c>
       <c r="C322">
-        <v>15.3</v>
+        <v>15.5</v>
       </c>
       <c r="D322">
-        <v>17</v>
+        <v>17.2</v>
       </c>
       <c r="E322">
-        <v>18.7</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>326</v>
       </c>
       <c r="B323">
         <v>0</v>
       </c>
       <c r="C323">
-        <v>25.1</v>
+        <v>27</v>
       </c>
       <c r="D323">
-        <v>27.8</v>
+        <v>30</v>
       </c>
       <c r="E323">
-        <v>30.5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>327</v>
       </c>
       <c r="B324">
         <v>0</v>
       </c>
       <c r="C324">
-        <v>86.40000000000001</v>
+        <v>83.7</v>
       </c>
       <c r="D324">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E324">
-        <v>105.6</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>328</v>
       </c>
       <c r="B325">
         <v>0</v>
       </c>
       <c r="C325">
         <v>76.3</v>
       </c>
       <c r="D325">
         <v>84.7</v>
       </c>
       <c r="E325">
         <v>93.09999999999999</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>329</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
-        <v>18.3</v>
+        <v>18.9</v>
       </c>
       <c r="D326">
-        <v>20.3</v>
+        <v>21</v>
       </c>
       <c r="E326">
-        <v>22.3</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>330</v>
       </c>
       <c r="B327">
         <v>0</v>
       </c>
       <c r="C327">
-        <v>8.4</v>
+        <v>9</v>
       </c>
       <c r="D327">
-        <v>9.300000000000001</v>
+        <v>9.9</v>
       </c>
       <c r="E327">
-        <v>10.2</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>331</v>
       </c>
       <c r="B328">
         <v>0</v>
       </c>
       <c r="C328">
-        <v>17.8</v>
+        <v>20.4</v>
       </c>
       <c r="D328">
-        <v>19.7</v>
+        <v>22.6</v>
       </c>
       <c r="E328">
-        <v>21.6</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>332</v>
       </c>
       <c r="B329">
         <v>0</v>
       </c>
       <c r="C329">
-        <v>17</v>
+        <v>23.5</v>
       </c>
       <c r="D329">
-        <v>18.8</v>
+        <v>26.1</v>
       </c>
       <c r="E329">
-        <v>20.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>333</v>
       </c>
       <c r="B330">
         <v>0</v>
       </c>
       <c r="C330">
-        <v>13.8</v>
+        <v>11.7</v>
       </c>
       <c r="D330">
-        <v>15.3</v>
+        <v>12.9</v>
       </c>
       <c r="E330">
-        <v>16.8</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>334</v>
       </c>
       <c r="B331">
         <v>0</v>
       </c>
       <c r="C331">
-        <v>33.5</v>
+        <v>33.9</v>
       </c>
       <c r="D331">
-        <v>37.2</v>
+        <v>37.6</v>
       </c>
       <c r="E331">
-        <v>40.9</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>335</v>
       </c>
       <c r="B332">
         <v>0</v>
       </c>
       <c r="C332">
-        <v>101.3</v>
+        <v>93.7</v>
       </c>
       <c r="D332">
-        <v>112.5</v>
+        <v>104.1</v>
       </c>
       <c r="E332">
-        <v>123.7</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>336</v>
       </c>
       <c r="B333">
         <v>0</v>
       </c>
       <c r="C333">
-        <v>68.40000000000001</v>
+        <v>85.5</v>
       </c>
       <c r="D333">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="E333">
-        <v>83.59999999999999</v>
+        <v>104.5</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>337</v>
       </c>
       <c r="B334">
         <v>0</v>
       </c>
       <c r="C334">
-        <v>23.1</v>
+        <v>25.2</v>
       </c>
       <c r="D334">
-        <v>25.6</v>
+        <v>28</v>
       </c>
       <c r="E334">
-        <v>28.1</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>338</v>
       </c>
       <c r="B335">
         <v>0</v>
       </c>
       <c r="C335">
-        <v>51.6</v>
+        <v>51.9</v>
       </c>
       <c r="D335">
-        <v>57.3</v>
+        <v>57.6</v>
       </c>
       <c r="E335">
-        <v>63</v>
+        <v>63.3</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>339</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
       <c r="C336">
-        <v>5.7</v>
+        <v>6.7</v>
       </c>
       <c r="D336">
-        <v>6.3</v>
+        <v>7.4</v>
       </c>
       <c r="E336">
-        <v>6.9</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>340</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
-        <v>33.2</v>
+        <v>35.6</v>
       </c>
       <c r="D337">
-        <v>36.8</v>
+        <v>39.5</v>
       </c>
       <c r="E337">
-        <v>40.4</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>341</v>
       </c>
       <c r="B338">
         <v>0</v>
       </c>
       <c r="C338">
         <v>4750</v>
       </c>
       <c r="D338">
         <v>5000</v>
       </c>
       <c r="E338">
         <v>5250</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>342</v>
       </c>
       <c r="B339">
         <v>0</v>
       </c>
       <c r="C339">
-        <v>5.1</v>
+        <v>7.2</v>
       </c>
       <c r="D339">
-        <v>5.6</v>
+        <v>8</v>
       </c>
       <c r="E339">
-        <v>6.1</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>343</v>
       </c>
       <c r="B340">
         <v>0</v>
       </c>
       <c r="C340">
-        <v>6.3</v>
+        <v>8</v>
       </c>
       <c r="D340">
-        <v>7</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="E340">
-        <v>7.7</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>344</v>
       </c>
       <c r="B341">
         <v>0</v>
       </c>
       <c r="C341">
-        <v>7.2</v>
+        <v>15.6</v>
       </c>
       <c r="D341">
-        <v>8</v>
+        <v>17.3</v>
       </c>
       <c r="E341">
-        <v>8.800000000000001</v>
+        <v>19</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>345</v>
       </c>
       <c r="B342">
         <v>0</v>
       </c>
       <c r="C342">
-        <v>15.4</v>
+        <v>35.4</v>
       </c>
       <c r="D342">
-        <v>17.1</v>
+        <v>39.3</v>
       </c>
       <c r="E342">
-        <v>18.8</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>346</v>
       </c>
       <c r="B343">
         <v>0</v>
       </c>
       <c r="C343">
-        <v>17.7</v>
+        <v>26.4</v>
       </c>
       <c r="D343">
-        <v>19.6</v>
+        <v>29.3</v>
       </c>
       <c r="E343">
-        <v>21.5</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>347</v>
       </c>
       <c r="B344">
         <v>0</v>
       </c>
       <c r="C344">
-        <v>21.8</v>
+        <v>16.2</v>
       </c>
       <c r="D344">
-        <v>24.2</v>
+        <v>17.9</v>
       </c>
       <c r="E344">
-        <v>26.6</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>348</v>
       </c>
       <c r="B345">
         <v>0</v>
       </c>
       <c r="C345">
-        <v>15.3</v>
+        <v>6.2</v>
       </c>
       <c r="D345">
-        <v>17</v>
+        <v>6.8</v>
       </c>
       <c r="E345">
-        <v>18.7</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>349</v>
       </c>
       <c r="B346">
         <v>0</v>
       </c>
       <c r="C346">
-        <v>6.3</v>
+        <v>32.7</v>
       </c>
       <c r="D346">
-        <v>6.9</v>
+        <v>36.3</v>
       </c>
       <c r="E346">
-        <v>7.5</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>350</v>
       </c>
       <c r="B347">
         <v>0</v>
       </c>
       <c r="C347">
-        <v>34.4</v>
+        <v>19.6</v>
       </c>
       <c r="D347">
-        <v>38.2</v>
+        <v>21.7</v>
       </c>
       <c r="E347">
-        <v>42</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>351</v>
       </c>
       <c r="B348">
         <v>0</v>
       </c>
       <c r="C348">
-        <v>19.4</v>
+        <v>15.8</v>
       </c>
       <c r="D348">
-        <v>21.5</v>
+        <v>17.5</v>
       </c>
       <c r="E348">
-        <v>23.6</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>352</v>
       </c>
       <c r="B349">
         <v>0</v>
       </c>
       <c r="C349">
-        <v>12.6</v>
+        <v>25.4</v>
       </c>
       <c r="D349">
-        <v>14</v>
+        <v>28.2</v>
       </c>
       <c r="E349">
-        <v>15.4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>353</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
-        <v>23.4</v>
+        <v>72</v>
       </c>
       <c r="D350">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="E350">
-        <v>28.6</v>
+        <v>88</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>354</v>
       </c>
       <c r="B351">
         <v>0</v>
       </c>
       <c r="C351">
-        <v>72</v>
+        <v>52.4</v>
       </c>
       <c r="D351">
-        <v>80</v>
+        <v>58.2</v>
       </c>
       <c r="E351">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>355</v>
       </c>
       <c r="B352">
         <v>0</v>
       </c>
       <c r="C352">
-        <v>49.5</v>
+        <v>108.8</v>
       </c>
       <c r="D352">
-        <v>55</v>
+        <v>120.8</v>
       </c>
       <c r="E352">
-        <v>60.5</v>
+        <v>132.8</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>356</v>
       </c>
       <c r="B353">
         <v>0</v>
       </c>
       <c r="C353">
-        <v>94.40000000000001</v>
+        <v>4078</v>
       </c>
       <c r="D353">
-        <v>104.8</v>
+        <v>4292.5</v>
       </c>
       <c r="E353">
-        <v>115.2</v>
+        <v>4507</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>357</v>
       </c>
       <c r="B354">
         <v>0</v>
       </c>
       <c r="C354">
-        <v>5862</v>
+        <v>13.7</v>
       </c>
       <c r="D354">
-        <v>6090</v>
+        <v>15.2</v>
       </c>
       <c r="E354">
-        <v>6318</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>358</v>
       </c>
       <c r="B355">
         <v>0</v>
       </c>
       <c r="C355">
-        <v>14</v>
+        <v>76.7</v>
       </c>
       <c r="D355">
-        <v>15.5</v>
+        <v>85.2</v>
       </c>
       <c r="E355">
-        <v>17</v>
+        <v>93.7</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>359</v>
       </c>
       <c r="B356">
         <v>0</v>
       </c>
       <c r="C356">
-        <v>79.3</v>
+        <v>218</v>
       </c>
       <c r="D356">
-        <v>88.09999999999999</v>
+        <v>238.8</v>
       </c>
       <c r="E356">
-        <v>96.90000000000001</v>
+        <v>259.7</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>360</v>
       </c>
       <c r="B357">
         <v>0</v>
       </c>
       <c r="C357">
-        <v>209.9</v>
+        <v>35.6</v>
       </c>
       <c r="D357">
-        <v>230</v>
+        <v>39.5</v>
       </c>
       <c r="E357">
-        <v>250.1</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>361</v>
       </c>
       <c r="B358">
         <v>0</v>
       </c>
       <c r="C358">
-        <v>40.4</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="D358">
-        <v>44.8</v>
+        <v>106</v>
       </c>
       <c r="E358">
-        <v>49.2</v>
+        <v>116.6</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>362</v>
       </c>
       <c r="B359">
         <v>0</v>
       </c>
       <c r="C359">
-        <v>73.09999999999999</v>
+        <v>9.9</v>
       </c>
       <c r="D359">
-        <v>81.2</v>
+        <v>10.9</v>
       </c>
       <c r="E359">
-        <v>89.3</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>363</v>
       </c>
       <c r="B360">
         <v>0</v>
       </c>
       <c r="C360">
-        <v>9</v>
+        <v>20.7</v>
       </c>
       <c r="D360">
-        <v>9.9</v>
+        <v>23</v>
       </c>
       <c r="E360">
-        <v>10.8</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>364</v>
       </c>
       <c r="B361">
         <v>0</v>
       </c>
       <c r="C361">
-        <v>21.5</v>
+        <v>52.3</v>
       </c>
       <c r="D361">
-        <v>23.8</v>
+        <v>58.1</v>
       </c>
       <c r="E361">
-        <v>26.1</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>365</v>
       </c>
       <c r="B362">
         <v>0</v>
       </c>
       <c r="C362">
-        <v>49.1</v>
+        <v>46.4</v>
       </c>
       <c r="D362">
-        <v>54.5</v>
+        <v>51.5</v>
       </c>
       <c r="E362">
-        <v>59.9</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>366</v>
       </c>
       <c r="B363">
         <v>0</v>
       </c>
       <c r="C363">
-        <v>46.3</v>
+        <v>201.2</v>
       </c>
       <c r="D363">
-        <v>51.4</v>
+        <v>220.4</v>
       </c>
       <c r="E363">
-        <v>56.5</v>
+        <v>239.6</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>367</v>
       </c>
       <c r="B364">
         <v>0</v>
       </c>
       <c r="C364">
-        <v>201.5</v>
+        <v>6.7</v>
       </c>
       <c r="D364">
-        <v>220.8</v>
+        <v>7.4</v>
       </c>
       <c r="E364">
-        <v>240.1</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>368</v>
       </c>
       <c r="B365">
         <v>0</v>
       </c>
       <c r="C365">
-        <v>6.3</v>
+        <v>65.09999999999999</v>
       </c>
       <c r="D365">
-        <v>7</v>
+        <v>72.3</v>
       </c>
       <c r="E365">
-        <v>7.7</v>
+        <v>79.5</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>369</v>
       </c>
       <c r="B366">
         <v>0</v>
       </c>
       <c r="C366">
-        <v>64.7</v>
+        <v>45</v>
       </c>
       <c r="D366">
-        <v>71.8</v>
+        <v>50</v>
       </c>
       <c r="E366">
-        <v>78.90000000000001</v>
+        <v>55</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>370</v>
       </c>
       <c r="B367">
         <v>0</v>
       </c>
       <c r="C367">
-        <v>49.1</v>
+        <v>4.6</v>
       </c>
       <c r="D367">
-        <v>54.5</v>
+        <v>5.1</v>
       </c>
       <c r="E367">
-        <v>59.9</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>371</v>
       </c>
       <c r="B368">
         <v>0</v>
       </c>
       <c r="C368">
-        <v>4.3</v>
+        <v>15.4</v>
       </c>
       <c r="D368">
-        <v>4.7</v>
+        <v>17.1</v>
       </c>
       <c r="E368">
-        <v>5.1</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>372</v>
       </c>
       <c r="B369">
         <v>0</v>
       </c>
       <c r="C369">
-        <v>14</v>
+        <v>62.1</v>
       </c>
       <c r="D369">
-        <v>15.5</v>
+        <v>69</v>
       </c>
       <c r="E369">
-        <v>17</v>
+        <v>75.90000000000001</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>373</v>
       </c>
       <c r="B370">
         <v>0</v>
       </c>
       <c r="C370">
-        <v>61.2</v>
+        <v>49.5</v>
       </c>
       <c r="D370">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="E370">
-        <v>74.8</v>
+        <v>60.5</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>374</v>
       </c>
       <c r="B371">
         <v>0</v>
       </c>
       <c r="C371">
-        <v>35.6</v>
+        <v>7.5</v>
       </c>
       <c r="D371">
-        <v>39.5</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E371">
-        <v>43.4</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>375</v>
       </c>
       <c r="B372">
         <v>0</v>
       </c>
       <c r="C372">
-        <v>7.8</v>
+        <v>119.3</v>
       </c>
       <c r="D372">
-        <v>8.6</v>
+        <v>132.5</v>
       </c>
       <c r="E372">
-        <v>9.4</v>
+        <v>145.7</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>376</v>
       </c>
       <c r="B373">
         <v>0</v>
       </c>
       <c r="C373">
-        <v>117</v>
+        <v>96.95</v>
       </c>
       <c r="D373">
-        <v>130</v>
+        <v>98.93000000000001</v>
       </c>
       <c r="E373">
-        <v>143</v>
+        <v>100.91</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>377</v>
       </c>
       <c r="B374">
         <v>0</v>
       </c>
       <c r="C374">
-        <v>96.22</v>
+        <v>96.87</v>
       </c>
       <c r="D374">
-        <v>98.18000000000001</v>
+        <v>98.84999999999999</v>
       </c>
       <c r="E374">
-        <v>100.14</v>
+        <v>100.83</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>378</v>
       </c>
       <c r="B375">
         <v>0</v>
       </c>
       <c r="C375">
-        <v>95.81999999999999</v>
+        <v>87.93000000000001</v>
       </c>
       <c r="D375">
-        <v>97.78</v>
+        <v>89.72</v>
       </c>
       <c r="E375">
-        <v>99.73999999999999</v>
+        <v>91.51000000000001</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>379</v>
       </c>
       <c r="B376">
         <v>0</v>
       </c>
       <c r="C376">
-        <v>85.06999999999999</v>
+        <v>112.47</v>
       </c>
       <c r="D376">
-        <v>86.81</v>
+        <v>114.77</v>
       </c>
       <c r="E376">
-        <v>88.55</v>
+        <v>117.07</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>380</v>
       </c>
       <c r="B377">
         <v>0</v>
       </c>
       <c r="C377">
-        <v>108.71</v>
+        <v>85.45999999999999</v>
       </c>
       <c r="D377">
-        <v>110.93</v>
+        <v>87.2</v>
       </c>
       <c r="E377">
-        <v>113.15</v>
+        <v>88.94</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>381</v>
       </c>
       <c r="B378">
         <v>0</v>
       </c>
       <c r="C378">
-        <v>83.5</v>
+        <v>109.88</v>
       </c>
       <c r="D378">
-        <v>85.2</v>
+        <v>112.12</v>
       </c>
       <c r="E378">
-        <v>86.90000000000001</v>
+        <v>114.36</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>382</v>
       </c>
       <c r="B379">
         <v>0</v>
       </c>
       <c r="C379">
-        <v>107.7</v>
+        <v>93.01000000000001</v>
       </c>
       <c r="D379">
-        <v>109.9</v>
+        <v>94.91</v>
       </c>
       <c r="E379">
-        <v>112.1</v>
+        <v>96.81</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>383</v>
       </c>
       <c r="B380">
         <v>0</v>
       </c>
       <c r="C380">
-        <v>91.11</v>
+        <v>111.45</v>
       </c>
       <c r="D380">
-        <v>92.97</v>
+        <v>113.72</v>
       </c>
       <c r="E380">
-        <v>94.83</v>
+        <v>115.99</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>384</v>
       </c>
       <c r="B381">
         <v>0</v>
       </c>
       <c r="C381">
-        <v>108.34</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="D381">
-        <v>110.55</v>
+        <v>96.33</v>
       </c>
       <c r="E381">
-        <v>112.76</v>
+        <v>98.26000000000001</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>385</v>
       </c>
       <c r="B382">
         <v>0</v>
       </c>
       <c r="C382">
-        <v>93.02</v>
+        <v>110.12</v>
       </c>
       <c r="D382">
-        <v>94.92</v>
+        <v>112.37</v>
       </c>
       <c r="E382">
-        <v>96.81999999999999</v>
+        <v>114.62</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>386</v>
       </c>
       <c r="B383">
         <v>0</v>
       </c>
       <c r="C383">
-        <v>108.36</v>
+        <v>95.54000000000001</v>
       </c>
       <c r="D383">
-        <v>110.57</v>
+        <v>97.48999999999999</v>
       </c>
       <c r="E383">
-        <v>112.78</v>
+        <v>99.44</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>387</v>
       </c>
       <c r="B384">
         <v>0</v>
       </c>
       <c r="C384">
-        <v>93.95999999999999</v>
+        <v>84.09</v>
       </c>
       <c r="D384">
-        <v>95.88</v>
+        <v>85.81</v>
       </c>
       <c r="E384">
-        <v>97.8</v>
+        <v>87.53</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>388</v>
       </c>
       <c r="B385">
         <v>0</v>
       </c>
       <c r="C385">
-        <v>81.93000000000001</v>
+        <v>91.28</v>
       </c>
       <c r="D385">
-        <v>83.59999999999999</v>
+        <v>93.14</v>
       </c>
       <c r="E385">
-        <v>85.27</v>
+        <v>95</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>389</v>
       </c>
       <c r="B386">
         <v>0</v>
       </c>
       <c r="C386">
-        <v>88.58</v>
+        <v>109.5</v>
       </c>
       <c r="D386">
-        <v>90.39</v>
+        <v>111.73</v>
       </c>
       <c r="E386">
-        <v>92.2</v>
+        <v>113.96</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>390</v>
       </c>
       <c r="B387">
         <v>0</v>
       </c>
       <c r="C387">
-        <v>107.17</v>
+        <v>94.65000000000001</v>
       </c>
       <c r="D387">
-        <v>109.36</v>
+        <v>96.58</v>
       </c>
       <c r="E387">
-        <v>111.55</v>
+        <v>98.51000000000001</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>391</v>
       </c>
       <c r="B388">
         <v>0</v>
       </c>
       <c r="C388">
-        <v>93.81999999999999</v>
+        <v>95.81999999999999</v>
       </c>
       <c r="D388">
-        <v>95.73</v>
+        <v>97.78</v>
       </c>
       <c r="E388">
-        <v>97.64</v>
+        <v>99.73999999999999</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>392</v>
       </c>
       <c r="B389">
         <v>0</v>
       </c>
       <c r="C389">
-        <v>94.41</v>
+        <v>95.23</v>
       </c>
       <c r="D389">
-        <v>96.34</v>
+        <v>97.17</v>
       </c>
       <c r="E389">
-        <v>98.27</v>
+        <v>99.11</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>393</v>
       </c>
       <c r="B390">
         <v>0</v>
       </c>
       <c r="C390">
-        <v>93.63</v>
+        <v>91.65000000000001</v>
       </c>
       <c r="D390">
-        <v>95.54000000000001</v>
+        <v>93.52</v>
       </c>
       <c r="E390">
-        <v>97.45</v>
+        <v>95.39</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>394</v>
       </c>
       <c r="B391">
         <v>0</v>
       </c>
       <c r="C391">
-        <v>88.98999999999999</v>
+        <v>112.19</v>
       </c>
       <c r="D391">
-        <v>90.81</v>
+        <v>114.48</v>
       </c>
       <c r="E391">
-        <v>92.63</v>
+        <v>116.77</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>395</v>
       </c>
       <c r="B392">
         <v>0</v>
       </c>
       <c r="C392">
-        <v>110.94</v>
+        <v>92.73999999999999</v>
       </c>
       <c r="D392">
-        <v>113.2</v>
+        <v>94.63</v>
       </c>
       <c r="E392">
-        <v>115.46</v>
+        <v>96.52</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>396</v>
       </c>
       <c r="B393">
         <v>0</v>
       </c>
       <c r="C393">
-        <v>97.79000000000001</v>
+        <v>82.17</v>
       </c>
       <c r="D393">
-        <v>99.79000000000001</v>
+        <v>83.84999999999999</v>
       </c>
       <c r="E393">
-        <v>101.79</v>
+        <v>85.53</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>397</v>
       </c>
       <c r="B394">
         <v>0</v>
       </c>
       <c r="C394">
-        <v>91.04000000000001</v>
+        <v>101.43</v>
       </c>
       <c r="D394">
-        <v>92.90000000000001</v>
+        <v>103.5</v>
       </c>
       <c r="E394">
-        <v>94.76000000000001</v>
+        <v>105.57</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>398</v>
       </c>
       <c r="B395">
         <v>0</v>
       </c>
       <c r="C395">
-        <v>79.43000000000001</v>
+        <v>97.52</v>
       </c>
       <c r="D395">
-        <v>81.05</v>
+        <v>99.51000000000001</v>
       </c>
       <c r="E395">
-        <v>82.67</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>399</v>
       </c>
       <c r="B396">
         <v>0</v>
       </c>
       <c r="C396">
-        <v>97.83</v>
+        <v>96.95999999999999</v>
       </c>
       <c r="D396">
-        <v>99.83</v>
+        <v>98.94</v>
       </c>
       <c r="E396">
-        <v>101.83</v>
+        <v>100.92</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>400</v>
       </c>
       <c r="B397">
         <v>0</v>
       </c>
       <c r="C397">
-        <v>96.11</v>
+        <v>91.44</v>
       </c>
       <c r="D397">
-        <v>98.06999999999999</v>
+        <v>93.31</v>
       </c>
       <c r="E397">
-        <v>100.03</v>
+        <v>95.18000000000001</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>401</v>
       </c>
       <c r="B398">
         <v>0</v>
       </c>
       <c r="C398">
-        <v>93.40000000000001</v>
+        <v>95.31</v>
       </c>
       <c r="D398">
-        <v>95.31</v>
+        <v>97.25</v>
       </c>
       <c r="E398">
-        <v>97.22</v>
+        <v>99.2</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>402</v>
       </c>
       <c r="B399">
         <v>0</v>
       </c>
       <c r="C399">
-        <v>88.89</v>
+        <v>84.91</v>
       </c>
       <c r="D399">
-        <v>90.7</v>
+        <v>86.64</v>
       </c>
       <c r="E399">
-        <v>92.51000000000001</v>
+        <v>88.37</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>403</v>
       </c>
       <c r="B400">
         <v>0</v>
       </c>
       <c r="C400">
-        <v>94.61</v>
+        <v>87.09</v>
       </c>
       <c r="D400">
-        <v>96.54000000000001</v>
+        <v>88.87</v>
       </c>
       <c r="E400">
-        <v>98.47</v>
+        <v>90.65000000000001</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>404</v>
       </c>
       <c r="B401">
         <v>0</v>
       </c>
       <c r="C401">
-        <v>83.06</v>
+        <v>93.38</v>
       </c>
       <c r="D401">
-        <v>84.75</v>
+        <v>95.29000000000001</v>
       </c>
       <c r="E401">
-        <v>86.45</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>405</v>
       </c>
       <c r="B402">
         <v>0</v>
       </c>
       <c r="C402">
-        <v>84.16</v>
+        <v>101.06</v>
       </c>
       <c r="D402">
-        <v>85.88</v>
+        <v>103.12</v>
       </c>
       <c r="E402">
-        <v>87.59999999999999</v>
+        <v>105.18</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>406</v>
       </c>
       <c r="B403">
         <v>0</v>
       </c>
       <c r="C403">
-        <v>92.31</v>
+        <v>97.11</v>
       </c>
       <c r="D403">
-        <v>94.19</v>
+        <v>99.09</v>
       </c>
       <c r="E403">
-        <v>96.06999999999999</v>
+        <v>101.07</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>407</v>
       </c>
       <c r="B404">
         <v>0</v>
       </c>
       <c r="C404">
-        <v>98.98</v>
+        <v>91.73999999999999</v>
       </c>
       <c r="D404">
-        <v>101</v>
+        <v>93.61</v>
       </c>
       <c r="E404">
-        <v>103.02</v>
+        <v>95.48</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>408</v>
       </c>
       <c r="B405">
         <v>0</v>
       </c>
       <c r="C405">
-        <v>96.29000000000001</v>
+        <v>98.95999999999999</v>
       </c>
       <c r="D405">
-        <v>98.25</v>
+        <v>100.98</v>
       </c>
       <c r="E405">
-        <v>100.22</v>
+        <v>103</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>409</v>
       </c>
       <c r="B406">
         <v>0</v>
       </c>
       <c r="C406">
-        <v>90.25</v>
+        <v>101.52</v>
       </c>
       <c r="D406">
-        <v>92.09</v>
+        <v>103.59</v>
       </c>
       <c r="E406">
-        <v>93.93000000000001</v>
+        <v>105.66</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>410</v>
       </c>
       <c r="B407">
         <v>0</v>
       </c>
       <c r="C407">
-        <v>98.73999999999999</v>
+        <v>103.98</v>
       </c>
       <c r="D407">
-        <v>100.75</v>
+        <v>106.1</v>
       </c>
       <c r="E407">
-        <v>102.77</v>
+        <v>108.22</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>411</v>
       </c>
       <c r="B408">
         <v>0</v>
       </c>
       <c r="C408">
-        <v>101.24</v>
+        <v>99.20999999999999</v>
       </c>
       <c r="D408">
-        <v>103.31</v>
+        <v>101.23</v>
       </c>
       <c r="E408">
-        <v>105.38</v>
+        <v>103.25</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>412</v>
       </c>
       <c r="B409">
         <v>0</v>
       </c>
       <c r="C409">
-        <v>103.11</v>
+        <v>101.86</v>
       </c>
       <c r="D409">
-        <v>105.21</v>
+        <v>103.94</v>
       </c>
       <c r="E409">
-        <v>107.31</v>
+        <v>106.02</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>413</v>
       </c>
       <c r="B410">
         <v>0</v>
       </c>
       <c r="C410">
-        <v>98.98</v>
+        <v>103.99</v>
       </c>
       <c r="D410">
-        <v>101</v>
+        <v>106.11</v>
       </c>
       <c r="E410">
-        <v>103.02</v>
+        <v>108.23</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>414</v>
       </c>
       <c r="B411">
         <v>0</v>
       </c>
       <c r="C411">
-        <v>101.55</v>
+        <v>99.37</v>
       </c>
       <c r="D411">
-        <v>103.62</v>
+        <v>101.4</v>
       </c>
       <c r="E411">
-        <v>105.69</v>
+        <v>103.43</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>415</v>
       </c>
       <c r="B412">
         <v>0</v>
       </c>
       <c r="C412">
-        <v>103.04</v>
+        <v>102.15</v>
       </c>
       <c r="D412">
-        <v>105.14</v>
+        <v>104.23</v>
       </c>
       <c r="E412">
-        <v>107.24</v>
+        <v>106.31</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>416</v>
       </c>
       <c r="B413">
         <v>0</v>
       </c>
       <c r="C413">
-        <v>99.15000000000001</v>
+        <v>104.01</v>
       </c>
       <c r="D413">
-        <v>101.17</v>
+        <v>106.13</v>
       </c>
       <c r="E413">
-        <v>103.19</v>
+        <v>108.25</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>417</v>
       </c>
       <c r="B414">
         <v>0</v>
       </c>
       <c r="C414">
-        <v>101.81</v>
+        <v>113.94</v>
       </c>
       <c r="D414">
-        <v>103.89</v>
+        <v>116.27</v>
       </c>
       <c r="E414">
-        <v>105.97</v>
+        <v>118.6</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>418</v>
       </c>
       <c r="B415">
         <v>0</v>
       </c>
       <c r="C415">
-        <v>102.97</v>
+        <v>115.19</v>
       </c>
       <c r="D415">
-        <v>105.07</v>
+        <v>117.54</v>
       </c>
       <c r="E415">
-        <v>107.17</v>
+        <v>119.89</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>419</v>
       </c>
       <c r="B416">
         <v>0</v>
       </c>
       <c r="C416">
-        <v>110.61</v>
+        <v>99.54000000000001</v>
       </c>
       <c r="D416">
-        <v>112.87</v>
+        <v>101.57</v>
       </c>
       <c r="E416">
-        <v>115.13</v>
+        <v>103.6</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>420</v>
       </c>
       <c r="B417">
         <v>0</v>
       </c>
       <c r="C417">
-        <v>112.17</v>
+        <v>102.3</v>
       </c>
       <c r="D417">
-        <v>114.46</v>
+        <v>104.39</v>
       </c>
       <c r="E417">
-        <v>116.75</v>
+        <v>106.48</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>421</v>
       </c>
       <c r="B418">
         <v>0</v>
       </c>
       <c r="C418">
-        <v>99.33</v>
+        <v>104.15</v>
       </c>
       <c r="D418">
-        <v>101.36</v>
+        <v>106.28</v>
       </c>
       <c r="E418">
-        <v>103.39</v>
+        <v>108.41</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>422</v>
       </c>
       <c r="B419">
         <v>0</v>
       </c>
       <c r="C419">
-        <v>101.95</v>
+        <v>91.52</v>
       </c>
       <c r="D419">
-        <v>104.03</v>
+        <v>93.39</v>
       </c>
       <c r="E419">
-        <v>106.11</v>
+        <v>95.26000000000001</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>423</v>
       </c>
       <c r="B420">
         <v>0</v>
       </c>
       <c r="C420">
-        <v>103.05</v>
+        <v>86.36</v>
       </c>
       <c r="D420">
-        <v>105.15</v>
+        <v>88.12</v>
       </c>
       <c r="E420">
-        <v>107.25</v>
+        <v>89.88</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>424</v>
       </c>
       <c r="B421">
         <v>0</v>
       </c>
       <c r="C421">
-        <v>89.56999999999999</v>
+        <v>99.75</v>
       </c>
       <c r="D421">
-        <v>91.40000000000001</v>
+        <v>101.79</v>
       </c>
       <c r="E421">
-        <v>93.23</v>
+        <v>103.83</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>425</v>
       </c>
       <c r="B422">
         <v>0</v>
       </c>
       <c r="C422">
-        <v>82.95999999999999</v>
+        <v>102.51</v>
       </c>
       <c r="D422">
-        <v>84.65000000000001</v>
+        <v>104.6</v>
       </c>
       <c r="E422">
-        <v>86.34</v>
+        <v>106.69</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>426</v>
       </c>
       <c r="B423">
         <v>0</v>
       </c>
       <c r="C423">
-        <v>99.58</v>
+        <v>104.35</v>
       </c>
       <c r="D423">
-        <v>101.61</v>
+        <v>106.48</v>
       </c>
       <c r="E423">
-        <v>103.64</v>
+        <v>108.61</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>427</v>
       </c>
       <c r="B424">
         <v>0</v>
       </c>
       <c r="C424">
-        <v>102.14</v>
+        <v>92.72</v>
       </c>
       <c r="D424">
-        <v>104.22</v>
+        <v>94.61</v>
       </c>
       <c r="E424">
-        <v>106.3</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>428</v>
       </c>
       <c r="B425">
         <v>0</v>
       </c>
       <c r="C425">
-        <v>103.18</v>
+        <v>99.93000000000001</v>
       </c>
       <c r="D425">
-        <v>105.29</v>
+        <v>101.97</v>
       </c>
       <c r="E425">
-        <v>107.4</v>
+        <v>104.01</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>429</v>
       </c>
       <c r="B426">
         <v>0</v>
       </c>
       <c r="C426">
-        <v>90.41</v>
+        <v>102.7</v>
       </c>
       <c r="D426">
-        <v>92.26000000000001</v>
+        <v>104.8</v>
       </c>
       <c r="E426">
-        <v>94.11</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>430</v>
       </c>
       <c r="B427">
         <v>0</v>
       </c>
       <c r="C427">
-        <v>99.79000000000001</v>
+        <v>104.37</v>
       </c>
       <c r="D427">
-        <v>101.83</v>
+        <v>106.5</v>
       </c>
       <c r="E427">
-        <v>103.87</v>
+        <v>108.63</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>431</v>
       </c>
       <c r="B428">
         <v>0</v>
       </c>
       <c r="C428">
-        <v>102.32</v>
+        <v>91.31999999999999</v>
       </c>
       <c r="D428">
-        <v>104.41</v>
+        <v>93.18000000000001</v>
       </c>
       <c r="E428">
-        <v>106.5</v>
+        <v>95.04000000000001</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>432</v>
       </c>
       <c r="B429">
         <v>0</v>
       </c>
       <c r="C429">
-        <v>103.19</v>
+        <v>90</v>
       </c>
       <c r="D429">
-        <v>105.3</v>
+        <v>91.84</v>
       </c>
       <c r="E429">
-        <v>107.41</v>
+        <v>93.68000000000001</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>433</v>
       </c>
       <c r="B430">
         <v>0</v>
       </c>
       <c r="C430">
-        <v>88.45999999999999</v>
+        <v>100.13</v>
       </c>
       <c r="D430">
-        <v>90.27</v>
+        <v>102.17</v>
       </c>
       <c r="E430">
-        <v>92.08</v>
+        <v>104.21</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>434</v>
       </c>
       <c r="B431">
         <v>0</v>
       </c>
       <c r="C431">
-        <v>86.36</v>
+        <v>102.93</v>
       </c>
       <c r="D431">
-        <v>88.12</v>
+        <v>105.03</v>
       </c>
       <c r="E431">
-        <v>89.88</v>
+        <v>107.13</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>435</v>
       </c>
       <c r="B432">
         <v>0</v>
       </c>
       <c r="C432">
-        <v>99.98</v>
+        <v>104.14</v>
       </c>
       <c r="D432">
-        <v>102.02</v>
+        <v>106.27</v>
       </c>
       <c r="E432">
-        <v>104.06</v>
+        <v>108.4</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>436</v>
       </c>
       <c r="B433">
         <v>0</v>
       </c>
       <c r="C433">
-        <v>102.47</v>
+        <v>99.63</v>
       </c>
       <c r="D433">
-        <v>104.56</v>
+        <v>101.66</v>
       </c>
       <c r="E433">
-        <v>106.65</v>
+        <v>103.69</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>437</v>
       </c>
       <c r="B434">
         <v>0</v>
       </c>
       <c r="C434">
-        <v>102.91</v>
+        <v>72.31999999999999</v>
       </c>
       <c r="D434">
-        <v>105.01</v>
+        <v>73.8</v>
       </c>
       <c r="E434">
-        <v>107.11</v>
+        <v>75.28</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>438</v>
       </c>
       <c r="B435">
         <v>0</v>
       </c>
       <c r="C435">
-        <v>98.02</v>
+        <v>98</v>
       </c>
       <c r="D435">
-        <v>100.02</v>
+        <v>100</v>
       </c>
       <c r="E435">
-        <v>102.02</v>
+        <v>102</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>439</v>
       </c>
       <c r="B436">
         <v>0</v>
       </c>
       <c r="C436">
-        <v>69.83</v>
+        <v>103.13</v>
       </c>
       <c r="D436">
-        <v>71.26000000000001</v>
+        <v>105.23</v>
       </c>
       <c r="E436">
-        <v>72.69</v>
+        <v>107.33</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>440</v>
       </c>
       <c r="B437">
         <v>0</v>
       </c>
       <c r="C437">
-        <v>97.91</v>
+        <v>103.41</v>
       </c>
       <c r="D437">
-        <v>99.91</v>
+        <v>105.52</v>
       </c>
       <c r="E437">
-        <v>101.91</v>
+        <v>107.63</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>441</v>
       </c>
       <c r="B438">
         <v>0</v>
       </c>
       <c r="C438">
-        <v>102.63</v>
+        <v>101.54</v>
       </c>
       <c r="D438">
-        <v>104.72</v>
+        <v>103.61</v>
       </c>
       <c r="E438">
-        <v>106.81</v>
+        <v>105.68</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>442</v>
       </c>
       <c r="B439">
         <v>0</v>
       </c>
       <c r="C439">
-        <v>102.14</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="D439">
-        <v>104.22</v>
+        <v>100.1</v>
       </c>
       <c r="E439">
-        <v>106.3</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>443</v>
       </c>
       <c r="B440">
         <v>0</v>
       </c>
       <c r="C440">
-        <v>98.19</v>
+        <v>100.48</v>
       </c>
       <c r="D440">
-        <v>100.19</v>
+        <v>102.53</v>
       </c>
       <c r="E440">
-        <v>102.19</v>
+        <v>104.58</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>444</v>
       </c>
       <c r="B441">
         <v>0</v>
       </c>
       <c r="C441">
-        <v>98.03</v>
+        <v>103.33</v>
       </c>
       <c r="D441">
-        <v>100.03</v>
+        <v>105.44</v>
       </c>
       <c r="E441">
-        <v>102.03</v>
+        <v>107.55</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>445</v>
       </c>
       <c r="B442">
         <v>0</v>
       </c>
       <c r="C442">
-        <v>100.27</v>
+        <v>103.14</v>
       </c>
       <c r="D442">
-        <v>102.32</v>
+        <v>105.24</v>
       </c>
       <c r="E442">
-        <v>104.37</v>
+        <v>107.34</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>446</v>
       </c>
       <c r="B443">
         <v>0</v>
       </c>
       <c r="C443">
-        <v>102.79</v>
+        <v>94.33</v>
       </c>
       <c r="D443">
-        <v>104.89</v>
+        <v>96.26000000000001</v>
       </c>
       <c r="E443">
-        <v>106.99</v>
+        <v>98.19</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>447</v>
       </c>
       <c r="B444">
         <v>0</v>
       </c>
       <c r="C444">
-        <v>101.85</v>
+        <v>86.56999999999999</v>
       </c>
       <c r="D444">
-        <v>103.93</v>
+        <v>88.34</v>
       </c>
       <c r="E444">
-        <v>106.01</v>
+        <v>90.11</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>448</v>
       </c>
       <c r="B445">
         <v>0</v>
       </c>
       <c r="C445">
-        <v>92.62</v>
+        <v>98.31</v>
       </c>
       <c r="D445">
-        <v>94.51000000000001</v>
+        <v>100.32</v>
       </c>
       <c r="E445">
-        <v>96.40000000000001</v>
+        <v>102.33</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>449</v>
       </c>
       <c r="B446">
         <v>0</v>
       </c>
       <c r="C446">
-        <v>83.43000000000001</v>
+        <v>100.68</v>
       </c>
       <c r="D446">
-        <v>85.13</v>
+        <v>102.73</v>
       </c>
       <c r="E446">
-        <v>86.83</v>
+        <v>104.78</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>450</v>
       </c>
       <c r="B447">
         <v>0</v>
       </c>
       <c r="C447">
-        <v>98.28</v>
+        <v>103.57</v>
       </c>
       <c r="D447">
-        <v>100.29</v>
+        <v>105.68</v>
       </c>
       <c r="E447">
-        <v>102.3</v>
+        <v>107.79</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>451</v>
       </c>
       <c r="B448">
         <v>0</v>
       </c>
       <c r="C448">
-        <v>100.46</v>
+        <v>102.98</v>
       </c>
       <c r="D448">
-        <v>102.51</v>
+        <v>105.08</v>
       </c>
       <c r="E448">
-        <v>104.56</v>
+        <v>107.18</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>452</v>
       </c>
       <c r="B449">
         <v>0</v>
       </c>
       <c r="C449">
-        <v>102.98</v>
+        <v>98.45</v>
       </c>
       <c r="D449">
-        <v>105.08</v>
+        <v>100.46</v>
       </c>
       <c r="E449">
-        <v>107.18</v>
+        <v>102.47</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>453</v>
       </c>
       <c r="B450">
         <v>0</v>
       </c>
       <c r="C450">
-        <v>101.88</v>
+        <v>100.94</v>
       </c>
       <c r="D450">
-        <v>103.96</v>
+        <v>103</v>
       </c>
       <c r="E450">
-        <v>106.04</v>
+        <v>105.06</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>454</v>
       </c>
       <c r="B451">
         <v>0</v>
       </c>
       <c r="C451">
-        <v>98.36</v>
+        <v>103.61</v>
       </c>
       <c r="D451">
-        <v>100.37</v>
+        <v>105.72</v>
       </c>
       <c r="E451">
-        <v>102.38</v>
+        <v>107.83</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>455</v>
       </c>
       <c r="B452">
         <v>0</v>
       </c>
       <c r="C452">
-        <v>100.71</v>
+        <v>103.21</v>
       </c>
       <c r="D452">
-        <v>102.77</v>
+        <v>105.32</v>
       </c>
       <c r="E452">
-        <v>104.83</v>
+        <v>107.43</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>456</v>
       </c>
       <c r="B453">
         <v>0</v>
       </c>
       <c r="C453">
-        <v>102.94</v>
+        <v>87.63</v>
       </c>
       <c r="D453">
-        <v>105.04</v>
+        <v>89.42</v>
       </c>
       <c r="E453">
-        <v>107.14</v>
+        <v>91.20999999999999</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>457</v>
       </c>
       <c r="B454">
         <v>0</v>
       </c>
       <c r="C454">
-        <v>102.42</v>
+        <v>98.62</v>
       </c>
       <c r="D454">
-        <v>104.51</v>
+        <v>100.63</v>
       </c>
       <c r="E454">
-        <v>106.6</v>
+        <v>102.64</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>458</v>
       </c>
       <c r="B455">
         <v>0</v>
       </c>
       <c r="C455">
-        <v>84.94</v>
+        <v>101.22</v>
       </c>
       <c r="D455">
-        <v>86.67</v>
+        <v>103.29</v>
       </c>
       <c r="E455">
-        <v>88.40000000000001</v>
+        <v>105.36</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>459</v>
       </c>
       <c r="B456">
         <v>0</v>
       </c>
       <c r="C456">
-        <v>98.43000000000001</v>
+        <v>103.86</v>
       </c>
       <c r="D456">
-        <v>100.44</v>
+        <v>105.98</v>
       </c>
       <c r="E456">
-        <v>102.45</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>460</v>
       </c>
       <c r="B457">
         <v>0</v>
       </c>
       <c r="C457">
-        <v>100.99</v>
+        <v>102.86</v>
       </c>
       <c r="D457">
-        <v>103.05</v>
+        <v>104.96</v>
       </c>
       <c r="E457">
-        <v>105.11</v>
+        <v>107.06</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>461</v>
       </c>
       <c r="B458">
         <v>0</v>
       </c>
       <c r="C458">
-        <v>103.13</v>
+        <v>105.66</v>
       </c>
       <c r="D458">
-        <v>105.23</v>
+        <v>107.82</v>
       </c>
       <c r="E458">
-        <v>107.33</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>462</v>
       </c>
       <c r="B459">
         <v>0</v>
       </c>
       <c r="C459">
-        <v>102.66</v>
+        <v>98.16</v>
       </c>
       <c r="D459">
-        <v>104.76</v>
+        <v>100.16</v>
       </c>
       <c r="E459">
-        <v>106.86</v>
+        <v>102.16</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>463</v>
       </c>
       <c r="B460">
         <v>0</v>
       </c>
       <c r="C460">
-        <v>104.86</v>
+        <v>107.8</v>
       </c>
       <c r="D460">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E460">
-        <v>109.14</v>
+        <v>112.2</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>464</v>
       </c>
       <c r="B461">
         <v>0</v>
       </c>
       <c r="C461">
-        <v>96.34</v>
+        <v>110.81</v>
       </c>
       <c r="D461">
-        <v>98.31</v>
+        <v>113.07</v>
       </c>
       <c r="E461">
-        <v>100.28</v>
+        <v>115.33</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>465</v>
       </c>
       <c r="B462">
         <v>0</v>
       </c>
       <c r="C462">
-        <v>104.91</v>
+        <v>111.12</v>
       </c>
       <c r="D462">
-        <v>107.05</v>
+        <v>113.39</v>
       </c>
       <c r="E462">
-        <v>109.19</v>
+        <v>115.66</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>466</v>
       </c>
       <c r="B463">
         <v>0</v>
       </c>
       <c r="C463">
-        <v>109.19</v>
+        <v>89.68000000000001</v>
       </c>
       <c r="D463">
-        <v>111.42</v>
+        <v>91.51000000000001</v>
       </c>
       <c r="E463">
-        <v>113.65</v>
+        <v>93.34</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>467</v>
       </c>
       <c r="B464">
         <v>0</v>
       </c>
       <c r="C464">
-        <v>108.74</v>
+        <v>103.07</v>
       </c>
       <c r="D464">
-        <v>110.96</v>
+        <v>105.17</v>
       </c>
       <c r="E464">
-        <v>113.18</v>
+        <v>107.27</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>468</v>
       </c>
       <c r="B465">
         <v>0</v>
       </c>
       <c r="C465">
-        <v>85.97</v>
+        <v>105.92</v>
       </c>
       <c r="D465">
-        <v>87.72</v>
+        <v>108.08</v>
       </c>
       <c r="E465">
-        <v>89.47</v>
+        <v>110.24</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>469</v>
       </c>
       <c r="B466">
         <v>0</v>
       </c>
       <c r="C466">
-        <v>102.82</v>
+        <v>96.73999999999999</v>
       </c>
       <c r="D466">
-        <v>104.92</v>
+        <v>98.70999999999999</v>
       </c>
       <c r="E466">
-        <v>107.02</v>
+        <v>100.68</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>470</v>
       </c>
       <c r="B467">
         <v>0</v>
       </c>
       <c r="C467">
-        <v>105.04</v>
+        <v>98.16</v>
       </c>
       <c r="D467">
-        <v>107.18</v>
+        <v>100.16</v>
       </c>
       <c r="E467">
-        <v>109.32</v>
+        <v>102.16</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>471</v>
       </c>
       <c r="B468">
         <v>0</v>
       </c>
       <c r="C468">
-        <v>95.48</v>
+        <v>108.12</v>
       </c>
       <c r="D468">
-        <v>97.43000000000001</v>
+        <v>110.33</v>
       </c>
       <c r="E468">
-        <v>99.38</v>
+        <v>112.54</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>472</v>
       </c>
       <c r="B469">
         <v>0</v>
       </c>
       <c r="C469">
-        <v>96.3</v>
+        <v>111.82</v>
       </c>
       <c r="D469">
-        <v>98.27</v>
+        <v>114.1</v>
       </c>
       <c r="E469">
-        <v>100.24</v>
+        <v>116.38</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>473</v>
       </c>
       <c r="B470">
         <v>0</v>
       </c>
       <c r="C470">
-        <v>105.26</v>
+        <v>110.84</v>
       </c>
       <c r="D470">
-        <v>107.41</v>
+        <v>113.1</v>
       </c>
       <c r="E470">
-        <v>109.56</v>
+        <v>115.36</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>474</v>
       </c>
       <c r="B471">
         <v>0</v>
       </c>
       <c r="C471">
-        <v>110.01</v>
+        <v>103.29</v>
       </c>
       <c r="D471">
-        <v>112.25</v>
+        <v>105.4</v>
       </c>
       <c r="E471">
-        <v>114.5</v>
+        <v>107.51</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>475</v>
       </c>
       <c r="B472">
         <v>0</v>
       </c>
       <c r="C472">
-        <v>108.68</v>
+        <v>106.19</v>
       </c>
       <c r="D472">
-        <v>110.9</v>
+        <v>108.36</v>
       </c>
       <c r="E472">
-        <v>113.12</v>
+        <v>110.53</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>476</v>
       </c>
       <c r="B473">
         <v>0</v>
       </c>
       <c r="C473">
-        <v>103.02</v>
+        <v>96.81999999999999</v>
       </c>
       <c r="D473">
-        <v>105.12</v>
+        <v>98.8</v>
       </c>
       <c r="E473">
-        <v>107.22</v>
+        <v>100.78</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>477</v>
       </c>
       <c r="B474">
         <v>0</v>
       </c>
       <c r="C474">
-        <v>105.23</v>
+        <v>98.25</v>
       </c>
       <c r="D474">
-        <v>107.38</v>
+        <v>100.26</v>
       </c>
       <c r="E474">
-        <v>109.53</v>
+        <v>102.27</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>478</v>
       </c>
       <c r="B475">
         <v>0</v>
       </c>
       <c r="C475">
-        <v>95.41</v>
+        <v>108.35</v>
       </c>
       <c r="D475">
-        <v>97.36</v>
+        <v>110.56</v>
       </c>
       <c r="E475">
-        <v>99.31</v>
+        <v>112.77</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>479</v>
       </c>
       <c r="B476">
         <v>0</v>
       </c>
       <c r="C476">
-        <v>96.38</v>
+        <v>112.16</v>
       </c>
       <c r="D476">
-        <v>98.34999999999999</v>
+        <v>114.45</v>
       </c>
       <c r="E476">
-        <v>100.32</v>
+        <v>116.74</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>480</v>
       </c>
       <c r="B477">
         <v>0</v>
       </c>
       <c r="C477">
-        <v>105.53</v>
+        <v>110.17</v>
       </c>
       <c r="D477">
-        <v>107.68</v>
+        <v>112.42</v>
       </c>
       <c r="E477">
-        <v>109.83</v>
+        <v>114.67</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>481</v>
       </c>
       <c r="B478">
         <v>0</v>
       </c>
       <c r="C478">
-        <v>110.13</v>
+        <v>82.33</v>
       </c>
       <c r="D478">
-        <v>112.38</v>
+        <v>84.01000000000001</v>
       </c>
       <c r="E478">
-        <v>114.63</v>
+        <v>85.69</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>482</v>
       </c>
       <c r="B479">
         <v>0</v>
       </c>
       <c r="C479">
-        <v>108.25</v>
+        <v>103.49</v>
       </c>
       <c r="D479">
-        <v>110.46</v>
+        <v>105.6</v>
       </c>
       <c r="E479">
-        <v>112.67</v>
+        <v>107.71</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>483</v>
       </c>
       <c r="B480">
         <v>0</v>
       </c>
       <c r="C480">
-        <v>78.16</v>
+        <v>103.07</v>
       </c>
       <c r="D480">
-        <v>79.75</v>
+        <v>105.17</v>
       </c>
       <c r="E480">
-        <v>81.34999999999999</v>
+        <v>107.27</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>484</v>
       </c>
       <c r="B481">
         <v>0</v>
       </c>
       <c r="C481">
-        <v>103.2</v>
+        <v>96.84999999999999</v>
       </c>
       <c r="D481">
-        <v>105.31</v>
+        <v>98.83</v>
       </c>
       <c r="E481">
-        <v>107.42</v>
+        <v>100.81</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>485</v>
       </c>
       <c r="B482">
         <v>0</v>
       </c>
       <c r="C482">
-        <v>101.91</v>
+        <v>98.31999999999999</v>
       </c>
       <c r="D482">
-        <v>103.99</v>
+        <v>100.33</v>
       </c>
       <c r="E482">
-        <v>106.07</v>
+        <v>102.34</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>486</v>
       </c>
       <c r="B483">
         <v>0</v>
       </c>
       <c r="C483">
-        <v>95.31</v>
+        <v>108.61</v>
       </c>
       <c r="D483">
-        <v>97.25</v>
+        <v>110.83</v>
       </c>
       <c r="E483">
-        <v>99.2</v>
+        <v>113.05</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>487</v>
       </c>
       <c r="B484">
         <v>0</v>
       </c>
       <c r="C484">
-        <v>96.42</v>
+        <v>112.36</v>
       </c>
       <c r="D484">
-        <v>98.39</v>
+        <v>114.65</v>
       </c>
       <c r="E484">
-        <v>100.36</v>
+        <v>116.94</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>488</v>
       </c>
       <c r="B485">
         <v>0</v>
       </c>
       <c r="C485">
-        <v>105.83</v>
+        <v>110.04</v>
       </c>
       <c r="D485">
-        <v>107.99</v>
+        <v>112.29</v>
       </c>
       <c r="E485">
-        <v>110.15</v>
+        <v>114.54</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>489</v>
       </c>
       <c r="B486">
         <v>0</v>
       </c>
       <c r="C486">
-        <v>110.01</v>
+        <v>88.29000000000001</v>
       </c>
       <c r="D486">
-        <v>112.26</v>
+        <v>90.09</v>
       </c>
       <c r="E486">
-        <v>114.51</v>
+        <v>91.89</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>490</v>
       </c>
       <c r="B487">
         <v>0</v>
       </c>
       <c r="C487">
-        <v>108.32</v>
+        <v>103.74</v>
       </c>
       <c r="D487">
-        <v>110.53</v>
+        <v>105.86</v>
       </c>
       <c r="E487">
-        <v>112.74</v>
+        <v>107.98</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>491</v>
       </c>
       <c r="B488">
         <v>0</v>
       </c>
       <c r="C488">
-        <v>85.87</v>
+        <v>102.25</v>
       </c>
       <c r="D488">
-        <v>87.62</v>
+        <v>104.34</v>
       </c>
       <c r="E488">
-        <v>89.37</v>
+        <v>106.43</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>492</v>
       </c>
       <c r="B489">
         <v>0</v>
       </c>
       <c r="C489">
-        <v>103.43</v>
+        <v>96.92</v>
       </c>
       <c r="D489">
-        <v>105.54</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="E489">
-        <v>107.65</v>
+        <v>100.88</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>493</v>
       </c>
       <c r="B490">
         <v>0</v>
       </c>
       <c r="C490">
-        <v>101.03</v>
+        <v>98.31999999999999</v>
       </c>
       <c r="D490">
-        <v>103.09</v>
+        <v>100.33</v>
       </c>
       <c r="E490">
-        <v>105.15</v>
+        <v>102.34</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>494</v>
       </c>
       <c r="B491">
         <v>0</v>
       </c>
       <c r="C491">
-        <v>95.34999999999999</v>
+        <v>108.88</v>
       </c>
       <c r="D491">
-        <v>97.3</v>
+        <v>111.1</v>
       </c>
       <c r="E491">
-        <v>99.25</v>
+        <v>113.32</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>495</v>
       </c>
       <c r="B492">
         <v>0</v>
       </c>
       <c r="C492">
-        <v>96.19</v>
+        <v>112.57</v>
       </c>
       <c r="D492">
-        <v>98.15000000000001</v>
+        <v>114.87</v>
       </c>
       <c r="E492">
-        <v>100.11</v>
+        <v>117.17</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>496</v>
       </c>
       <c r="B493">
         <v>0</v>
       </c>
       <c r="C493">
-        <v>106.15</v>
+        <v>109.87</v>
       </c>
       <c r="D493">
-        <v>108.32</v>
+        <v>112.11</v>
       </c>
       <c r="E493">
-        <v>110.49</v>
+        <v>114.35</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>497</v>
       </c>
       <c r="B494">
         <v>0</v>
       </c>
       <c r="C494">
-        <v>109.82</v>
+        <v>94.06999999999999</v>
       </c>
       <c r="D494">
-        <v>112.06</v>
+        <v>95.98999999999999</v>
       </c>
       <c r="E494">
-        <v>114.3</v>
+        <v>97.91</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>498</v>
       </c>
       <c r="B495">
         <v>0</v>
       </c>
       <c r="C495">
-        <v>108.44</v>
+        <v>118.09</v>
       </c>
       <c r="D495">
-        <v>110.65</v>
+        <v>120.5</v>
       </c>
       <c r="E495">
-        <v>112.86</v>
+        <v>122.91</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>499</v>
       </c>
       <c r="B496">
         <v>0</v>
       </c>
       <c r="C496">
-        <v>89.77</v>
+        <v>103.89</v>
       </c>
       <c r="D496">
-        <v>91.59999999999999</v>
+        <v>106.01</v>
       </c>
       <c r="E496">
-        <v>93.43000000000001</v>
+        <v>108.13</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>500</v>
       </c>
       <c r="B497">
         <v>0</v>
       </c>
       <c r="C497">
-        <v>112.82</v>
+        <v>99.75</v>
       </c>
       <c r="D497">
-        <v>115.12</v>
+        <v>101.79</v>
       </c>
       <c r="E497">
-        <v>117.42</v>
+        <v>103.83</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>501</v>
       </c>
       <c r="B498">
         <v>0</v>
       </c>
       <c r="C498">
-        <v>103.56</v>
+        <v>96.75</v>
       </c>
       <c r="D498">
-        <v>105.67</v>
+        <v>98.72</v>
       </c>
       <c r="E498">
-        <v>107.78</v>
+        <v>100.69</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>502</v>
       </c>
       <c r="B499">
         <v>0</v>
       </c>
       <c r="C499">
-        <v>98.45</v>
+        <v>98.33</v>
       </c>
       <c r="D499">
-        <v>100.46</v>
+        <v>100.34</v>
       </c>
       <c r="E499">
-        <v>102.47</v>
+        <v>102.35</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>503</v>
       </c>
       <c r="B500">
         <v>0</v>
       </c>
       <c r="C500">
-        <v>95.17</v>
+        <v>109.07</v>
       </c>
       <c r="D500">
-        <v>97.11</v>
+        <v>111.3</v>
       </c>
       <c r="E500">
-        <v>99.05</v>
+        <v>113.53</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>504</v>
       </c>
       <c r="B501">
         <v>0</v>
       </c>
       <c r="C501">
-        <v>95.88</v>
+        <v>112.83</v>
       </c>
       <c r="D501">
-        <v>97.84</v>
+        <v>115.13</v>
       </c>
       <c r="E501">
-        <v>99.8</v>
+        <v>117.43</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>505</v>
       </c>
       <c r="B502">
         <v>0</v>
       </c>
       <c r="C502">
-        <v>106.39</v>
+        <v>109.73</v>
       </c>
       <c r="D502">
-        <v>108.56</v>
+        <v>111.97</v>
       </c>
       <c r="E502">
-        <v>110.73</v>
+        <v>114.21</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>506</v>
       </c>
       <c r="B503">
         <v>0</v>
       </c>
       <c r="C503">
-        <v>109.75</v>
+        <v>93.84</v>
       </c>
       <c r="D503">
-        <v>111.99</v>
+        <v>95.76000000000001</v>
       </c>
       <c r="E503">
-        <v>114.23</v>
+        <v>97.68000000000001</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>507</v>
       </c>
       <c r="B504">
         <v>0</v>
       </c>
       <c r="C504">
-        <v>108.42</v>
+        <v>91.97</v>
       </c>
       <c r="D504">
-        <v>110.63</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="E504">
-        <v>112.84</v>
+        <v>95.73</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>508</v>
       </c>
       <c r="B505">
         <v>0</v>
       </c>
       <c r="C505">
-        <v>90.95999999999999</v>
+        <v>69.78</v>
       </c>
       <c r="D505">
-        <v>92.81999999999999</v>
+        <v>71.2</v>
       </c>
       <c r="E505">
-        <v>94.68000000000001</v>
+        <v>72.62</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>509</v>
       </c>
       <c r="B506">
         <v>0</v>
       </c>
       <c r="C506">
-        <v>88.13</v>
+        <v>89.31999999999999</v>
       </c>
       <c r="D506">
-        <v>89.93000000000001</v>
+        <v>91.14</v>
       </c>
       <c r="E506">
-        <v>91.73</v>
+        <v>92.95999999999999</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>510</v>
       </c>
       <c r="B507">
         <v>0</v>
       </c>
       <c r="C507">
-        <v>66.53</v>
+        <v>103.82</v>
       </c>
       <c r="D507">
-        <v>67.89</v>
+        <v>105.94</v>
       </c>
       <c r="E507">
-        <v>69.25</v>
+        <v>108.06</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>511</v>
       </c>
       <c r="B508">
         <v>0</v>
       </c>
       <c r="C508">
-        <v>84.72</v>
+        <v>104.08</v>
       </c>
       <c r="D508">
-        <v>86.45</v>
+        <v>106.2</v>
       </c>
       <c r="E508">
-        <v>88.18000000000001</v>
+        <v>108.32</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>512</v>
       </c>
       <c r="B509">
         <v>0</v>
       </c>
       <c r="C509">
-        <v>104.08</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="D509">
-        <v>106.2</v>
+        <v>98.88</v>
       </c>
       <c r="E509">
-        <v>108.32</v>
+        <v>100.86</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>513</v>
       </c>
       <c r="B510">
         <v>0</v>
       </c>
       <c r="C510">
-        <v>103.67</v>
+        <v>96.89</v>
       </c>
       <c r="D510">
-        <v>105.79</v>
+        <v>98.87</v>
       </c>
       <c r="E510">
-        <v>107.91</v>
+        <v>100.85</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>514</v>
       </c>
       <c r="B511">
         <v>0</v>
       </c>
       <c r="C511">
-        <v>95.47</v>
+        <v>99.69</v>
       </c>
       <c r="D511">
-        <v>97.42</v>
+        <v>101.72</v>
       </c>
       <c r="E511">
-        <v>99.37</v>
+        <v>103.75</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>515</v>
       </c>
       <c r="B512">
         <v>0</v>
       </c>
       <c r="C512">
-        <v>95.25</v>
+        <v>109.2</v>
       </c>
       <c r="D512">
-        <v>97.19</v>
+        <v>111.43</v>
       </c>
       <c r="E512">
-        <v>99.13</v>
+        <v>113.66</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>516</v>
       </c>
       <c r="B513">
         <v>0</v>
       </c>
       <c r="C513">
-        <v>96.94</v>
+        <v>113.05</v>
       </c>
       <c r="D513">
-        <v>98.92</v>
+        <v>115.36</v>
       </c>
       <c r="E513">
-        <v>100.9</v>
+        <v>117.67</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>517</v>
       </c>
       <c r="B514">
         <v>0</v>
       </c>
       <c r="C514">
-        <v>106.51</v>
+        <v>110.01</v>
       </c>
       <c r="D514">
-        <v>108.68</v>
+        <v>112.26</v>
       </c>
       <c r="E514">
-        <v>110.85</v>
+        <v>114.51</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>518</v>
       </c>
       <c r="B515">
         <v>0</v>
       </c>
       <c r="C515">
-        <v>109.6</v>
+        <v>100.75</v>
       </c>
       <c r="D515">
-        <v>111.84</v>
+        <v>102.81</v>
       </c>
       <c r="E515">
-        <v>114.08</v>
+        <v>104.87</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>519</v>
       </c>
       <c r="B516">
         <v>0</v>
       </c>
       <c r="C516">
-        <v>108.36</v>
+        <v>119.95</v>
       </c>
       <c r="D516">
-        <v>110.57</v>
+        <v>122.4</v>
       </c>
       <c r="E516">
-        <v>112.78</v>
+        <v>124.85</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>520</v>
       </c>
       <c r="B517">
         <v>0</v>
       </c>
       <c r="C517">
-        <v>97.23999999999999</v>
+        <v>103.84</v>
       </c>
       <c r="D517">
-        <v>99.22</v>
+        <v>105.96</v>
       </c>
       <c r="E517">
-        <v>101.2</v>
+        <v>108.08</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>521</v>
       </c>
       <c r="B518">
         <v>0</v>
       </c>
       <c r="C518">
-        <v>116.83</v>
+        <v>104.32</v>
       </c>
       <c r="D518">
-        <v>119.21</v>
+        <v>106.45</v>
       </c>
       <c r="E518">
-        <v>121.59</v>
+        <v>108.58</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>522</v>
       </c>
       <c r="B519">
         <v>0</v>
       </c>
       <c r="C519">
-        <v>104.01</v>
+        <v>95.77</v>
       </c>
       <c r="D519">
-        <v>106.13</v>
+        <v>97.72</v>
       </c>
       <c r="E519">
-        <v>108.25</v>
+        <v>99.67</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>523</v>
       </c>
       <c r="B520">
         <v>0</v>
       </c>
       <c r="C520">
-        <v>103.88</v>
+        <v>96.95999999999999</v>
       </c>
       <c r="D520">
-        <v>106</v>
+        <v>98.94</v>
       </c>
       <c r="E520">
-        <v>108.12</v>
+        <v>100.92</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>524</v>
       </c>
       <c r="B521">
         <v>0</v>
       </c>
       <c r="C521">
-        <v>94.3</v>
+        <v>100.67</v>
       </c>
       <c r="D521">
-        <v>96.22</v>
+        <v>102.72</v>
       </c>
       <c r="E521">
-        <v>98.14</v>
+        <v>104.77</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>525</v>
       </c>
       <c r="B522">
         <v>0</v>
       </c>
       <c r="C522">
-        <v>95.29000000000001</v>
+        <v>109.5</v>
       </c>
       <c r="D522">
-        <v>97.23</v>
+        <v>111.73</v>
       </c>
       <c r="E522">
-        <v>99.17</v>
+        <v>113.96</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>526</v>
       </c>
       <c r="B523">
         <v>0</v>
       </c>
       <c r="C523">
-        <v>97.65000000000001</v>
+        <v>113.14</v>
       </c>
       <c r="D523">
-        <v>99.64</v>
+        <v>115.45</v>
       </c>
       <c r="E523">
-        <v>101.63</v>
+        <v>117.76</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>527</v>
       </c>
       <c r="B524">
         <v>0</v>
       </c>
       <c r="C524">
-        <v>106.85</v>
+        <v>109.35</v>
       </c>
       <c r="D524">
-        <v>109.03</v>
+        <v>111.58</v>
       </c>
       <c r="E524">
-        <v>111.21</v>
+        <v>113.81</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>528</v>
       </c>
       <c r="B525">
         <v>0</v>
       </c>
       <c r="C525">
-        <v>109.52</v>
+        <v>101.38</v>
       </c>
       <c r="D525">
-        <v>111.75</v>
+        <v>103.45</v>
       </c>
       <c r="E525">
-        <v>113.99</v>
+        <v>105.52</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>529</v>
       </c>
       <c r="B526">
         <v>0</v>
       </c>
       <c r="C526">
-        <v>107.31</v>
+        <v>102.95</v>
       </c>
       <c r="D526">
-        <v>109.5</v>
+        <v>105.05</v>
       </c>
       <c r="E526">
-        <v>111.69</v>
+        <v>107.15</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>530</v>
       </c>
       <c r="B527">
         <v>0</v>
       </c>
       <c r="C527">
-        <v>98</v>
+        <v>104.53</v>
       </c>
       <c r="D527">
-        <v>100</v>
+        <v>106.66</v>
       </c>
       <c r="E527">
-        <v>102</v>
+        <v>108.79</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>531</v>
       </c>
       <c r="B528">
         <v>0</v>
       </c>
       <c r="C528">
-        <v>102.97</v>
+        <v>96.98999999999999</v>
       </c>
       <c r="D528">
-        <v>105.07</v>
+        <v>98.97</v>
       </c>
       <c r="E528">
-        <v>107.17</v>
+        <v>100.95</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>532</v>
       </c>
       <c r="B529">
         <v>0</v>
       </c>
       <c r="C529">
-        <v>104.05</v>
+        <v>103.04</v>
       </c>
       <c r="D529">
-        <v>106.17</v>
+        <v>105.14</v>
       </c>
       <c r="E529">
-        <v>108.29</v>
+        <v>107.24</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>533</v>
       </c>
       <c r="B530">
         <v>0</v>
       </c>
       <c r="C530">
-        <v>95.3</v>
+        <v>109.55</v>
       </c>
       <c r="D530">
-        <v>97.23999999999999</v>
+        <v>111.79</v>
       </c>
       <c r="E530">
-        <v>99.18000000000001</v>
+        <v>114.03</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>534</v>
       </c>
       <c r="B531">
         <v>0</v>
       </c>
       <c r="C531">
-        <v>100.05</v>
+        <v>112.98</v>
       </c>
       <c r="D531">
-        <v>102.09</v>
+        <v>115.29</v>
       </c>
       <c r="E531">
-        <v>104.13</v>
+        <v>117.6</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>535</v>
       </c>
       <c r="B532">
         <v>0</v>
       </c>
       <c r="C532">
-        <v>107.02</v>
+        <v>110.2</v>
       </c>
       <c r="D532">
-        <v>109.2</v>
+        <v>112.45</v>
       </c>
       <c r="E532">
-        <v>111.38</v>
+        <v>114.7</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>536</v>
       </c>
       <c r="B533">
         <v>0</v>
       </c>
       <c r="C533">
-        <v>109.56</v>
+        <v>102.86</v>
       </c>
       <c r="D533">
-        <v>111.8</v>
+        <v>104.96</v>
       </c>
       <c r="E533">
-        <v>114.04</v>
+        <v>107.06</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>537</v>
       </c>
       <c r="B534">
         <v>0</v>
       </c>
       <c r="C534">
-        <v>107.86</v>
+        <v>104.81</v>
       </c>
       <c r="D534">
-        <v>110.06</v>
+        <v>106.95</v>
       </c>
       <c r="E534">
-        <v>112.26</v>
+        <v>109.09</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>538</v>
       </c>
       <c r="B535">
         <v>0</v>
       </c>
       <c r="C535">
-        <v>102.84</v>
+        <v>96.78</v>
       </c>
       <c r="D535">
-        <v>104.94</v>
+        <v>98.76000000000001</v>
       </c>
       <c r="E535">
-        <v>107.04</v>
+        <v>100.74</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>539</v>
       </c>
       <c r="B536">
         <v>0</v>
       </c>
       <c r="C536">
-        <v>104.26</v>
+        <v>96.97</v>
       </c>
       <c r="D536">
-        <v>106.39</v>
+        <v>98.95</v>
       </c>
       <c r="E536">
-        <v>108.52</v>
+        <v>100.93</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>540</v>
       </c>
       <c r="B537">
         <v>0</v>
       </c>
       <c r="C537">
-        <v>95.53</v>
+        <v>105.65</v>
       </c>
       <c r="D537">
-        <v>97.48</v>
+        <v>107.81</v>
       </c>
       <c r="E537">
-        <v>99.43000000000001</v>
+        <v>109.97</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>541</v>
       </c>
       <c r="B538">
         <v>0</v>
       </c>
       <c r="C538">
-        <v>95.26000000000001</v>
+        <v>109.46</v>
       </c>
       <c r="D538">
-        <v>97.2</v>
+        <v>111.69</v>
       </c>
       <c r="E538">
-        <v>99.14</v>
+        <v>113.92</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>542</v>
       </c>
       <c r="B539">
         <v>0</v>
       </c>
       <c r="C539">
-        <v>102.7</v>
+        <v>112.82</v>
       </c>
       <c r="D539">
-        <v>104.8</v>
+        <v>115.12</v>
       </c>
       <c r="E539">
-        <v>106.9</v>
+        <v>117.42</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>543</v>
       </c>
       <c r="B540">
         <v>0</v>
       </c>
       <c r="C540">
-        <v>107.29</v>
+        <v>110.68</v>
       </c>
       <c r="D540">
-        <v>109.48</v>
+        <v>112.94</v>
       </c>
       <c r="E540">
-        <v>111.67</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>544</v>
       </c>
       <c r="B541">
         <v>0</v>
       </c>
       <c r="C541">
-        <v>109.64</v>
+        <v>102.74</v>
       </c>
       <c r="D541">
-        <v>111.88</v>
+        <v>104.84</v>
       </c>
       <c r="E541">
-        <v>114.12</v>
+        <v>106.94</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>545</v>
       </c>
       <c r="B542">
         <v>0</v>
       </c>
       <c r="C542">
-        <v>107.95</v>
+        <v>105.09</v>
       </c>
       <c r="D542">
-        <v>110.15</v>
+        <v>107.23</v>
       </c>
       <c r="E542">
-        <v>112.35</v>
+        <v>109.37</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>546</v>
       </c>
       <c r="B543">
         <v>0</v>
       </c>
       <c r="C543">
-        <v>102.66</v>
+        <v>97.63</v>
       </c>
       <c r="D543">
-        <v>104.75</v>
+        <v>99.62</v>
       </c>
       <c r="E543">
-        <v>106.85</v>
+        <v>101.61</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>547</v>
       </c>
       <c r="B544">
         <v>0</v>
       </c>
       <c r="C544">
-        <v>104.48</v>
+        <v>105.74</v>
       </c>
       <c r="D544">
-        <v>106.61</v>
+        <v>107.9</v>
       </c>
       <c r="E544">
-        <v>108.74</v>
+        <v>110.06</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>548</v>
       </c>
       <c r="B545">
         <v>0</v>
       </c>
       <c r="C545">
-        <v>95.90000000000001</v>
+        <v>109.44</v>
       </c>
       <c r="D545">
-        <v>97.86</v>
+        <v>111.67</v>
       </c>
       <c r="E545">
-        <v>99.81999999999999</v>
+        <v>113.9</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>549</v>
       </c>
       <c r="B546">
         <v>0</v>
       </c>
       <c r="C546">
-        <v>102.82</v>
+        <v>111.85</v>
       </c>
       <c r="D546">
-        <v>104.92</v>
+        <v>114.13</v>
       </c>
       <c r="E546">
-        <v>107.02</v>
+        <v>116.41</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>550</v>
       </c>
       <c r="B547">
         <v>0</v>
       </c>
       <c r="C547">
-        <v>107.72</v>
+        <v>111.07</v>
       </c>
       <c r="D547">
-        <v>109.92</v>
+        <v>113.34</v>
       </c>
       <c r="E547">
-        <v>112.12</v>
+        <v>115.61</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>551</v>
       </c>
       <c r="B548">
         <v>0</v>
       </c>
       <c r="C548">
-        <v>108.98</v>
+        <v>91.14</v>
       </c>
       <c r="D548">
-        <v>111.2</v>
+        <v>93</v>
       </c>
       <c r="E548">
-        <v>113.42</v>
+        <v>94.86</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>552</v>
       </c>
       <c r="B549">
         <v>0</v>
       </c>
       <c r="C549">
-        <v>108.03</v>
+        <v>86.86</v>
       </c>
       <c r="D549">
-        <v>110.23</v>
+        <v>88.63</v>
       </c>
       <c r="E549">
-        <v>112.43</v>
+        <v>90.40000000000001</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>553</v>
       </c>
       <c r="B550">
         <v>0</v>
       </c>
       <c r="C550">
-        <v>89.09999999999999</v>
+        <v>102.75</v>
       </c>
       <c r="D550">
-        <v>90.92</v>
+        <v>104.85</v>
       </c>
       <c r="E550">
-        <v>92.73999999999999</v>
+        <v>106.95</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>554</v>
       </c>
       <c r="B551">
         <v>0</v>
       </c>
       <c r="C551">
-        <v>83.87</v>
+        <v>105.34</v>
       </c>
       <c r="D551">
-        <v>85.58</v>
+        <v>107.49</v>
       </c>
       <c r="E551">
-        <v>87.29000000000001</v>
+        <v>109.64</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>555</v>
       </c>
       <c r="B552">
         <v>0</v>
       </c>
       <c r="C552">
-        <v>102.63</v>
+        <v>96.75</v>
       </c>
       <c r="D552">
-        <v>104.72</v>
+        <v>98.72</v>
       </c>
       <c r="E552">
-        <v>106.81</v>
+        <v>100.69</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>556</v>
       </c>
       <c r="B553">
         <v>0</v>
       </c>
       <c r="C553">
-        <v>104.67</v>
+        <v>98.05</v>
       </c>
       <c r="D553">
-        <v>106.81</v>
+        <v>100.05</v>
       </c>
       <c r="E553">
-        <v>108.95</v>
+        <v>102.05</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>557</v>
       </c>
       <c r="B554">
         <v>0</v>
       </c>
       <c r="C554">
-        <v>95.88</v>
+        <v>105.86</v>
       </c>
       <c r="D554">
-        <v>97.84</v>
+        <v>108.02</v>
       </c>
       <c r="E554">
-        <v>99.8</v>
+        <v>110.18</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>558</v>
       </c>
       <c r="B555">
         <v>0</v>
       </c>
       <c r="C555">
-        <v>96.29000000000001</v>
+        <v>109.91</v>
       </c>
       <c r="D555">
-        <v>98.25</v>
+        <v>112.15</v>
       </c>
       <c r="E555">
-        <v>100.22</v>
+        <v>114.39</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>559</v>
       </c>
       <c r="B556">
         <v>0</v>
       </c>
       <c r="C556">
-        <v>102.97</v>
+        <v>111.68</v>
       </c>
       <c r="D556">
-        <v>105.07</v>
+        <v>113.96</v>
       </c>
       <c r="E556">
-        <v>107.17</v>
+        <v>116.24</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>560</v>
       </c>
       <c r="B557">
         <v>0</v>
       </c>
       <c r="C557">
-        <v>108.47</v>
+        <v>90.19</v>
       </c>
       <c r="D557">
-        <v>110.68</v>
+        <v>92.03</v>
       </c>
       <c r="E557">
-        <v>112.89</v>
+        <v>93.87</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>561</v>
       </c>
       <c r="B558">
         <v>0</v>
       </c>
       <c r="C558">
-        <v>109.05</v>
+        <v>99.15000000000001</v>
       </c>
       <c r="D558">
-        <v>111.28</v>
+        <v>101.17</v>
       </c>
       <c r="E558">
-        <v>113.51</v>
+        <v>103.19</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>562</v>
       </c>
       <c r="B559">
         <v>0</v>
       </c>
       <c r="C559">
-        <v>86.43000000000001</v>
+        <v>98.83</v>
       </c>
       <c r="D559">
-        <v>88.19</v>
+        <v>100.85</v>
       </c>
       <c r="E559">
-        <v>89.95</v>
+        <v>102.87</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>563</v>
       </c>
       <c r="B560">
         <v>0</v>
       </c>
       <c r="C560">
-        <v>98.98999999999999</v>
+        <v>99.05</v>
       </c>
       <c r="D560">
-        <v>101.01</v>
+        <v>101.07</v>
       </c>
       <c r="E560">
-        <v>103.03</v>
+        <v>103.09</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>564</v>
       </c>
       <c r="B561">
         <v>0</v>
       </c>
       <c r="C561">
-        <v>98.54000000000001</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="D561">
-        <v>100.55</v>
+        <v>101.83</v>
       </c>
       <c r="E561">
-        <v>102.56</v>
+        <v>103.87</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>565</v>
       </c>
       <c r="B562">
         <v>0</v>
       </c>
       <c r="C562">
-        <v>98.77</v>
+        <v>99.81999999999999</v>
       </c>
       <c r="D562">
-        <v>100.79</v>
+        <v>101.86</v>
       </c>
       <c r="E562">
-        <v>102.81</v>
+        <v>103.9</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>566</v>
       </c>
       <c r="B563">
         <v>0</v>
       </c>
       <c r="C563">
-        <v>99.64</v>
+        <v>100.22</v>
       </c>
       <c r="D563">
-        <v>101.67</v>
+        <v>102.27</v>
       </c>
       <c r="E563">
-        <v>103.7</v>
+        <v>104.32</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>567</v>
       </c>
       <c r="B564">
         <v>0</v>
       </c>
       <c r="C564">
-        <v>99.66</v>
+        <v>99.86</v>
       </c>
       <c r="D564">
-        <v>101.69</v>
+        <v>101.9</v>
       </c>
       <c r="E564">
-        <v>103.72</v>
+        <v>103.94</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>568</v>
       </c>
       <c r="B565">
         <v>0</v>
       </c>
       <c r="C565">
-        <v>100.12</v>
+        <v>98.02</v>
       </c>
       <c r="D565">
-        <v>102.16</v>
+        <v>100.02</v>
       </c>
       <c r="E565">
-        <v>104.2</v>
+        <v>102.02</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>569</v>
       </c>
       <c r="B566">
         <v>0</v>
       </c>
       <c r="C566">
-        <v>99.70999999999999</v>
+        <v>98.72</v>
       </c>
       <c r="D566">
-        <v>101.74</v>
+        <v>100.73</v>
       </c>
       <c r="E566">
-        <v>103.77</v>
+        <v>102.74</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>570</v>
       </c>
       <c r="B567">
         <v>0</v>
       </c>
       <c r="C567">
-        <v>98.23999999999999</v>
+        <v>98.41</v>
       </c>
       <c r="D567">
-        <v>100.24</v>
+        <v>100.42</v>
       </c>
       <c r="E567">
-        <v>102.24</v>
+        <v>102.43</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>571</v>
       </c>
       <c r="B568">
         <v>0</v>
       </c>
       <c r="C568">
-        <v>98.34999999999999</v>
+        <v>98.72</v>
       </c>
       <c r="D568">
-        <v>100.36</v>
+        <v>100.73</v>
       </c>
       <c r="E568">
-        <v>102.37</v>
+        <v>102.74</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>572</v>
       </c>
       <c r="B569">
         <v>0</v>
       </c>
       <c r="C569">
-        <v>98.55</v>
+        <v>98.7</v>
       </c>
       <c r="D569">
-        <v>100.56</v>
+        <v>100.71</v>
       </c>
       <c r="E569">
-        <v>102.57</v>
+        <v>102.72</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>573</v>
       </c>
       <c r="B570">
         <v>0</v>
       </c>
       <c r="C570">
-        <v>98.8</v>
+        <v>96.45999999999999</v>
       </c>
       <c r="D570">
-        <v>100.82</v>
+        <v>98.43000000000001</v>
       </c>
       <c r="E570">
-        <v>102.84</v>
+        <v>100.4</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>574</v>
       </c>
       <c r="B571">
         <v>0</v>
       </c>
       <c r="C571">
-        <v>98.3</v>
+        <v>100.66</v>
       </c>
       <c r="D571">
-        <v>100.31</v>
+        <v>102.71</v>
       </c>
       <c r="E571">
-        <v>102.32</v>
+        <v>104.76</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>575</v>
       </c>
       <c r="B572">
         <v>0</v>
       </c>
       <c r="C572">
-        <v>95.81999999999999</v>
+        <v>96.26000000000001</v>
       </c>
       <c r="D572">
-        <v>97.78</v>
+        <v>98.22</v>
       </c>
       <c r="E572">
-        <v>99.73999999999999</v>
+        <v>100.18</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>576</v>
       </c>
       <c r="B573">
         <v>0</v>
       </c>
       <c r="C573">
-        <v>99.56</v>
+        <v>96.12</v>
       </c>
       <c r="D573">
-        <v>101.59</v>
+        <v>98.08</v>
       </c>
       <c r="E573">
-        <v>103.62</v>
+        <v>100.04</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>577</v>
       </c>
       <c r="B574">
         <v>0</v>
       </c>
       <c r="C574">
-        <v>95.47</v>
+        <v>104.38</v>
       </c>
       <c r="D574">
-        <v>97.42</v>
+        <v>106.51</v>
       </c>
       <c r="E574">
-        <v>99.37</v>
+        <v>108.64</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>578</v>
       </c>
       <c r="B575">
         <v>0</v>
       </c>
       <c r="C575">
-        <v>95.39</v>
+        <v>106.5</v>
       </c>
       <c r="D575">
-        <v>97.34</v>
+        <v>108.67</v>
       </c>
       <c r="E575">
-        <v>99.29000000000001</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>579</v>
       </c>
       <c r="B576">
         <v>0</v>
       </c>
       <c r="C576">
-        <v>103.31</v>
+        <v>96.78</v>
       </c>
       <c r="D576">
-        <v>105.42</v>
+        <v>98.76000000000001</v>
       </c>
       <c r="E576">
-        <v>107.53</v>
+        <v>100.74</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>580</v>
       </c>
       <c r="B577">
         <v>0</v>
       </c>
       <c r="C577">
-        <v>105.12</v>
+        <v>105.35</v>
       </c>
       <c r="D577">
-        <v>107.27</v>
+        <v>107.5</v>
       </c>
       <c r="E577">
-        <v>109.42</v>
+        <v>109.65</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>581</v>
       </c>
       <c r="B578">
         <v>0</v>
       </c>
       <c r="C578">
-        <v>96.19</v>
+        <v>96.72</v>
       </c>
       <c r="D578">
-        <v>98.15000000000001</v>
+        <v>98.69</v>
       </c>
       <c r="E578">
-        <v>100.11</v>
+        <v>100.66</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>582</v>
       </c>
       <c r="B579">
         <v>0</v>
       </c>
       <c r="C579">
-        <v>104.21</v>
+        <v>106.86</v>
       </c>
       <c r="D579">
-        <v>106.34</v>
+        <v>109.04</v>
       </c>
       <c r="E579">
-        <v>108.47</v>
+        <v>111.22</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>583</v>
       </c>
       <c r="B580">
         <v>0</v>
       </c>
       <c r="C580">
-        <v>96</v>
+        <v>96.69</v>
       </c>
       <c r="D580">
-        <v>97.95999999999999</v>
+        <v>98.66</v>
       </c>
       <c r="E580">
-        <v>99.92</v>
+        <v>100.63</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>584</v>
       </c>
       <c r="B581">
         <v>0</v>
       </c>
       <c r="C581">
-        <v>105.44</v>
+        <v>97.05</v>
       </c>
       <c r="D581">
-        <v>107.59</v>
+        <v>99.03</v>
       </c>
       <c r="E581">
-        <v>109.74</v>
+        <v>101.01</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>585</v>
       </c>
       <c r="B582">
         <v>0</v>
       </c>
       <c r="C582">
-        <v>96.15000000000001</v>
+        <v>97.51000000000001</v>
       </c>
       <c r="D582">
-        <v>98.11</v>
+        <v>99.5</v>
       </c>
       <c r="E582">
-        <v>100.07</v>
+        <v>101.49</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>586</v>
       </c>
       <c r="B583">
         <v>0</v>
       </c>
       <c r="C583">
-        <v>96.28</v>
+        <v>97.16</v>
       </c>
       <c r="D583">
-        <v>98.23999999999999</v>
+        <v>99.14</v>
       </c>
       <c r="E583">
-        <v>100.2</v>
+        <v>101.12</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>587</v>
       </c>
       <c r="B584">
         <v>0</v>
       </c>
       <c r="C584">
-        <v>96.86</v>
+        <v>99.55</v>
       </c>
       <c r="D584">
-        <v>98.84</v>
+        <v>101.58</v>
       </c>
       <c r="E584">
-        <v>100.82</v>
+        <v>103.61</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>588</v>
       </c>
       <c r="B585">
         <v>0</v>
       </c>
       <c r="C585">
-        <v>96.37</v>
+        <v>105.22</v>
       </c>
       <c r="D585">
-        <v>98.34</v>
+        <v>107.37</v>
       </c>
       <c r="E585">
-        <v>100.31</v>
+        <v>109.52</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>589</v>
       </c>
       <c r="B586">
         <v>0</v>
       </c>
       <c r="C586">
-        <v>97.90000000000001</v>
+        <v>97.29000000000001</v>
       </c>
       <c r="D586">
-        <v>99.90000000000001</v>
+        <v>99.28</v>
       </c>
       <c r="E586">
-        <v>101.9</v>
+        <v>101.27</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>590</v>
       </c>
       <c r="B587">
         <v>0</v>
       </c>
       <c r="C587">
-        <v>103.98</v>
+        <v>96.11</v>
       </c>
       <c r="D587">
-        <v>106.1</v>
+        <v>98.06999999999999</v>
       </c>
       <c r="E587">
-        <v>108.22</v>
+        <v>100.03</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>591</v>
       </c>
       <c r="B588">
         <v>0</v>
       </c>
       <c r="C588">
-        <v>96.73999999999999</v>
+        <v>100.95</v>
       </c>
       <c r="D588">
-        <v>98.70999999999999</v>
+        <v>103.01</v>
       </c>
       <c r="E588">
-        <v>100.68</v>
+        <v>105.07</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>592</v>
       </c>
       <c r="B589">
         <v>0</v>
       </c>
       <c r="C589">
-        <v>95.48999999999999</v>
+        <v>102.18</v>
       </c>
       <c r="D589">
-        <v>97.44</v>
+        <v>104.27</v>
       </c>
       <c r="E589">
-        <v>99.39</v>
+        <v>106.36</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>593</v>
       </c>
       <c r="B590">
         <v>0</v>
       </c>
       <c r="C590">
-        <v>100.2</v>
+        <v>99.81</v>
       </c>
       <c r="D590">
-        <v>102.24</v>
+        <v>101.85</v>
       </c>
       <c r="E590">
-        <v>104.28</v>
+        <v>103.89</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>594</v>
       </c>
       <c r="B591">
         <v>0</v>
       </c>
       <c r="C591">
-        <v>100.51</v>
+        <v>105.78</v>
       </c>
       <c r="D591">
-        <v>102.56</v>
+        <v>107.94</v>
       </c>
       <c r="E591">
-        <v>104.61</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>595</v>
       </c>
       <c r="B592">
         <v>0</v>
       </c>
       <c r="C592">
-        <v>98.95999999999999</v>
+        <v>42.8</v>
       </c>
       <c r="D592">
-        <v>100.98</v>
+        <v>47.5</v>
       </c>
       <c r="E592">
-        <v>103</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>596</v>
       </c>
       <c r="B593">
         <v>0</v>
       </c>
       <c r="C593">
-        <v>105.22</v>
+        <v>47.5</v>
       </c>
       <c r="D593">
-        <v>107.37</v>
+        <v>52.7</v>
       </c>
       <c r="E593">
-        <v>109.52</v>
+        <v>57.9</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>597</v>
       </c>
       <c r="B594">
         <v>0</v>
       </c>
       <c r="C594">
-        <v>38.6</v>
+        <v>18.4</v>
       </c>
       <c r="D594">
-        <v>42.8</v>
+        <v>20.4</v>
       </c>
       <c r="E594">
-        <v>47</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>598</v>
       </c>
       <c r="B595">
         <v>0</v>
       </c>
       <c r="C595">
-        <v>48.9</v>
+        <v>22.5</v>
       </c>
       <c r="D595">
-        <v>54.3</v>
+        <v>24.9</v>
       </c>
       <c r="E595">
-        <v>59.7</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>599</v>
       </c>
       <c r="B596">
         <v>0</v>
       </c>
       <c r="C596">
-        <v>16.1</v>
+        <v>3.8</v>
       </c>
       <c r="D596">
-        <v>17.8</v>
+        <v>4.2</v>
       </c>
       <c r="E596">
-        <v>19.5</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>600</v>
       </c>
       <c r="B597">
         <v>0</v>
       </c>
       <c r="C597">
-        <v>18.9</v>
+        <v>14.1</v>
       </c>
       <c r="D597">
-        <v>21</v>
+        <v>15.6</v>
       </c>
       <c r="E597">
-        <v>23.1</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>601</v>
       </c>
       <c r="B598">
         <v>0</v>
       </c>
       <c r="C598">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="D598">
-        <v>3.2</v>
+        <v>3</v>
       </c>
       <c r="E598">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>602</v>
       </c>
       <c r="B599">
         <v>0</v>
       </c>
       <c r="C599">
-        <v>14.2</v>
+        <v>8.6</v>
       </c>
       <c r="D599">
-        <v>15.7</v>
+        <v>9.5</v>
       </c>
       <c r="E599">
-        <v>17.2</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>603</v>
       </c>
       <c r="B600">
         <v>0</v>
       </c>
       <c r="C600">
-        <v>2.7</v>
+        <v>4750</v>
       </c>
       <c r="D600">
-        <v>2.9</v>
+        <v>5000</v>
       </c>
       <c r="E600">
-        <v>3.1</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>604</v>
       </c>
       <c r="B601">
         <v>0</v>
       </c>
       <c r="C601">
-        <v>8.1</v>
+        <v>4.7</v>
       </c>
       <c r="D601">
-        <v>9</v>
+        <v>5.2</v>
       </c>
       <c r="E601">
-        <v>9.9</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>605</v>
       </c>
       <c r="B602">
         <v>0</v>
       </c>
       <c r="C602">
-        <v>4750</v>
+        <v>46.4</v>
       </c>
       <c r="D602">
-        <v>5000</v>
+        <v>51.5</v>
       </c>
       <c r="E602">
-        <v>5250</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>606</v>
       </c>
       <c r="B603">
         <v>0</v>
       </c>
       <c r="C603">
-        <v>4.6</v>
+        <v>41.4</v>
       </c>
       <c r="D603">
-        <v>5.1</v>
+        <v>46</v>
       </c>
       <c r="E603">
-        <v>5.6</v>
+        <v>50.6</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>607</v>
       </c>
       <c r="B604">
         <v>0</v>
       </c>
       <c r="C604">
-        <v>36</v>
+        <v>113.9</v>
       </c>
       <c r="D604">
-        <v>40</v>
+        <v>126.5</v>
       </c>
       <c r="E604">
-        <v>44</v>
+        <v>139.1</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>608</v>
       </c>
       <c r="B605">
         <v>0</v>
       </c>
       <c r="C605">
-        <v>37.4</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="D605">
-        <v>41.5</v>
+        <v>71.7</v>
       </c>
       <c r="E605">
-        <v>45.6</v>
+        <v>78.8</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>609</v>
       </c>
       <c r="B606">
         <v>0</v>
       </c>
       <c r="C606">
-        <v>113</v>
+        <v>19.3</v>
       </c>
       <c r="D606">
-        <v>125.5</v>
+        <v>21.4</v>
       </c>
       <c r="E606">
-        <v>138</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>610</v>
       </c>
       <c r="B607">
         <v>0</v>
       </c>
       <c r="C607">
-        <v>39.6</v>
+        <v>11.9</v>
       </c>
       <c r="D607">
-        <v>44</v>
+        <v>13.2</v>
       </c>
       <c r="E607">
-        <v>48.4</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>611</v>
       </c>
       <c r="B608">
         <v>0</v>
       </c>
       <c r="C608">
-        <v>19.4</v>
+        <v>6.9</v>
       </c>
       <c r="D608">
-        <v>21.5</v>
+        <v>7.6</v>
       </c>
       <c r="E608">
-        <v>23.6</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>612</v>
       </c>
       <c r="B609">
         <v>0</v>
       </c>
       <c r="C609">
-        <v>11.7</v>
+        <v>7.4</v>
       </c>
       <c r="D609">
-        <v>13</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="E609">
-        <v>14.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>613</v>
       </c>
       <c r="B610">
         <v>0</v>
       </c>
       <c r="C610">
-        <v>6.9</v>
+        <v>15.9</v>
       </c>
       <c r="D610">
-        <v>7.6</v>
+        <v>17.6</v>
       </c>
       <c r="E610">
-        <v>8.300000000000001</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>614</v>
       </c>
       <c r="B611">
         <v>0</v>
       </c>
       <c r="C611">
-        <v>5.6</v>
+        <v>364.8</v>
       </c>
       <c r="D611">
-        <v>6.2</v>
+        <v>399.7</v>
       </c>
       <c r="E611">
-        <v>6.8</v>
+        <v>434.6</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>615</v>
       </c>
       <c r="B612">
         <v>0</v>
       </c>
       <c r="C612">
-        <v>15.3</v>
+        <v>128.7</v>
       </c>
       <c r="D612">
-        <v>16.9</v>
+        <v>143</v>
       </c>
       <c r="E612">
-        <v>18.5</v>
+        <v>157.3</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>616</v>
       </c>
       <c r="B613">
         <v>0</v>
       </c>
       <c r="C613">
-        <v>351.4</v>
+        <v>26.2</v>
       </c>
       <c r="D613">
-        <v>385.1</v>
+        <v>29.1</v>
       </c>
       <c r="E613">
-        <v>418.8</v>
+        <v>32</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>617</v>
       </c>
       <c r="B614">
         <v>0</v>
       </c>
       <c r="C614">
-        <v>121.7</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D614">
-        <v>135.2</v>
+        <v>10.3</v>
       </c>
       <c r="E614">
-        <v>148.7</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>618</v>
       </c>
       <c r="B615">
         <v>0</v>
       </c>
       <c r="C615">
-        <v>28.8</v>
+        <v>24.3</v>
       </c>
       <c r="D615">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E615">
-        <v>35.2</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
         <v>619</v>
       </c>
       <c r="B616">
         <v>0</v>
       </c>
       <c r="C616">
-        <v>8.1</v>
+        <v>23.1</v>
       </c>
       <c r="D616">
-        <v>8.9</v>
+        <v>25.6</v>
       </c>
       <c r="E616">
-        <v>9.699999999999999</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
         <v>620</v>
       </c>
       <c r="B617">
         <v>0</v>
       </c>
       <c r="C617">
-        <v>24.3</v>
+        <v>5.2</v>
       </c>
       <c r="D617">
-        <v>27</v>
+        <v>5.7</v>
       </c>
       <c r="E617">
-        <v>29.7</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>621</v>
       </c>
       <c r="B618">
         <v>0</v>
       </c>
       <c r="C618">
-        <v>22.1</v>
+        <v>7.8</v>
       </c>
       <c r="D618">
-        <v>24.5</v>
+        <v>8.6</v>
       </c>
       <c r="E618">
-        <v>26.9</v>
-[...32 lines deleted...]
-      <c r="E620">
         <v>9.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>