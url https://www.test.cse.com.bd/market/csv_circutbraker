--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="619">
   <si>
     <t>SCRIP CODE</t>
   </si>
   <si>
     <t>FLOOR PRICE</t>
   </si>
   <si>
     <t>MINIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>CLOSE PRICE</t>
   </si>
   <si>
     <t>MAXIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>1JANATAMF</t>
   </si>
   <si>
     <t>1STPRIMFMF</t>
   </si>
   <si>
     <t>AAMRANET</t>
   </si>
   <si>
@@ -1328,53 +1328,50 @@
   <si>
     <t>TB15Y0629</t>
   </si>
   <si>
     <t>TB15Y0635</t>
   </si>
   <si>
     <t>TB15Y0637</t>
   </si>
   <si>
     <t>TB15Y0727</t>
   </si>
   <si>
     <t>TB15Y0728</t>
   </si>
   <si>
     <t>TB15Y0729</t>
   </si>
   <si>
     <t>TB15Y0730</t>
   </si>
   <si>
     <t>TB15Y0736</t>
   </si>
   <si>
-    <t>TB15Y0826</t>
-[...1 lines deleted...]
-  <si>
     <t>TB15Y0828</t>
   </si>
   <si>
     <t>TB15Y0829</t>
   </si>
   <si>
     <t>TB15Y0840</t>
   </si>
   <si>
     <t>TB15Y0926</t>
   </si>
   <si>
     <t>TB15Y0927</t>
   </si>
   <si>
     <t>TB15Y0928</t>
   </si>
   <si>
     <t>TB15Y0929</t>
   </si>
   <si>
     <t>TB15Y0930</t>
   </si>
   <si>
     <t>TB15Y0933</t>
@@ -1718,102 +1715,96 @@
   <si>
     <t>TB20Y1242</t>
   </si>
   <si>
     <t>TB2Y0127</t>
   </si>
   <si>
     <t>TB2Y0227</t>
   </si>
   <si>
     <t>TB2Y0327</t>
   </si>
   <si>
     <t>TB2Y0427</t>
   </si>
   <si>
     <t>TB2Y0527</t>
   </si>
   <si>
     <t>TB2Y0627</t>
   </si>
   <si>
     <t>TB2Y0727</t>
   </si>
   <si>
-    <t>TB2Y0826</t>
-[...1 lines deleted...]
-  <si>
     <t>TB2Y0927</t>
   </si>
   <si>
     <t>TB2Y1026</t>
   </si>
   <si>
     <t>TB2Y1126</t>
   </si>
   <si>
     <t>TB2Y1127</t>
   </si>
   <si>
     <t>TB5Y0128</t>
   </si>
   <si>
     <t>TB5Y0230</t>
   </si>
   <si>
     <t>TB5Y0327</t>
   </si>
   <si>
     <t>TB5Y0428</t>
   </si>
   <si>
     <t>TB5Y0429</t>
   </si>
   <si>
     <t>TB5Y0430</t>
   </si>
   <si>
     <t>TB5Y0527</t>
   </si>
   <si>
     <t>TB5Y0529</t>
   </si>
   <si>
     <t>TB5Y0628</t>
   </si>
   <si>
     <t>TB5Y0630</t>
   </si>
   <si>
     <t>TB5Y0727</t>
   </si>
   <si>
     <t>TB5Y0828</t>
-  </si>
-[...1 lines deleted...]
-    <t>TB5Y0926</t>
   </si>
   <si>
     <t>TB5Y0928</t>
   </si>
   <si>
     <t>TB5Y0930</t>
   </si>
   <si>
     <t>TB5Y1029</t>
   </si>
   <si>
     <t>TB5Y1126</t>
   </si>
   <si>
     <t>TB5Y1127</t>
   </si>
   <si>
     <t>TB5Y1128</t>
   </si>
   <si>
     <t>TB5Y1130</t>
   </si>
   <si>
     <t>TB5Y1228</t>
   </si>
@@ -2236,10562 +2227,10511 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E618"/>
+  <dimension ref="A1:E615"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
-        <v>3.7</v>
+        <v>3.2</v>
       </c>
       <c r="D2">
-        <v>4.1</v>
+        <v>3.5</v>
       </c>
       <c r="E2">
-        <v>4.5</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>22.5</v>
+        <v>21.2</v>
       </c>
       <c r="D3">
-        <v>24.9</v>
+        <v>23.5</v>
       </c>
       <c r="E3">
-        <v>27.3</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
-        <v>18.8</v>
+        <v>16.7</v>
       </c>
       <c r="D4">
-        <v>20.8</v>
+        <v>18.5</v>
       </c>
       <c r="E4">
-        <v>22.8</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
-        <v>19.1</v>
+        <v>15.2</v>
       </c>
       <c r="D5">
-        <v>21.2</v>
+        <v>16.8</v>
       </c>
       <c r="E5">
-        <v>23.3</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
-        <v>3.9</v>
+        <v>3.4</v>
       </c>
       <c r="D6">
-        <v>4.3</v>
+        <v>3.7</v>
       </c>
       <c r="E6">
-        <v>4.7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="D7">
+        <v>4.6</v>
+      </c>
+      <c r="E7">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>879</v>
       </c>
       <c r="D8">
         <v>950</v>
       </c>
       <c r="E8">
         <v>1021</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
-        <v>21.8</v>
+        <v>20.4</v>
       </c>
       <c r="D9">
-        <v>24.2</v>
+        <v>22.6</v>
       </c>
       <c r="E9">
-        <v>26.6</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10">
         <v>30.8</v>
       </c>
       <c r="D10">
         <v>34.2</v>
       </c>
       <c r="E10">
         <v>37.6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
-        <v>184.8</v>
+        <v>163</v>
       </c>
       <c r="D11">
-        <v>202.5</v>
+        <v>181.1</v>
       </c>
       <c r="E11">
-        <v>220.2</v>
+        <v>199.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12">
-        <v>165.1</v>
+        <v>130.7</v>
       </c>
       <c r="D12">
-        <v>183.4</v>
+        <v>145.2</v>
       </c>
       <c r="E12">
-        <v>201.7</v>
+        <v>159.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
-        <v>77.40000000000001</v>
+        <v>70.2</v>
       </c>
       <c r="D13">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="E13">
-        <v>94.59999999999999</v>
+        <v>85.8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
-        <v>22.2</v>
+        <v>21.9</v>
       </c>
       <c r="D14">
-        <v>24.6</v>
+        <v>24.3</v>
       </c>
       <c r="E14">
-        <v>27</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15">
-        <v>6.3</v>
+        <v>5.1</v>
       </c>
       <c r="D15">
-        <v>7</v>
+        <v>5.6</v>
       </c>
       <c r="E15">
-        <v>7.7</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16">
-        <v>60.4</v>
+        <v>52</v>
       </c>
       <c r="D16">
-        <v>67.09999999999999</v>
+        <v>57.7</v>
       </c>
       <c r="E16">
-        <v>73.8</v>
+        <v>63.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17">
-        <v>15.2</v>
+        <v>11.4</v>
       </c>
       <c r="D17">
-        <v>16.8</v>
+        <v>12.6</v>
       </c>
       <c r="E17">
-        <v>18.4</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18">
-        <v>6.5</v>
+        <v>5.6</v>
       </c>
       <c r="D18">
-        <v>7.2</v>
+        <v>6.2</v>
       </c>
       <c r="E18">
-        <v>7.9</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
-        <v>27.5</v>
+        <v>23.3</v>
       </c>
       <c r="D19">
-        <v>30.5</v>
+        <v>25.8</v>
       </c>
       <c r="E19">
-        <v>33.5</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20">
-        <v>29.8</v>
+        <v>29.3</v>
       </c>
       <c r="D20">
-        <v>33.1</v>
+        <v>32.5</v>
       </c>
       <c r="E20">
-        <v>36.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
+        <v>5.5</v>
+      </c>
+      <c r="D21">
         <v>6.1</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22">
         <v>3705</v>
       </c>
       <c r="D22">
         <v>3900</v>
       </c>
       <c r="E22">
         <v>4095</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23">
-        <v>32.4</v>
+        <v>28.4</v>
       </c>
       <c r="D23">
-        <v>35.9</v>
+        <v>31.5</v>
       </c>
       <c r="E23">
-        <v>39.4</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24">
-        <v>14.4</v>
+        <v>13.9</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>15.4</v>
       </c>
       <c r="E24">
-        <v>17.6</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25">
-        <v>21.1</v>
+        <v>21.8</v>
       </c>
       <c r="D25">
-        <v>23.4</v>
+        <v>24.2</v>
       </c>
       <c r="E25">
-        <v>25.7</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26">
-        <v>33.8</v>
+        <v>28.1</v>
       </c>
       <c r="D26">
-        <v>37.5</v>
+        <v>31.2</v>
       </c>
       <c r="E26">
-        <v>41.2</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27">
         <v>749.3</v>
       </c>
       <c r="D27">
         <v>810</v>
       </c>
       <c r="E27">
         <v>870.7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28">
-        <v>214.5</v>
+        <v>200.8</v>
       </c>
       <c r="D28">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="E28">
-        <v>255.5</v>
+        <v>239.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29">
-        <v>92.3</v>
+        <v>74.3</v>
       </c>
       <c r="D29">
-        <v>102.5</v>
+        <v>82.5</v>
       </c>
       <c r="E29">
-        <v>112.7</v>
+        <v>90.7</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30">
-        <v>31.1</v>
+        <v>26.1</v>
       </c>
       <c r="D30">
-        <v>34.5</v>
+        <v>29</v>
       </c>
       <c r="E30">
-        <v>37.9</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31">
-        <v>99</v>
+        <v>102.2</v>
       </c>
       <c r="D31">
-        <v>110</v>
+        <v>113.5</v>
       </c>
       <c r="E31">
-        <v>121</v>
+        <v>124.8</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32">
-        <v>15.7</v>
+        <v>14.4</v>
       </c>
       <c r="D32">
-        <v>17.4</v>
+        <v>16</v>
       </c>
       <c r="E32">
-        <v>19.1</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33">
         <v>9.1</v>
       </c>
       <c r="D33">
         <v>10.1</v>
       </c>
       <c r="E33">
         <v>11.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34">
-        <v>257.4</v>
+        <v>237.4</v>
       </c>
       <c r="D34">
-        <v>282</v>
+        <v>260.1</v>
       </c>
       <c r="E34">
-        <v>306.6</v>
+        <v>282.8</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35">
-        <v>202.5</v>
+        <v>199.7</v>
       </c>
       <c r="D35">
-        <v>221.9</v>
+        <v>218.8</v>
       </c>
       <c r="E35">
-        <v>241.3</v>
+        <v>237.9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36">
-        <v>373.2</v>
+        <v>295.8</v>
       </c>
       <c r="D36">
-        <v>408.9</v>
+        <v>324.1</v>
       </c>
       <c r="E36">
-        <v>444.6</v>
+        <v>352.4</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37">
-        <v>90.09999999999999</v>
+        <v>82.8</v>
       </c>
       <c r="D37">
-        <v>100.1</v>
+        <v>92</v>
       </c>
       <c r="E37">
-        <v>110.1</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38">
-        <v>9.5</v>
+        <v>8.1</v>
       </c>
       <c r="D38">
-        <v>10.5</v>
+        <v>9</v>
       </c>
       <c r="E38">
-        <v>11.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="D39">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="E39">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40">
         <v>1045.5</v>
       </c>
       <c r="D40">
         <v>1115</v>
       </c>
       <c r="E40">
         <v>1184.5</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41">
-        <v>184.4</v>
+        <v>153</v>
       </c>
       <c r="D41">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E41">
-        <v>219.6</v>
+        <v>187</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42">
-        <v>11.4</v>
+        <v>10.1</v>
       </c>
       <c r="D42">
-        <v>12.6</v>
+        <v>11.2</v>
       </c>
       <c r="E42">
-        <v>13.8</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43">
-        <v>22.1</v>
+        <v>19.1</v>
       </c>
       <c r="D43">
-        <v>24.5</v>
+        <v>21.2</v>
       </c>
       <c r="E43">
-        <v>26.9</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44">
-        <v>39.6</v>
+        <v>37.9</v>
       </c>
       <c r="D44">
-        <v>44</v>
+        <v>42.1</v>
       </c>
       <c r="E44">
-        <v>48.4</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45">
-        <v>44.1</v>
+        <v>39.9</v>
       </c>
       <c r="D45">
-        <v>49</v>
+        <v>44.3</v>
       </c>
       <c r="E45">
-        <v>53.9</v>
+        <v>48.7</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46">
-        <v>107.9</v>
+        <v>98.8</v>
       </c>
       <c r="D46">
-        <v>119.8</v>
+        <v>109.7</v>
       </c>
       <c r="E46">
-        <v>131.7</v>
+        <v>120.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47">
-        <v>64.8</v>
+        <v>67.5</v>
       </c>
       <c r="D47">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E47">
-        <v>79.2</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48">
-        <v>122.9</v>
+        <v>106.8</v>
       </c>
       <c r="D48">
-        <v>136.5</v>
+        <v>118.6</v>
       </c>
       <c r="E48">
-        <v>150.1</v>
+        <v>130.4</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49">
         <v>4750</v>
       </c>
       <c r="D49">
         <v>5000</v>
       </c>
       <c r="E49">
         <v>5250</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50">
-        <v>16.3</v>
+        <v>15.3</v>
       </c>
       <c r="D50">
-        <v>18.1</v>
+        <v>17</v>
       </c>
       <c r="E50">
-        <v>19.9</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51">
-        <v>8.4</v>
+        <v>9</v>
       </c>
       <c r="D51">
-        <v>9.300000000000001</v>
+        <v>9.9</v>
       </c>
       <c r="E51">
-        <v>10.2</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52">
-        <v>837.2</v>
+        <v>816.8</v>
       </c>
       <c r="D52">
-        <v>905</v>
+        <v>883</v>
       </c>
       <c r="E52">
-        <v>972.8</v>
+        <v>949.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53">
-        <v>228.1</v>
+        <v>209.9</v>
       </c>
       <c r="D53">
-        <v>249.9</v>
+        <v>230</v>
       </c>
       <c r="E53">
-        <v>271.7</v>
+        <v>250.1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54">
+        <v>4.1</v>
+      </c>
+      <c r="D54">
+        <v>4.5</v>
+      </c>
+      <c r="E54">
         <v>4.9</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.9</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55">
-        <v>14.7</v>
+        <v>10.7</v>
       </c>
       <c r="D55">
-        <v>16.3</v>
+        <v>11.8</v>
       </c>
       <c r="E55">
-        <v>17.9</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56">
-        <v>21.3</v>
+        <v>15</v>
       </c>
       <c r="D56">
-        <v>23.6</v>
+        <v>16.6</v>
       </c>
       <c r="E56">
-        <v>25.9</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57">
         <v>33.9</v>
       </c>
       <c r="D57">
         <v>37.6</v>
       </c>
       <c r="E57">
         <v>41.3</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58">
-        <v>30.4</v>
+        <v>25.5</v>
       </c>
       <c r="D58">
-        <v>33.7</v>
+        <v>28.3</v>
       </c>
       <c r="E58">
-        <v>37</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59">
-        <v>12.1</v>
+        <v>10.5</v>
       </c>
       <c r="D59">
-        <v>13.4</v>
+        <v>11.6</v>
       </c>
       <c r="E59">
-        <v>14.7</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60">
-        <v>158.9</v>
+        <v>219</v>
       </c>
       <c r="D60">
-        <v>176.5</v>
+        <v>240</v>
       </c>
       <c r="E60">
-        <v>194.1</v>
+        <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61">
-        <v>50.3</v>
+        <v>32.9</v>
       </c>
       <c r="D61">
-        <v>55.8</v>
+        <v>36.5</v>
       </c>
       <c r="E61">
-        <v>61.3</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62">
-        <v>17.4</v>
+        <v>13.3</v>
       </c>
       <c r="D62">
-        <v>19.3</v>
+        <v>14.7</v>
       </c>
       <c r="E62">
-        <v>21.2</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>66</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63">
-        <v>22.8</v>
+        <v>18.9</v>
       </c>
       <c r="D63">
-        <v>25.3</v>
+        <v>21</v>
       </c>
       <c r="E63">
-        <v>27.8</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>67</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64">
-        <v>11.9</v>
+        <v>10.4</v>
       </c>
       <c r="D64">
-        <v>13.2</v>
+        <v>11.5</v>
       </c>
       <c r="E64">
-        <v>14.5</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>68</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
-        <v>30.2</v>
+        <v>24.3</v>
       </c>
       <c r="D65">
-        <v>33.5</v>
+        <v>27</v>
       </c>
       <c r="E65">
-        <v>36.8</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>69</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66">
-        <v>97.3</v>
+        <v>90</v>
       </c>
       <c r="D66">
-        <v>108.1</v>
+        <v>100</v>
       </c>
       <c r="E66">
-        <v>118.9</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>70</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67">
-        <v>77.40000000000001</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="D67">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="E67">
-        <v>94.59999999999999</v>
+        <v>86.90000000000001</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>71</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68">
-        <v>22.6</v>
+        <v>18.4</v>
       </c>
       <c r="D68">
-        <v>25.1</v>
+        <v>20.4</v>
       </c>
       <c r="E68">
-        <v>27.6</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>72</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69">
-        <v>1392.2</v>
+        <v>1433.5</v>
       </c>
       <c r="D69">
-        <v>1485</v>
+        <v>1529</v>
       </c>
       <c r="E69">
-        <v>1577.8</v>
+        <v>1624.5</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>73</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70">
-        <v>13.9</v>
+        <v>13.7</v>
       </c>
       <c r="D70">
-        <v>15.4</v>
+        <v>15.2</v>
       </c>
       <c r="E70">
-        <v>16.9</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>74</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71">
-        <v>60.4</v>
+        <v>59.5</v>
       </c>
       <c r="D71">
-        <v>67.09999999999999</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="E71">
-        <v>73.8</v>
+        <v>72.7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>75</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72">
-        <v>20.2</v>
+        <v>18</v>
       </c>
       <c r="D72">
-        <v>22.4</v>
+        <v>20</v>
       </c>
       <c r="E72">
-        <v>24.6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>76</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73">
-        <v>35.1</v>
+        <v>36.9</v>
       </c>
       <c r="D73">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E73">
-        <v>42.9</v>
+        <v>45.1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>77</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="D74">
-        <v>5.1</v>
+        <v>4.4</v>
       </c>
       <c r="E74">
-        <v>5.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>78</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75">
-        <v>108</v>
+        <v>129.1</v>
       </c>
       <c r="D75">
-        <v>119.9</v>
+        <v>143.4</v>
       </c>
       <c r="E75">
-        <v>131.8</v>
+        <v>157.7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>79</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76">
-        <v>26.7</v>
+        <v>23.3</v>
       </c>
       <c r="D76">
-        <v>29.6</v>
+        <v>25.8</v>
       </c>
       <c r="E76">
-        <v>32.5</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>80</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77">
-        <v>18.9</v>
+        <v>17.4</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>19.3</v>
       </c>
       <c r="E77">
-        <v>23.1</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>81</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78">
         <v>57.6</v>
       </c>
       <c r="D78">
         <v>63.9</v>
       </c>
       <c r="E78">
         <v>70.2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>82</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79">
-        <v>110.7</v>
+        <v>99</v>
       </c>
       <c r="D79">
-        <v>122.9</v>
+        <v>110</v>
       </c>
       <c r="E79">
-        <v>135.1</v>
+        <v>121</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>83</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80">
-        <v>137.3</v>
+        <v>129.7</v>
       </c>
       <c r="D80">
-        <v>152.5</v>
+        <v>144.1</v>
       </c>
       <c r="E80">
-        <v>167.7</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>84</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81">
-        <v>95.40000000000001</v>
+        <v>84</v>
       </c>
       <c r="D81">
-        <v>106</v>
+        <v>93.3</v>
       </c>
       <c r="E81">
-        <v>116.6</v>
+        <v>102.6</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>85</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82">
-        <v>88.59999999999999</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="D82">
-        <v>98.40000000000001</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="E82">
-        <v>108.2</v>
+        <v>93.90000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>86</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83">
-        <v>130.5</v>
+        <v>134.6</v>
       </c>
       <c r="D83">
-        <v>145</v>
+        <v>149.5</v>
       </c>
       <c r="E83">
-        <v>159.5</v>
+        <v>164.4</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>87</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84">
-        <v>10.2</v>
+        <v>7.6</v>
       </c>
       <c r="D84">
-        <v>11.3</v>
+        <v>8.4</v>
       </c>
       <c r="E84">
-        <v>12.4</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>88</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85">
-        <v>10.8</v>
+        <v>6.5</v>
       </c>
       <c r="D85">
-        <v>11.9</v>
+        <v>7.2</v>
       </c>
       <c r="E85">
-        <v>13</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>89</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86">
-        <v>12.6</v>
+        <v>11.8</v>
       </c>
       <c r="D86">
-        <v>14</v>
+        <v>13.1</v>
       </c>
       <c r="E86">
-        <v>15.4</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>90</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87">
         <v>998594</v>
       </c>
       <c r="D87">
         <v>1037500</v>
       </c>
       <c r="E87">
         <v>1076406</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>91</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88">
-        <v>39.7</v>
+        <v>38.2</v>
       </c>
       <c r="D88">
-        <v>44.1</v>
+        <v>42.4</v>
       </c>
       <c r="E88">
-        <v>48.5</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>92</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
-        <v>10.8</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="D89">
-        <v>11.9</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="E89">
-        <v>13</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>93</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90">
-        <v>28.4</v>
+        <v>27</v>
       </c>
       <c r="D90">
-        <v>31.5</v>
+        <v>30</v>
       </c>
       <c r="E90">
-        <v>34.6</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>94</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91">
-        <v>100.8</v>
+        <v>115</v>
       </c>
       <c r="D91">
-        <v>112</v>
+        <v>127.7</v>
       </c>
       <c r="E91">
-        <v>123.2</v>
+        <v>140.4</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>95</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92">
-        <v>43.5</v>
+        <v>39.6</v>
       </c>
       <c r="D92">
-        <v>48.3</v>
+        <v>43.9</v>
       </c>
       <c r="E92">
-        <v>53.1</v>
+        <v>48.2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>96</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93">
+        <v>2.7</v>
+      </c>
+      <c r="D93">
         <v>3</v>
       </c>
-      <c r="D93">
+      <c r="E93">
         <v>3.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.6</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>97</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94">
-        <v>61.4</v>
+        <v>54.9</v>
       </c>
       <c r="D94">
-        <v>68.2</v>
+        <v>61</v>
       </c>
       <c r="E94">
-        <v>75</v>
+        <v>67.09999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>98</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95">
-        <v>30.6</v>
+        <v>32.8</v>
       </c>
       <c r="D95">
-        <v>34</v>
+        <v>36.4</v>
       </c>
       <c r="E95">
-        <v>37.4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96">
-        <v>27.4</v>
+        <v>19.8</v>
       </c>
       <c r="D96">
-        <v>30.4</v>
+        <v>22</v>
       </c>
       <c r="E96">
-        <v>33.4</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97">
-        <v>32.4</v>
+        <v>29.3</v>
       </c>
       <c r="D97">
-        <v>35.9</v>
+        <v>32.5</v>
       </c>
       <c r="E97">
-        <v>39.4</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>101</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98">
-        <v>60.7</v>
+        <v>53.9</v>
       </c>
       <c r="D98">
-        <v>67.40000000000001</v>
+        <v>59.8</v>
       </c>
       <c r="E98">
-        <v>74.09999999999999</v>
+        <v>65.7</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>102</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99">
-        <v>61.2</v>
+        <v>54</v>
       </c>
       <c r="D99">
-        <v>68</v>
+        <v>59.9</v>
       </c>
       <c r="E99">
-        <v>74.8</v>
+        <v>65.8</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>103</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100">
-        <v>156.2</v>
+        <v>136.1</v>
       </c>
       <c r="D100">
-        <v>173.5</v>
+        <v>151.2</v>
       </c>
       <c r="E100">
-        <v>190.8</v>
+        <v>166.3</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>104</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101">
-        <v>14.7</v>
+        <v>14.4</v>
       </c>
       <c r="D101">
-        <v>16.3</v>
+        <v>16</v>
       </c>
       <c r="E101">
-        <v>17.9</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>105</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102">
-        <v>153</v>
+        <v>150.4</v>
       </c>
       <c r="D102">
-        <v>170</v>
+        <v>167.1</v>
       </c>
       <c r="E102">
-        <v>187</v>
+        <v>183.8</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>106</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103">
-        <v>39.2</v>
+        <v>34.5</v>
       </c>
       <c r="D103">
-        <v>43.5</v>
+        <v>38.3</v>
       </c>
       <c r="E103">
-        <v>47.8</v>
+        <v>42.1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>107</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104">
-        <v>5.4</v>
+        <v>5.2</v>
       </c>
       <c r="D104">
-        <v>6</v>
+        <v>5.7</v>
       </c>
       <c r="E104">
-        <v>6.6</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>108</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105">
         <v>5775</v>
       </c>
       <c r="D105">
         <v>6000</v>
       </c>
       <c r="E105">
         <v>6225</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>109</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106">
-        <v>73.5</v>
+        <v>59.6</v>
       </c>
       <c r="D106">
-        <v>81.59999999999999</v>
+        <v>66.2</v>
       </c>
       <c r="E106">
-        <v>89.7</v>
+        <v>72.8</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>110</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107">
-        <v>7.2</v>
+        <v>6.3</v>
       </c>
       <c r="D107">
-        <v>7.9</v>
+        <v>6.9</v>
       </c>
       <c r="E107">
-        <v>8.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>111</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108">
-        <v>23.4</v>
+        <v>20.3</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>22.5</v>
       </c>
       <c r="E108">
-        <v>28.6</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>112</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109">
-        <v>20.8</v>
+        <v>15.3</v>
       </c>
       <c r="D109">
-        <v>23.1</v>
+        <v>16.9</v>
       </c>
       <c r="E109">
-        <v>25.4</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>113</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110">
-        <v>32.4</v>
+        <v>26.1</v>
       </c>
       <c r="D110">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E110">
-        <v>39.6</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>114</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111">
-        <v>10.9</v>
+        <v>10.7</v>
       </c>
       <c r="D111">
-        <v>12.1</v>
+        <v>11.8</v>
       </c>
       <c r="E111">
-        <v>13.3</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>115</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D112">
-        <v>43.3</v>
+        <v>42.2</v>
       </c>
       <c r="E112">
-        <v>47.6</v>
+        <v>46.4</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>116</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113">
-        <v>75.59999999999999</v>
+        <v>58.2</v>
       </c>
       <c r="D113">
-        <v>84</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="E113">
-        <v>92.40000000000001</v>
+        <v>71</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>117</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114">
-        <v>29.3</v>
+        <v>28.4</v>
       </c>
       <c r="D114">
-        <v>32.5</v>
+        <v>31.5</v>
       </c>
       <c r="E114">
-        <v>35.7</v>
+        <v>34.6</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>118</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115">
-        <v>12.8</v>
+        <v>9.9</v>
       </c>
       <c r="D115">
-        <v>14.2</v>
+        <v>10.9</v>
       </c>
       <c r="E115">
-        <v>15.6</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>119</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116">
         <v>9.199999999999999</v>
       </c>
       <c r="D116">
         <v>10.2</v>
       </c>
       <c r="E116">
         <v>11.2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>120</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117">
-        <v>44.7</v>
+        <v>42.1</v>
       </c>
       <c r="D117">
-        <v>49.6</v>
+        <v>46.7</v>
       </c>
       <c r="E117">
-        <v>54.5</v>
+        <v>51.3</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>121</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118">
-        <v>55.6</v>
+        <v>55.8</v>
       </c>
       <c r="D118">
-        <v>61.7</v>
+        <v>62</v>
       </c>
       <c r="E118">
-        <v>67.8</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>122</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119">
-        <v>26.8</v>
+        <v>24.6</v>
       </c>
       <c r="D119">
-        <v>29.7</v>
+        <v>27.3</v>
       </c>
       <c r="E119">
-        <v>32.6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>123</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120">
-        <v>21.8</v>
+        <v>20.6</v>
       </c>
       <c r="D120">
-        <v>24.2</v>
+        <v>22.8</v>
       </c>
       <c r="E120">
-        <v>26.6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>124</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D121">
-        <v>5.5</v>
+        <v>4.4</v>
       </c>
       <c r="E121">
-        <v>6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>125</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="D122">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="E122">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>126</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123">
-        <v>126.9</v>
+        <v>117.5</v>
       </c>
       <c r="D123">
-        <v>141</v>
+        <v>130.5</v>
       </c>
       <c r="E123">
-        <v>155.1</v>
+        <v>143.5</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>127</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124">
-        <v>25.1</v>
+        <v>20.6</v>
       </c>
       <c r="D124">
-        <v>27.8</v>
+        <v>22.8</v>
       </c>
       <c r="E124">
-        <v>30.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>128</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125">
-        <v>85.5</v>
+        <v>74.7</v>
       </c>
       <c r="D125">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="E125">
-        <v>104.5</v>
+        <v>91.3</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>129</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126">
-        <v>28.4</v>
+        <v>27.6</v>
       </c>
       <c r="D126">
-        <v>31.5</v>
+        <v>30.6</v>
       </c>
       <c r="E126">
-        <v>34.6</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>130</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127">
-        <v>27</v>
+        <v>22.7</v>
       </c>
       <c r="D127">
-        <v>30</v>
+        <v>25.2</v>
       </c>
       <c r="E127">
-        <v>33</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>131</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128">
-        <v>52.1</v>
+        <v>63</v>
       </c>
       <c r="D128">
-        <v>57.8</v>
+        <v>70</v>
       </c>
       <c r="E128">
-        <v>63.5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>132</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129">
-        <v>18.2</v>
+        <v>15.3</v>
       </c>
       <c r="D129">
-        <v>20.2</v>
+        <v>17</v>
       </c>
       <c r="E129">
-        <v>22.2</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>133</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130">
-        <v>24.3</v>
+        <v>20.6</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>22.8</v>
       </c>
       <c r="E130">
-        <v>29.7</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>134</v>
       </c>
       <c r="B131">
         <v>0</v>
       </c>
       <c r="C131">
-        <v>13.3</v>
+        <v>12.3</v>
       </c>
       <c r="D131">
-        <v>14.7</v>
+        <v>13.6</v>
       </c>
       <c r="E131">
-        <v>16.1</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>135</v>
       </c>
       <c r="B132">
         <v>0</v>
       </c>
       <c r="C132">
-        <v>6.1</v>
+        <v>6.8</v>
       </c>
       <c r="D132">
-        <v>6.7</v>
+        <v>7.5</v>
       </c>
       <c r="E132">
-        <v>7.3</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>136</v>
       </c>
       <c r="B133">
         <v>0</v>
       </c>
       <c r="C133">
+        <v>2.2</v>
+      </c>
+      <c r="D133">
+        <v>2.4</v>
+      </c>
+      <c r="E133">
         <v>2.6</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>137</v>
       </c>
       <c r="B134">
         <v>0</v>
       </c>
       <c r="C134">
-        <v>22.1</v>
+        <v>14.2</v>
       </c>
       <c r="D134">
-        <v>24.5</v>
+        <v>15.7</v>
       </c>
       <c r="E134">
-        <v>26.9</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>138</v>
       </c>
       <c r="B135">
         <v>0</v>
       </c>
       <c r="C135">
         <v>1.8</v>
       </c>
       <c r="D135">
+        <v>1.9</v>
+      </c>
+      <c r="E135">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.2</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>139</v>
       </c>
       <c r="B136">
         <v>0</v>
       </c>
       <c r="C136">
-        <v>21.2</v>
+        <v>16.1</v>
       </c>
       <c r="D136">
-        <v>23.5</v>
+        <v>17.8</v>
       </c>
       <c r="E136">
-        <v>25.8</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>140</v>
       </c>
       <c r="B137">
         <v>0</v>
       </c>
       <c r="C137">
         <v>2</v>
       </c>
       <c r="D137">
         <v>2.2</v>
       </c>
       <c r="E137">
         <v>2.4</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>141</v>
       </c>
       <c r="B138">
         <v>0</v>
       </c>
       <c r="C138">
+        <v>3.2</v>
+      </c>
+      <c r="D138">
+        <v>3.5</v>
+      </c>
+      <c r="E138">
         <v>3.8</v>
-      </c>
-[...4 lines deleted...]
-        <v>4.6</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>142</v>
       </c>
       <c r="B139">
         <v>0</v>
       </c>
       <c r="C139">
-        <v>26.1</v>
+        <v>24.6</v>
       </c>
       <c r="D139">
-        <v>28.9</v>
+        <v>27.3</v>
       </c>
       <c r="E139">
-        <v>31.7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>143</v>
       </c>
       <c r="B140">
         <v>0</v>
       </c>
       <c r="C140">
-        <v>23.6</v>
+        <v>20.7</v>
       </c>
       <c r="D140">
-        <v>26.2</v>
+        <v>23</v>
       </c>
       <c r="E140">
-        <v>28.8</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>144</v>
       </c>
       <c r="B141">
         <v>0</v>
       </c>
       <c r="C141">
-        <v>419.8</v>
+        <v>401.5</v>
       </c>
       <c r="D141">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="E141">
-        <v>500.2</v>
+        <v>478.5</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>145</v>
       </c>
       <c r="B142">
         <v>0</v>
       </c>
       <c r="C142">
-        <v>4.2</v>
+        <v>4.5</v>
       </c>
       <c r="D142">
-        <v>4.6</v>
+        <v>5</v>
       </c>
       <c r="E142">
-        <v>5</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>146</v>
       </c>
       <c r="B143">
         <v>0</v>
       </c>
       <c r="C143">
-        <v>18</v>
+        <v>13.6</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>15.1</v>
       </c>
       <c r="E143">
-        <v>22</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>147</v>
       </c>
       <c r="B144">
         <v>0</v>
       </c>
       <c r="C144">
-        <v>15.7</v>
+        <v>11.5</v>
       </c>
       <c r="D144">
-        <v>17.4</v>
+        <v>12.7</v>
       </c>
       <c r="E144">
-        <v>19.1</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>148</v>
       </c>
       <c r="B145">
         <v>0</v>
       </c>
       <c r="C145">
-        <v>11.7</v>
+        <v>9</v>
       </c>
       <c r="D145">
-        <v>12.9</v>
+        <v>10</v>
       </c>
       <c r="E145">
-        <v>14.1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>149</v>
       </c>
       <c r="B146">
         <v>0</v>
       </c>
       <c r="C146">
-        <v>8.9</v>
+        <v>12.6</v>
       </c>
       <c r="D146">
-        <v>9.800000000000001</v>
+        <v>14</v>
       </c>
       <c r="E146">
-        <v>10.7</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>150</v>
       </c>
       <c r="B147">
         <v>0</v>
       </c>
       <c r="C147">
-        <v>36.9</v>
+        <v>31.5</v>
       </c>
       <c r="D147">
-        <v>40.9</v>
+        <v>34.9</v>
       </c>
       <c r="E147">
-        <v>44.9</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>151</v>
       </c>
       <c r="B148">
         <v>0</v>
       </c>
       <c r="C148">
         <v>2.7</v>
       </c>
       <c r="D148">
         <v>3</v>
       </c>
       <c r="E148">
         <v>3.3</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>152</v>
       </c>
       <c r="B149">
         <v>0</v>
       </c>
       <c r="C149">
-        <v>15</v>
+        <v>11.4</v>
       </c>
       <c r="D149">
-        <v>16.6</v>
+        <v>12.6</v>
       </c>
       <c r="E149">
-        <v>18.2</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>153</v>
       </c>
       <c r="B150">
         <v>0</v>
       </c>
       <c r="C150">
-        <v>22.7</v>
+        <v>18.2</v>
       </c>
       <c r="D150">
-        <v>25.2</v>
+        <v>20.2</v>
       </c>
       <c r="E150">
-        <v>27.7</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>154</v>
       </c>
       <c r="B151">
         <v>0</v>
       </c>
       <c r="C151">
-        <v>9</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="D151">
-        <v>9.9</v>
+        <v>9.1</v>
       </c>
       <c r="E151">
-        <v>10.8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>155</v>
       </c>
       <c r="B152">
         <v>0</v>
       </c>
       <c r="C152">
-        <v>39.6</v>
+        <v>39.7</v>
       </c>
       <c r="D152">
-        <v>44</v>
+        <v>44.1</v>
       </c>
       <c r="E152">
-        <v>48.4</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>156</v>
       </c>
       <c r="B153">
         <v>0</v>
       </c>
       <c r="C153">
-        <v>15.7</v>
+        <v>11</v>
       </c>
       <c r="D153">
-        <v>17.4</v>
+        <v>12.2</v>
       </c>
       <c r="E153">
-        <v>19.1</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>157</v>
       </c>
       <c r="B154">
         <v>0</v>
       </c>
       <c r="C154">
-        <v>236.7</v>
+        <v>219.3</v>
       </c>
       <c r="D154">
-        <v>259.4</v>
+        <v>240.3</v>
       </c>
       <c r="E154">
-        <v>282.1</v>
+        <v>261.3</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>158</v>
       </c>
       <c r="B155">
         <v>0</v>
       </c>
       <c r="C155">
-        <v>17.5</v>
+        <v>14.9</v>
       </c>
       <c r="D155">
-        <v>19.4</v>
+        <v>16.5</v>
       </c>
       <c r="E155">
-        <v>21.3</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>159</v>
       </c>
       <c r="B156">
         <v>0</v>
       </c>
       <c r="C156">
-        <v>545.8</v>
+        <v>525.4</v>
       </c>
       <c r="D156">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="E156">
-        <v>634.2</v>
+        <v>610.6</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>160</v>
       </c>
       <c r="B157">
         <v>0</v>
       </c>
       <c r="C157">
-        <v>12.5</v>
+        <v>11</v>
       </c>
       <c r="D157">
-        <v>13.8</v>
+        <v>12.2</v>
       </c>
       <c r="E157">
-        <v>15.1</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>161</v>
       </c>
       <c r="B158">
         <v>0</v>
       </c>
       <c r="C158">
-        <v>5.2</v>
+        <v>4</v>
       </c>
       <c r="D158">
-        <v>5.7</v>
+        <v>4.4</v>
       </c>
       <c r="E158">
-        <v>6.2</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>162</v>
       </c>
       <c r="B159">
         <v>0</v>
       </c>
       <c r="C159">
-        <v>59.1</v>
+        <v>56.2</v>
       </c>
       <c r="D159">
-        <v>65.59999999999999</v>
+        <v>62.4</v>
       </c>
       <c r="E159">
-        <v>72.09999999999999</v>
+        <v>68.59999999999999</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>163</v>
       </c>
       <c r="B160">
         <v>0</v>
       </c>
       <c r="C160">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="D160">
-        <v>4.4</v>
+        <v>3.5</v>
       </c>
       <c r="E160">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>164</v>
       </c>
       <c r="B161">
         <v>0</v>
       </c>
       <c r="C161">
-        <v>72.90000000000001</v>
+        <v>61.5</v>
       </c>
       <c r="D161">
-        <v>81</v>
+        <v>68.3</v>
       </c>
       <c r="E161">
-        <v>89.09999999999999</v>
+        <v>75.09999999999999</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>165</v>
       </c>
       <c r="B162">
         <v>0</v>
       </c>
       <c r="C162">
         <v>135</v>
       </c>
       <c r="D162">
         <v>150</v>
       </c>
       <c r="E162">
         <v>165</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>166</v>
       </c>
       <c r="B163">
         <v>0</v>
       </c>
       <c r="C163">
-        <v>210.3</v>
+        <v>186.2</v>
       </c>
       <c r="D163">
-        <v>230.4</v>
+        <v>204</v>
       </c>
       <c r="E163">
-        <v>250.5</v>
+        <v>221.8</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>167</v>
       </c>
       <c r="B164">
         <v>0</v>
       </c>
       <c r="C164">
-        <v>14.2</v>
+        <v>11.5</v>
       </c>
       <c r="D164">
-        <v>15.7</v>
+        <v>12.7</v>
       </c>
       <c r="E164">
-        <v>17.2</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>168</v>
       </c>
       <c r="B165">
         <v>0</v>
       </c>
       <c r="C165">
-        <v>483.4</v>
+        <v>391.5</v>
       </c>
       <c r="D165">
-        <v>537.1</v>
+        <v>435</v>
       </c>
       <c r="E165">
-        <v>590.8</v>
+        <v>478.5</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>169</v>
       </c>
       <c r="B166">
         <v>0</v>
       </c>
       <c r="C166">
-        <v>18.9</v>
+        <v>14.6</v>
       </c>
       <c r="D166">
-        <v>21</v>
+        <v>16.2</v>
       </c>
       <c r="E166">
-        <v>23.1</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>170</v>
       </c>
       <c r="B167">
         <v>0</v>
       </c>
       <c r="C167">
-        <v>37.9</v>
+        <v>44.1</v>
       </c>
       <c r="D167">
-        <v>42.1</v>
+        <v>49</v>
       </c>
       <c r="E167">
-        <v>46.3</v>
+        <v>53.9</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>171</v>
       </c>
       <c r="B168">
         <v>0</v>
       </c>
       <c r="C168">
         <v>3703.5</v>
       </c>
       <c r="D168">
         <v>3898</v>
       </c>
       <c r="E168">
         <v>4092.5</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>172</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
       <c r="C169">
-        <v>615.5</v>
+        <v>555</v>
       </c>
       <c r="D169">
-        <v>665</v>
+        <v>600</v>
       </c>
       <c r="E169">
-        <v>714.5</v>
+        <v>645</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>173</v>
       </c>
       <c r="B170">
         <v>0</v>
       </c>
       <c r="C170">
-        <v>298.4</v>
+        <v>282.9</v>
       </c>
       <c r="D170">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="E170">
-        <v>355.6</v>
+        <v>337.1</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>174</v>
       </c>
       <c r="B171">
         <v>0</v>
       </c>
       <c r="C171">
-        <v>18.6</v>
+        <v>13.6</v>
       </c>
       <c r="D171">
-        <v>20.6</v>
+        <v>15.1</v>
       </c>
       <c r="E171">
-        <v>22.6</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>175</v>
       </c>
       <c r="B172">
         <v>0</v>
       </c>
       <c r="C172">
-        <v>41.6</v>
+        <v>35.7</v>
       </c>
       <c r="D172">
-        <v>46.2</v>
+        <v>39.6</v>
       </c>
       <c r="E172">
-        <v>50.8</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>176</v>
       </c>
       <c r="B173">
         <v>0</v>
       </c>
       <c r="C173">
+        <v>5.3</v>
+      </c>
+      <c r="D173">
+        <v>5.8</v>
+      </c>
+      <c r="E173">
         <v>6.3</v>
-      </c>
-[...4 lines deleted...]
-        <v>7.5</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>177</v>
       </c>
       <c r="B174">
         <v>0</v>
       </c>
       <c r="C174">
-        <v>7.7</v>
+        <v>7.5</v>
       </c>
       <c r="D174">
-        <v>8.5</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="E174">
-        <v>9.300000000000001</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>178</v>
       </c>
       <c r="B175">
         <v>0</v>
       </c>
       <c r="C175">
-        <v>7.7</v>
+        <v>6.6</v>
       </c>
       <c r="D175">
-        <v>8.5</v>
+        <v>7.3</v>
       </c>
       <c r="E175">
-        <v>9.300000000000001</v>
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>179</v>
       </c>
       <c r="B176">
         <v>0</v>
       </c>
       <c r="C176">
-        <v>6.5</v>
+        <v>5.8</v>
       </c>
       <c r="D176">
-        <v>7.2</v>
+        <v>6.4</v>
       </c>
       <c r="E176">
-        <v>7.9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>180</v>
       </c>
       <c r="B177">
         <v>0</v>
       </c>
       <c r="C177">
         <v>6.7</v>
       </c>
       <c r="D177">
         <v>7.4</v>
       </c>
       <c r="E177">
         <v>8.1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>181</v>
       </c>
       <c r="B178">
         <v>0</v>
       </c>
       <c r="C178">
-        <v>31.4</v>
+        <v>31.2</v>
       </c>
       <c r="D178">
-        <v>34.8</v>
+        <v>34.6</v>
       </c>
       <c r="E178">
-        <v>38.2</v>
+        <v>38</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>182</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
       <c r="C179">
-        <v>41.9</v>
+        <v>38.3</v>
       </c>
       <c r="D179">
-        <v>46.5</v>
+        <v>42.5</v>
       </c>
       <c r="E179">
-        <v>51.1</v>
+        <v>46.7</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>183</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
       <c r="C180">
-        <v>23.5</v>
+        <v>20.5</v>
       </c>
       <c r="D180">
-        <v>26.1</v>
+        <v>22.7</v>
       </c>
       <c r="E180">
-        <v>28.7</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>184</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
       <c r="C181">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
       <c r="D181">
-        <v>5</v>
+        <v>5.1</v>
       </c>
       <c r="E181">
-        <v>5.5</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>185</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
       <c r="C182">
+        <v>3.7</v>
+      </c>
+      <c r="D182">
+        <v>4.1</v>
+      </c>
+      <c r="E182">
         <v>4.5</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.3</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>186</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
       <c r="C183">
-        <v>5623952</v>
+        <v>3748649</v>
       </c>
       <c r="D183">
-        <v>5919949</v>
+        <v>3945946</v>
       </c>
       <c r="E183">
-        <v>6215946</v>
+        <v>4143243</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>187</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
       <c r="C184">
-        <v>7468981</v>
+        <v>5600430</v>
       </c>
       <c r="D184">
-        <v>7862085</v>
+        <v>5895189</v>
       </c>
       <c r="E184">
-        <v>8255189</v>
+        <v>6189948</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>188</v>
       </c>
       <c r="B185">
         <v>0</v>
       </c>
       <c r="C185">
-        <v>5.4</v>
+        <v>5</v>
       </c>
       <c r="D185">
+        <v>5.5</v>
+      </c>
+      <c r="E185">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.6</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>189</v>
       </c>
       <c r="B186">
         <v>0</v>
       </c>
       <c r="C186">
-        <v>2</v>
+        <v>2.4</v>
       </c>
       <c r="D186">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="E186">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>190</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
       <c r="C187">
-        <v>67.90000000000001</v>
+        <v>59.4</v>
       </c>
       <c r="D187">
-        <v>75.40000000000001</v>
+        <v>66</v>
       </c>
       <c r="E187">
-        <v>82.90000000000001</v>
+        <v>72.59999999999999</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>191</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
       <c r="C188">
-        <v>24.5</v>
+        <v>21.6</v>
       </c>
       <c r="D188">
-        <v>27.2</v>
+        <v>24</v>
       </c>
       <c r="E188">
-        <v>29.9</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>192</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
       <c r="C189">
-        <v>19.8</v>
+        <v>20.5</v>
       </c>
       <c r="D189">
-        <v>21.9</v>
+        <v>22.7</v>
       </c>
       <c r="E189">
-        <v>24</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>193</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
       <c r="C190">
-        <v>29.3</v>
+        <v>29.6</v>
       </c>
       <c r="D190">
-        <v>32.5</v>
+        <v>32.8</v>
       </c>
       <c r="E190">
-        <v>35.7</v>
+        <v>36</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>194</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
       <c r="C191">
-        <v>27.4</v>
+        <v>24.4</v>
       </c>
       <c r="D191">
-        <v>30.4</v>
+        <v>27.1</v>
       </c>
       <c r="E191">
-        <v>33.4</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>195</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
       <c r="C192">
+        <v>9.300000000000001</v>
+      </c>
+      <c r="D192">
+        <v>10.3</v>
+      </c>
+      <c r="E192">
         <v>11.3</v>
-      </c>
-[...4 lines deleted...]
-        <v>13.7</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>196</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
       <c r="C193">
-        <v>54.2</v>
+        <v>54.9</v>
       </c>
       <c r="D193">
-        <v>60.2</v>
+        <v>61</v>
       </c>
       <c r="E193">
-        <v>66.2</v>
+        <v>67.09999999999999</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>197</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
       <c r="C194">
-        <v>54</v>
+        <v>46.8</v>
       </c>
       <c r="D194">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="E194">
-        <v>66</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>198</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
       <c r="C195">
-        <v>46.2</v>
+        <v>39.6</v>
       </c>
       <c r="D195">
-        <v>51.3</v>
+        <v>44</v>
       </c>
       <c r="E195">
-        <v>56.4</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>199</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
       <c r="C196">
-        <v>21.6</v>
+        <v>21</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>23.3</v>
       </c>
       <c r="E196">
-        <v>26.4</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>200</v>
       </c>
       <c r="B197">
         <v>0</v>
       </c>
       <c r="C197">
-        <v>162.9</v>
+        <v>158.9</v>
       </c>
       <c r="D197">
-        <v>181</v>
+        <v>176.5</v>
       </c>
       <c r="E197">
-        <v>199.1</v>
+        <v>194.1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>201</v>
       </c>
       <c r="B198">
         <v>0</v>
       </c>
       <c r="C198">
-        <v>32.4</v>
+        <v>28.7</v>
       </c>
       <c r="D198">
-        <v>36</v>
+        <v>31.8</v>
       </c>
       <c r="E198">
-        <v>39.6</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>202</v>
       </c>
       <c r="B199">
         <v>0</v>
       </c>
       <c r="C199">
-        <v>44.6</v>
+        <v>39.5</v>
       </c>
       <c r="D199">
-        <v>49.5</v>
+        <v>43.8</v>
       </c>
       <c r="E199">
-        <v>54.4</v>
+        <v>48.1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>203</v>
       </c>
       <c r="B200">
         <v>0</v>
       </c>
       <c r="C200">
-        <v>128.7</v>
+        <v>120.7</v>
       </c>
       <c r="D200">
-        <v>143</v>
+        <v>134.1</v>
       </c>
       <c r="E200">
-        <v>157.3</v>
+        <v>147.5</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>204</v>
       </c>
       <c r="B201">
         <v>0</v>
       </c>
       <c r="C201">
-        <v>366</v>
+        <v>328.6</v>
       </c>
       <c r="D201">
-        <v>401</v>
+        <v>360.1</v>
       </c>
       <c r="E201">
-        <v>436</v>
+        <v>391.6</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>205</v>
       </c>
       <c r="B202">
         <v>0</v>
       </c>
       <c r="C202">
-        <v>35.6</v>
+        <v>30.9</v>
       </c>
       <c r="D202">
-        <v>39.5</v>
+        <v>34.3</v>
       </c>
       <c r="E202">
-        <v>43.4</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>206</v>
       </c>
       <c r="B203">
         <v>0</v>
       </c>
       <c r="C203">
-        <v>11</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="D203">
-        <v>12.2</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="E203">
-        <v>13.4</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>207</v>
       </c>
       <c r="B204">
         <v>0</v>
       </c>
       <c r="C204">
-        <v>45.9</v>
+        <v>40.4</v>
       </c>
       <c r="D204">
-        <v>51</v>
+        <v>44.8</v>
       </c>
       <c r="E204">
-        <v>56.1</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>208</v>
       </c>
       <c r="B205">
         <v>0</v>
       </c>
       <c r="C205">
+        <v>4.7</v>
+      </c>
+      <c r="D205">
         <v>5.2</v>
       </c>
-      <c r="D205">
+      <c r="E205">
         <v>5.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.2</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>209</v>
       </c>
       <c r="B206">
         <v>0</v>
       </c>
       <c r="C206">
-        <v>12.6</v>
+        <v>10.5</v>
       </c>
       <c r="D206">
-        <v>14</v>
+        <v>11.6</v>
       </c>
       <c r="E206">
-        <v>15.4</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>210</v>
       </c>
       <c r="B207">
         <v>0</v>
       </c>
       <c r="C207">
-        <v>500.9</v>
+        <v>481</v>
       </c>
       <c r="D207">
-        <v>541.5</v>
+        <v>520</v>
       </c>
       <c r="E207">
-        <v>582.1</v>
+        <v>559</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>211</v>
       </c>
       <c r="B208">
         <v>0</v>
       </c>
       <c r="C208">
         <v>9.9</v>
       </c>
       <c r="D208">
         <v>10.9</v>
       </c>
       <c r="E208">
         <v>11.9</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>212</v>
       </c>
       <c r="B209">
         <v>0</v>
       </c>
       <c r="C209">
-        <v>13.7</v>
+        <v>11.8</v>
       </c>
       <c r="D209">
-        <v>15.2</v>
+        <v>13.1</v>
       </c>
       <c r="E209">
-        <v>16.7</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>213</v>
       </c>
       <c r="B210">
         <v>0</v>
       </c>
       <c r="C210">
-        <v>10.7</v>
+        <v>10.8</v>
       </c>
       <c r="D210">
-        <v>11.8</v>
+        <v>11.9</v>
       </c>
       <c r="E210">
-        <v>12.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>214</v>
       </c>
       <c r="B211">
         <v>0</v>
       </c>
       <c r="C211">
-        <v>16.1</v>
+        <v>13.2</v>
       </c>
       <c r="D211">
-        <v>17.8</v>
+        <v>14.6</v>
       </c>
       <c r="E211">
-        <v>19.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>215</v>
       </c>
       <c r="B212">
         <v>0</v>
       </c>
       <c r="C212">
-        <v>68.8</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="D212">
-        <v>76.40000000000001</v>
+        <v>74.5</v>
       </c>
       <c r="E212">
-        <v>84</v>
+        <v>81.90000000000001</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>216</v>
       </c>
       <c r="B213">
         <v>0</v>
       </c>
       <c r="C213">
+        <v>47.1</v>
+      </c>
+      <c r="D213">
         <v>52.3</v>
       </c>
-      <c r="D213">
-[...1 lines deleted...]
-      </c>
       <c r="E213">
-        <v>63.9</v>
+        <v>57.5</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>217</v>
       </c>
       <c r="B214">
         <v>0</v>
       </c>
       <c r="C214">
-        <v>599.4</v>
+        <v>518</v>
       </c>
       <c r="D214">
-        <v>648</v>
+        <v>560</v>
       </c>
       <c r="E214">
-        <v>696.6</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>218</v>
       </c>
       <c r="B215">
         <v>0</v>
       </c>
       <c r="C215">
-        <v>675.3</v>
+        <v>624.4</v>
       </c>
       <c r="D215">
-        <v>730</v>
+        <v>675</v>
       </c>
       <c r="E215">
-        <v>784.7</v>
+        <v>725.6</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>219</v>
       </c>
       <c r="B216">
         <v>0</v>
       </c>
       <c r="C216">
-        <v>63</v>
+        <v>44.8</v>
       </c>
       <c r="D216">
-        <v>70</v>
+        <v>49.7</v>
       </c>
       <c r="E216">
-        <v>77</v>
+        <v>54.6</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>220</v>
       </c>
       <c r="B217">
         <v>0</v>
       </c>
       <c r="C217">
+        <v>12.1</v>
+      </c>
+      <c r="D217">
+        <v>13.4</v>
+      </c>
+      <c r="E217">
         <v>14.7</v>
-      </c>
-[...4 lines deleted...]
-        <v>17.9</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>221</v>
       </c>
       <c r="B218">
         <v>0</v>
       </c>
       <c r="C218">
-        <v>4.6</v>
+        <v>3.7</v>
       </c>
       <c r="D218">
-        <v>5.1</v>
+        <v>4.1</v>
       </c>
       <c r="E218">
-        <v>5.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>222</v>
       </c>
       <c r="B219">
         <v>0</v>
       </c>
       <c r="C219">
-        <v>81</v>
+        <v>74.7</v>
       </c>
       <c r="D219">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="E219">
-        <v>99</v>
+        <v>91.3</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>223</v>
       </c>
       <c r="B220">
         <v>0</v>
       </c>
       <c r="C220">
-        <v>5.7</v>
+        <v>5.3</v>
       </c>
       <c r="D220">
+        <v>5.8</v>
+      </c>
+      <c r="E220">
         <v>6.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.9</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>224</v>
       </c>
       <c r="B221">
         <v>0</v>
       </c>
       <c r="C221">
-        <v>41.6</v>
+        <v>43.3</v>
       </c>
       <c r="D221">
-        <v>46.2</v>
+        <v>48.1</v>
       </c>
       <c r="E221">
-        <v>50.8</v>
+        <v>52.9</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>225</v>
       </c>
       <c r="B222">
         <v>0</v>
       </c>
       <c r="C222">
-        <v>22.5</v>
+        <v>18</v>
       </c>
       <c r="D222">
-        <v>24.9</v>
+        <v>19.9</v>
       </c>
       <c r="E222">
-        <v>27.3</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>226</v>
       </c>
       <c r="B223">
         <v>0</v>
       </c>
       <c r="C223">
-        <v>2598.4</v>
+        <v>2543.3</v>
       </c>
       <c r="D223">
-        <v>2735.1</v>
+        <v>2677.1</v>
       </c>
       <c r="E223">
-        <v>2871.8</v>
+        <v>2810.9</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>227</v>
       </c>
       <c r="B224">
         <v>0</v>
       </c>
       <c r="C224">
-        <v>10.5</v>
+        <v>6.6</v>
       </c>
       <c r="D224">
-        <v>11.6</v>
+        <v>7.3</v>
       </c>
       <c r="E224">
-        <v>12.7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>228</v>
       </c>
       <c r="B225">
         <v>0</v>
       </c>
       <c r="C225">
-        <v>55.3</v>
+        <v>57.6</v>
       </c>
       <c r="D225">
-        <v>61.4</v>
+        <v>64</v>
       </c>
       <c r="E225">
-        <v>67.5</v>
+        <v>70.40000000000001</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>229</v>
       </c>
       <c r="B226">
         <v>0</v>
       </c>
       <c r="C226">
-        <v>6.8</v>
+        <v>7.8</v>
       </c>
       <c r="D226">
-        <v>7.5</v>
+        <v>8.6</v>
       </c>
       <c r="E226">
-        <v>8.199999999999999</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>230</v>
       </c>
       <c r="B227">
         <v>0</v>
       </c>
       <c r="C227">
         <v>4750</v>
       </c>
       <c r="D227">
         <v>5000</v>
       </c>
       <c r="E227">
         <v>5250</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>231</v>
       </c>
       <c r="B228">
         <v>0</v>
       </c>
       <c r="C228">
-        <v>24.4</v>
+        <v>26.4</v>
       </c>
       <c r="D228">
-        <v>27.1</v>
+        <v>29.3</v>
       </c>
       <c r="E228">
-        <v>29.8</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>232</v>
       </c>
       <c r="B229">
         <v>0</v>
       </c>
       <c r="C229">
-        <v>34.8</v>
+        <v>29.5</v>
       </c>
       <c r="D229">
-        <v>38.6</v>
+        <v>32.7</v>
       </c>
       <c r="E229">
-        <v>42.4</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>233</v>
       </c>
       <c r="B230">
         <v>0</v>
       </c>
       <c r="C230">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D230">
-        <v>60</v>
+        <v>51.1</v>
       </c>
       <c r="E230">
-        <v>66</v>
+        <v>56.2</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>234</v>
       </c>
       <c r="B231">
         <v>0</v>
       </c>
       <c r="C231">
-        <v>6.6</v>
+        <v>6.1</v>
       </c>
       <c r="D231">
+        <v>6.7</v>
+      </c>
+      <c r="E231">
         <v>7.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>235</v>
       </c>
       <c r="B232">
         <v>0</v>
       </c>
       <c r="C232">
-        <v>40.5</v>
+        <v>44.3</v>
       </c>
       <c r="D232">
-        <v>45</v>
+        <v>49.2</v>
       </c>
       <c r="E232">
-        <v>49.5</v>
+        <v>54.1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>236</v>
       </c>
       <c r="B233">
         <v>0</v>
       </c>
       <c r="C233">
-        <v>8.300000000000001</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D233">
-        <v>9.199999999999999</v>
+        <v>10.3</v>
       </c>
       <c r="E233">
-        <v>10.1</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>237</v>
       </c>
       <c r="B234">
         <v>0</v>
       </c>
       <c r="C234">
-        <v>21.4</v>
+        <v>18.9</v>
       </c>
       <c r="D234">
-        <v>23.7</v>
+        <v>21</v>
       </c>
       <c r="E234">
-        <v>26</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>238</v>
       </c>
       <c r="B235">
         <v>0</v>
       </c>
       <c r="C235">
-        <v>5.5</v>
+        <v>4.4</v>
       </c>
       <c r="D235">
-        <v>6.1</v>
+        <v>4.8</v>
       </c>
       <c r="E235">
-        <v>6.7</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>239</v>
       </c>
       <c r="B236">
         <v>0</v>
       </c>
       <c r="C236">
+        <v>15.3</v>
+      </c>
+      <c r="D236">
         <v>16.9</v>
       </c>
-      <c r="D236">
-[...1 lines deleted...]
-      </c>
       <c r="E236">
-        <v>20.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>240</v>
       </c>
       <c r="B237">
         <v>0</v>
       </c>
       <c r="C237">
-        <v>27.2</v>
+        <v>24.3</v>
       </c>
       <c r="D237">
-        <v>30.2</v>
+        <v>27</v>
       </c>
       <c r="E237">
-        <v>33.2</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>241</v>
       </c>
       <c r="B238">
         <v>0</v>
       </c>
       <c r="C238">
-        <v>37.8</v>
+        <v>29.7</v>
       </c>
       <c r="D238">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E238">
-        <v>46.2</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>242</v>
       </c>
       <c r="B239">
         <v>0</v>
       </c>
       <c r="C239">
-        <v>14.1</v>
+        <v>14.3</v>
       </c>
       <c r="D239">
-        <v>15.6</v>
+        <v>15.8</v>
       </c>
       <c r="E239">
-        <v>17.1</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>243</v>
       </c>
       <c r="B240">
         <v>0</v>
       </c>
       <c r="C240">
-        <v>86.90000000000001</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="D240">
-        <v>96.5</v>
+        <v>91</v>
       </c>
       <c r="E240">
-        <v>106.1</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>244</v>
       </c>
       <c r="B241">
         <v>0</v>
       </c>
       <c r="C241">
-        <v>109.8</v>
+        <v>81</v>
       </c>
       <c r="D241">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="E241">
-        <v>134.2</v>
+        <v>99</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>245</v>
       </c>
       <c r="B242">
         <v>0</v>
       </c>
       <c r="C242">
-        <v>15.9</v>
+        <v>10.6</v>
       </c>
       <c r="D242">
-        <v>17.6</v>
+        <v>11.7</v>
       </c>
       <c r="E242">
-        <v>19.3</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>246</v>
       </c>
       <c r="B243">
         <v>0</v>
       </c>
       <c r="C243">
-        <v>87.40000000000001</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="D243">
-        <v>97.09999999999999</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="E243">
-        <v>106.8</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>247</v>
       </c>
       <c r="B244">
         <v>0</v>
       </c>
       <c r="C244">
-        <v>22.4</v>
+        <v>17</v>
       </c>
       <c r="D244">
-        <v>24.8</v>
+        <v>18.8</v>
       </c>
       <c r="E244">
-        <v>27.2</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>248</v>
       </c>
       <c r="B245">
         <v>0</v>
       </c>
       <c r="C245">
-        <v>107.1</v>
+        <v>94.3</v>
       </c>
       <c r="D245">
-        <v>119</v>
+        <v>104.7</v>
       </c>
       <c r="E245">
-        <v>130.9</v>
+        <v>115.1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>249</v>
       </c>
       <c r="B246">
         <v>0</v>
       </c>
       <c r="C246">
-        <v>10</v>
+        <v>8.9</v>
       </c>
       <c r="D246">
-        <v>11.1</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="E246">
-        <v>12.2</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>250</v>
       </c>
       <c r="B247">
         <v>0</v>
       </c>
       <c r="C247">
-        <v>193.5</v>
+        <v>188</v>
       </c>
       <c r="D247">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E247">
-        <v>230.5</v>
+        <v>224</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>251</v>
       </c>
       <c r="B248">
         <v>0</v>
       </c>
       <c r="C248">
-        <v>11.9</v>
+        <v>11.2</v>
       </c>
       <c r="D248">
-        <v>13.2</v>
+        <v>12.4</v>
       </c>
       <c r="E248">
-        <v>14.5</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>252</v>
       </c>
       <c r="B249">
         <v>0</v>
       </c>
       <c r="C249">
         <v>962500</v>
       </c>
       <c r="D249">
         <v>1000000</v>
       </c>
       <c r="E249">
         <v>1037500</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>253</v>
       </c>
       <c r="B250">
         <v>0</v>
       </c>
       <c r="C250">
-        <v>32.4</v>
+        <v>32.2</v>
       </c>
       <c r="D250">
-        <v>36</v>
+        <v>35.7</v>
       </c>
       <c r="E250">
-        <v>39.6</v>
+        <v>39.2</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>254</v>
       </c>
       <c r="B251">
         <v>0</v>
       </c>
       <c r="C251">
-        <v>93.7</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="D251">
-        <v>104.1</v>
+        <v>91</v>
       </c>
       <c r="E251">
-        <v>114.5</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>255</v>
       </c>
       <c r="B252">
         <v>0</v>
       </c>
       <c r="C252">
-        <v>20.3</v>
+        <v>17.2</v>
       </c>
       <c r="D252">
-        <v>22.5</v>
+        <v>19.1</v>
       </c>
       <c r="E252">
-        <v>24.7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>256</v>
       </c>
       <c r="B253">
         <v>0</v>
       </c>
       <c r="C253">
-        <v>63.6</v>
+        <v>55</v>
       </c>
       <c r="D253">
-        <v>70.59999999999999</v>
+        <v>61.1</v>
       </c>
       <c r="E253">
-        <v>77.59999999999999</v>
+        <v>67.2</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>257</v>
       </c>
       <c r="B254">
         <v>0</v>
       </c>
       <c r="C254">
+        <v>3.2</v>
+      </c>
+      <c r="D254">
         <v>3.5</v>
       </c>
-      <c r="D254">
+      <c r="E254">
         <v>3.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>258</v>
       </c>
       <c r="B255">
         <v>0</v>
       </c>
       <c r="C255">
-        <v>14.1</v>
+        <v>13</v>
       </c>
       <c r="D255">
-        <v>15.6</v>
+        <v>14.4</v>
       </c>
       <c r="E255">
-        <v>17.1</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>259</v>
       </c>
       <c r="B256">
         <v>0</v>
       </c>
       <c r="C256">
-        <v>6.9</v>
+        <v>6.3</v>
       </c>
       <c r="D256">
-        <v>7.6</v>
+        <v>7</v>
       </c>
       <c r="E256">
-        <v>8.300000000000001</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>260</v>
       </c>
       <c r="B257">
         <v>0</v>
       </c>
       <c r="C257">
-        <v>6.3</v>
+        <v>5.2</v>
       </c>
       <c r="D257">
-        <v>7</v>
+        <v>5.7</v>
       </c>
       <c r="E257">
-        <v>7.7</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>261</v>
       </c>
       <c r="B258">
         <v>0</v>
       </c>
       <c r="C258">
-        <v>19.1</v>
+        <v>13.4</v>
       </c>
       <c r="D258">
-        <v>21.2</v>
+        <v>14.8</v>
       </c>
       <c r="E258">
-        <v>23.3</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>262</v>
       </c>
       <c r="B259">
         <v>0</v>
       </c>
       <c r="C259">
-        <v>27.5</v>
+        <v>23.7</v>
       </c>
       <c r="D259">
-        <v>30.5</v>
+        <v>26.3</v>
       </c>
       <c r="E259">
-        <v>33.5</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>263</v>
       </c>
       <c r="B260">
         <v>0</v>
       </c>
       <c r="C260">
-        <v>30.2</v>
+        <v>24.2</v>
       </c>
       <c r="D260">
-        <v>33.5</v>
+        <v>26.8</v>
       </c>
       <c r="E260">
-        <v>36.8</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>264</v>
       </c>
       <c r="B261">
         <v>0</v>
       </c>
       <c r="C261">
-        <v>33.9</v>
+        <v>49.2</v>
       </c>
       <c r="D261">
-        <v>37.6</v>
+        <v>54.6</v>
       </c>
       <c r="E261">
-        <v>41.3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>265</v>
       </c>
       <c r="B262">
         <v>0</v>
       </c>
       <c r="C262">
-        <v>35.1</v>
+        <v>32.9</v>
       </c>
       <c r="D262">
-        <v>38.9</v>
+        <v>36.5</v>
       </c>
       <c r="E262">
-        <v>42.7</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>266</v>
       </c>
       <c r="B263">
         <v>0</v>
       </c>
       <c r="C263">
-        <v>33.2</v>
+        <v>28.8</v>
       </c>
       <c r="D263">
-        <v>36.8</v>
+        <v>32</v>
       </c>
       <c r="E263">
-        <v>40.4</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>267</v>
       </c>
       <c r="B264">
         <v>0</v>
       </c>
       <c r="C264">
-        <v>5.9</v>
+        <v>5.8</v>
       </c>
       <c r="D264">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="E264">
-        <v>7.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>268</v>
       </c>
       <c r="B265">
         <v>0</v>
       </c>
       <c r="C265">
-        <v>8.1</v>
+        <v>7.9</v>
       </c>
       <c r="D265">
-        <v>8.9</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E265">
-        <v>9.699999999999999</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>269</v>
       </c>
       <c r="B266">
         <v>0</v>
       </c>
       <c r="C266">
-        <v>163.8</v>
+        <v>135.5</v>
       </c>
       <c r="D266">
-        <v>182</v>
+        <v>150.5</v>
       </c>
       <c r="E266">
-        <v>200.2</v>
+        <v>165.5</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>270</v>
       </c>
       <c r="B267">
         <v>0</v>
       </c>
       <c r="C267">
+        <v>2.6</v>
+      </c>
+      <c r="D267">
         <v>2.8</v>
       </c>
-      <c r="D267">
-[...1 lines deleted...]
-      </c>
       <c r="E267">
-        <v>3.4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>271</v>
       </c>
       <c r="B268">
         <v>0</v>
       </c>
       <c r="C268">
-        <v>6.4</v>
+        <v>4.8</v>
       </c>
       <c r="D268">
-        <v>7.1</v>
+        <v>5.3</v>
       </c>
       <c r="E268">
-        <v>7.8</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>272</v>
       </c>
       <c r="B269">
         <v>0</v>
       </c>
       <c r="C269">
-        <v>14.5</v>
+        <v>14.2</v>
       </c>
       <c r="D269">
-        <v>16.1</v>
+        <v>15.7</v>
       </c>
       <c r="E269">
-        <v>17.7</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>273</v>
       </c>
       <c r="B270">
         <v>0</v>
       </c>
       <c r="C270">
-        <v>142.2</v>
+        <v>129.6</v>
       </c>
       <c r="D270">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="E270">
-        <v>173.8</v>
+        <v>158.4</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>274</v>
       </c>
       <c r="B271">
         <v>0</v>
       </c>
       <c r="C271">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
       <c r="D271">
-        <v>7.6</v>
+        <v>7.5</v>
       </c>
       <c r="E271">
-        <v>8.300000000000001</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>275</v>
       </c>
       <c r="B272">
         <v>0</v>
       </c>
       <c r="C272">
-        <v>248.8</v>
+        <v>196.6</v>
       </c>
       <c r="D272">
-        <v>272.6</v>
+        <v>215.4</v>
       </c>
       <c r="E272">
-        <v>296.4</v>
+        <v>234.2</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>276</v>
       </c>
       <c r="B273">
         <v>0</v>
       </c>
       <c r="C273">
-        <v>25.2</v>
+        <v>22.2</v>
       </c>
       <c r="D273">
-        <v>28</v>
+        <v>24.6</v>
       </c>
       <c r="E273">
-        <v>30.8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>277</v>
       </c>
       <c r="B274">
         <v>0</v>
       </c>
       <c r="C274">
-        <v>9.9</v>
+        <v>7.9</v>
       </c>
       <c r="D274">
-        <v>10.9</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E274">
-        <v>11.9</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>278</v>
       </c>
       <c r="B275">
         <v>0</v>
       </c>
       <c r="C275">
-        <v>15</v>
+        <v>14.4</v>
       </c>
       <c r="D275">
-        <v>16.6</v>
+        <v>15.9</v>
       </c>
       <c r="E275">
-        <v>18.2</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>279</v>
       </c>
       <c r="B276">
         <v>0</v>
       </c>
       <c r="C276">
-        <v>184.4</v>
+        <v>174</v>
       </c>
       <c r="D276">
-        <v>202</v>
+        <v>193.3</v>
       </c>
       <c r="E276">
-        <v>219.6</v>
+        <v>212.6</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>280</v>
       </c>
       <c r="B277">
         <v>0</v>
       </c>
       <c r="C277">
-        <v>52.2</v>
+        <v>51.7</v>
       </c>
       <c r="D277">
-        <v>58</v>
+        <v>57.4</v>
       </c>
       <c r="E277">
-        <v>63.8</v>
+        <v>63.1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>281</v>
       </c>
       <c r="B278">
         <v>0</v>
       </c>
       <c r="C278">
         <v>4260</v>
       </c>
       <c r="D278">
         <v>4484</v>
       </c>
       <c r="E278">
         <v>4708</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>282</v>
       </c>
       <c r="B279">
         <v>0</v>
       </c>
       <c r="C279">
-        <v>5.2</v>
+        <v>4.6</v>
       </c>
       <c r="D279">
-        <v>5.7</v>
+        <v>5.1</v>
       </c>
       <c r="E279">
-        <v>6.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>283</v>
       </c>
       <c r="B280">
         <v>0</v>
       </c>
       <c r="C280">
-        <v>21.7</v>
+        <v>18.9</v>
       </c>
       <c r="D280">
-        <v>24.1</v>
+        <v>21</v>
       </c>
       <c r="E280">
-        <v>26.5</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>284</v>
       </c>
       <c r="B281">
         <v>0</v>
       </c>
       <c r="C281">
-        <v>55.7</v>
+        <v>53.1</v>
       </c>
       <c r="D281">
-        <v>61.8</v>
+        <v>59</v>
       </c>
       <c r="E281">
-        <v>67.90000000000001</v>
+        <v>64.90000000000001</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>285</v>
       </c>
       <c r="B282">
         <v>0</v>
       </c>
       <c r="C282">
-        <v>12.6</v>
+        <v>15.6</v>
       </c>
       <c r="D282">
-        <v>14</v>
+        <v>17.3</v>
       </c>
       <c r="E282">
-        <v>15.4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>286</v>
       </c>
       <c r="B283">
         <v>0</v>
       </c>
       <c r="C283">
-        <v>43.6</v>
+        <v>42.6</v>
       </c>
       <c r="D283">
-        <v>48.4</v>
+        <v>47.3</v>
       </c>
       <c r="E283">
-        <v>53.2</v>
+        <v>52</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>287</v>
       </c>
       <c r="B284">
         <v>0</v>
       </c>
       <c r="C284">
         <v>3.5</v>
       </c>
       <c r="D284">
         <v>3.8</v>
       </c>
       <c r="E284">
         <v>4.1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>288</v>
       </c>
       <c r="B285">
         <v>0</v>
       </c>
       <c r="C285">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="D285">
-        <v>4.1</v>
+        <v>3.6</v>
       </c>
       <c r="E285">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>289</v>
       </c>
       <c r="B286">
         <v>0</v>
       </c>
       <c r="C286">
-        <v>60.3</v>
+        <v>62.9</v>
       </c>
       <c r="D286">
-        <v>67</v>
+        <v>69.8</v>
       </c>
       <c r="E286">
-        <v>73.7</v>
+        <v>76.7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>290</v>
       </c>
       <c r="B287">
         <v>0</v>
       </c>
       <c r="C287">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="D287">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="E287">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>291</v>
       </c>
       <c r="B288">
         <v>0</v>
       </c>
       <c r="C288">
+        <v>3.1</v>
+      </c>
+      <c r="D288">
+        <v>3.4</v>
+      </c>
+      <c r="E288">
         <v>3.7</v>
-      </c>
-[...4 lines deleted...]
-        <v>4.5</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>292</v>
       </c>
       <c r="B289">
         <v>0</v>
       </c>
       <c r="C289">
-        <v>54.9</v>
+        <v>46.7</v>
       </c>
       <c r="D289">
-        <v>61</v>
+        <v>51.8</v>
       </c>
       <c r="E289">
-        <v>67.09999999999999</v>
+        <v>56.9</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>293</v>
       </c>
       <c r="B290">
         <v>0</v>
       </c>
       <c r="C290">
-        <v>36.9</v>
+        <v>33.9</v>
       </c>
       <c r="D290">
-        <v>41</v>
+        <v>37.6</v>
       </c>
       <c r="E290">
-        <v>45.1</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>294</v>
       </c>
       <c r="B291">
         <v>0</v>
       </c>
       <c r="C291">
-        <v>70.7</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="D291">
-        <v>78.5</v>
+        <v>74.8</v>
       </c>
       <c r="E291">
-        <v>86.3</v>
+        <v>82.2</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>295</v>
       </c>
       <c r="B292">
         <v>0</v>
       </c>
       <c r="C292">
-        <v>149.4</v>
+        <v>121.6</v>
       </c>
       <c r="D292">
-        <v>166</v>
+        <v>135.1</v>
       </c>
       <c r="E292">
-        <v>182.6</v>
+        <v>148.6</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>296</v>
       </c>
       <c r="B293">
         <v>0</v>
       </c>
       <c r="C293">
-        <v>4750</v>
+        <v>4242</v>
       </c>
       <c r="D293">
-        <v>5000</v>
+        <v>4465</v>
       </c>
       <c r="E293">
-        <v>5250</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>297</v>
       </c>
       <c r="B294">
         <v>0</v>
       </c>
       <c r="C294">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="D294">
-        <v>5.6</v>
+        <v>5.5</v>
       </c>
       <c r="E294">
-        <v>6.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>298</v>
       </c>
       <c r="B295">
         <v>0</v>
       </c>
       <c r="C295">
-        <v>45.9</v>
+        <v>40.5</v>
       </c>
       <c r="D295">
-        <v>51</v>
+        <v>44.9</v>
       </c>
       <c r="E295">
-        <v>56.1</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>299</v>
       </c>
       <c r="B296">
         <v>0</v>
       </c>
       <c r="C296">
-        <v>2.7</v>
+        <v>1.8</v>
       </c>
       <c r="D296">
-        <v>2.9</v>
+        <v>1.9</v>
       </c>
       <c r="E296">
-        <v>3.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>300</v>
       </c>
       <c r="B297">
         <v>0</v>
       </c>
       <c r="C297">
-        <v>6</v>
+        <v>5.3</v>
       </c>
       <c r="D297">
-        <v>6.6</v>
+        <v>5.8</v>
       </c>
       <c r="E297">
-        <v>7.2</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>301</v>
       </c>
       <c r="B298">
         <v>0</v>
       </c>
       <c r="C298">
+        <v>25.4</v>
+      </c>
+      <c r="D298">
         <v>28.2</v>
       </c>
-      <c r="D298">
-[...1 lines deleted...]
-      </c>
       <c r="E298">
-        <v>34.4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>302</v>
       </c>
       <c r="B299">
         <v>0</v>
       </c>
       <c r="C299">
-        <v>3.7</v>
+        <v>2.5</v>
       </c>
       <c r="D299">
-        <v>4.1</v>
+        <v>2.7</v>
       </c>
       <c r="E299">
-        <v>4.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>303</v>
       </c>
       <c r="B300">
         <v>0</v>
       </c>
       <c r="C300">
-        <v>45.3</v>
+        <v>46.2</v>
       </c>
       <c r="D300">
-        <v>50.3</v>
+        <v>51.3</v>
       </c>
       <c r="E300">
-        <v>55.3</v>
+        <v>56.4</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>304</v>
       </c>
       <c r="B301">
         <v>0</v>
       </c>
       <c r="C301">
-        <v>33.8</v>
+        <v>31.5</v>
       </c>
       <c r="D301">
-        <v>37.5</v>
+        <v>35</v>
       </c>
       <c r="E301">
-        <v>41.2</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>305</v>
       </c>
       <c r="B302">
         <v>0</v>
       </c>
       <c r="C302">
-        <v>16.7</v>
+        <v>12.6</v>
       </c>
       <c r="D302">
-        <v>18.5</v>
+        <v>13.9</v>
       </c>
       <c r="E302">
-        <v>20.3</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>306</v>
       </c>
       <c r="B303">
         <v>0</v>
       </c>
       <c r="C303">
-        <v>36</v>
+        <v>30.6</v>
       </c>
       <c r="D303">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E303">
-        <v>44</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>307</v>
       </c>
       <c r="B304">
         <v>0</v>
       </c>
       <c r="C304">
-        <v>56.7</v>
+        <v>46</v>
       </c>
       <c r="D304">
-        <v>63</v>
+        <v>51.1</v>
       </c>
       <c r="E304">
-        <v>69.3</v>
+        <v>56.2</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>308</v>
       </c>
       <c r="B305">
         <v>0</v>
       </c>
       <c r="C305">
-        <v>59</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="D305">
-        <v>65.5</v>
+        <v>81.5</v>
       </c>
       <c r="E305">
-        <v>72</v>
+        <v>89.59999999999999</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>309</v>
       </c>
       <c r="B306">
         <v>0</v>
       </c>
       <c r="C306">
-        <v>35.1</v>
+        <v>34.2</v>
       </c>
       <c r="D306">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E306">
-        <v>42.9</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>310</v>
       </c>
       <c r="B307">
         <v>0</v>
       </c>
       <c r="C307">
-        <v>42</v>
+        <v>34.7</v>
       </c>
       <c r="D307">
-        <v>46.6</v>
+        <v>38.5</v>
       </c>
       <c r="E307">
-        <v>51.2</v>
+        <v>42.3</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>311</v>
       </c>
       <c r="B308">
         <v>0</v>
       </c>
       <c r="C308">
-        <v>17.5</v>
+        <v>12.6</v>
       </c>
       <c r="D308">
-        <v>19.4</v>
+        <v>14</v>
       </c>
       <c r="E308">
-        <v>21.3</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>312</v>
       </c>
       <c r="B309">
         <v>0</v>
       </c>
       <c r="C309">
-        <v>77.40000000000001</v>
+        <v>69.3</v>
       </c>
       <c r="D309">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E309">
-        <v>94.59999999999999</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>313</v>
       </c>
       <c r="B310">
         <v>0</v>
       </c>
       <c r="C310">
-        <v>28.2</v>
+        <v>24.4</v>
       </c>
       <c r="D310">
-        <v>31.3</v>
+        <v>27.1</v>
       </c>
       <c r="E310">
-        <v>34.4</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>314</v>
       </c>
       <c r="B311">
         <v>0</v>
       </c>
       <c r="C311">
-        <v>148.5</v>
+        <v>139.5</v>
       </c>
       <c r="D311">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="E311">
-        <v>181.5</v>
+        <v>170.5</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>315</v>
       </c>
       <c r="B312">
         <v>0</v>
       </c>
       <c r="C312">
-        <v>25.2</v>
+        <v>21</v>
       </c>
       <c r="D312">
-        <v>28</v>
+        <v>23.3</v>
       </c>
       <c r="E312">
-        <v>30.8</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>316</v>
       </c>
       <c r="B313">
         <v>0</v>
       </c>
       <c r="C313">
-        <v>3078.9</v>
+        <v>3230</v>
       </c>
       <c r="D313">
-        <v>3240.9</v>
+        <v>3400</v>
       </c>
       <c r="E313">
-        <v>3402.9</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>317</v>
       </c>
       <c r="B314">
         <v>0</v>
       </c>
       <c r="C314">
-        <v>6.8</v>
+        <v>5.3</v>
       </c>
       <c r="D314">
-        <v>7.5</v>
+        <v>5.8</v>
       </c>
       <c r="E314">
-        <v>8.199999999999999</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>318</v>
       </c>
       <c r="B315">
         <v>0</v>
       </c>
       <c r="C315">
-        <v>11.7</v>
+        <v>11.5</v>
       </c>
       <c r="D315">
-        <v>13</v>
+        <v>12.7</v>
       </c>
       <c r="E315">
-        <v>14.3</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>319</v>
       </c>
       <c r="B316">
         <v>0</v>
       </c>
       <c r="C316">
-        <v>101.3</v>
+        <v>103.5</v>
       </c>
       <c r="D316">
-        <v>112.5</v>
+        <v>115</v>
       </c>
       <c r="E316">
-        <v>123.7</v>
+        <v>126.5</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>320</v>
       </c>
       <c r="B317">
         <v>0</v>
       </c>
       <c r="C317">
-        <v>34.2</v>
+        <v>37.8</v>
       </c>
       <c r="D317">
-        <v>37.9</v>
+        <v>42</v>
       </c>
       <c r="E317">
-        <v>41.6</v>
+        <v>46.2</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>321</v>
       </c>
       <c r="B318">
         <v>0</v>
       </c>
       <c r="C318">
-        <v>4.5</v>
+        <v>3.6</v>
       </c>
       <c r="D318">
-        <v>4.9</v>
+        <v>3.9</v>
       </c>
       <c r="E318">
-        <v>5.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>322</v>
       </c>
       <c r="B319">
         <v>0</v>
       </c>
       <c r="C319">
-        <v>28.8</v>
+        <v>27</v>
       </c>
       <c r="D319">
-        <v>31.9</v>
+        <v>30</v>
       </c>
       <c r="E319">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>323</v>
       </c>
       <c r="B320">
         <v>0</v>
       </c>
       <c r="C320">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
       <c r="D320">
-        <v>7.5</v>
+        <v>7.4</v>
       </c>
       <c r="E320">
-        <v>8.199999999999999</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>324</v>
       </c>
       <c r="B321">
         <v>0</v>
       </c>
       <c r="C321">
-        <v>41.8</v>
+        <v>40.5</v>
       </c>
       <c r="D321">
-        <v>46.4</v>
+        <v>44.9</v>
       </c>
       <c r="E321">
-        <v>51</v>
+        <v>49.3</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>325</v>
       </c>
       <c r="B322">
         <v>0</v>
       </c>
       <c r="C322">
-        <v>15.5</v>
+        <v>14.4</v>
       </c>
       <c r="D322">
-        <v>17.2</v>
+        <v>16</v>
       </c>
       <c r="E322">
-        <v>18.9</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>326</v>
       </c>
       <c r="B323">
         <v>0</v>
       </c>
       <c r="C323">
-        <v>27</v>
+        <v>24.4</v>
       </c>
       <c r="D323">
-        <v>30</v>
+        <v>27.1</v>
       </c>
       <c r="E323">
-        <v>33</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>327</v>
       </c>
       <c r="B324">
         <v>0</v>
       </c>
       <c r="C324">
-        <v>83.7</v>
+        <v>65.7</v>
       </c>
       <c r="D324">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="E324">
-        <v>102.3</v>
+        <v>80.3</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>328</v>
       </c>
       <c r="B325">
         <v>0</v>
       </c>
       <c r="C325">
-        <v>76.3</v>
+        <v>56.5</v>
       </c>
       <c r="D325">
-        <v>84.7</v>
+        <v>62.7</v>
       </c>
       <c r="E325">
-        <v>93.09999999999999</v>
+        <v>68.90000000000001</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>329</v>
       </c>
       <c r="B326">
         <v>0</v>
       </c>
       <c r="C326">
-        <v>18.9</v>
+        <v>19.2</v>
       </c>
       <c r="D326">
-        <v>21</v>
+        <v>21.3</v>
       </c>
       <c r="E326">
-        <v>23.1</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>330</v>
       </c>
       <c r="B327">
         <v>0</v>
       </c>
       <c r="C327">
-        <v>9</v>
+        <v>7.3</v>
       </c>
       <c r="D327">
-        <v>9.9</v>
+        <v>8.1</v>
       </c>
       <c r="E327">
-        <v>10.8</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>331</v>
       </c>
       <c r="B328">
         <v>0</v>
       </c>
       <c r="C328">
-        <v>20.4</v>
+        <v>20.7</v>
       </c>
       <c r="D328">
-        <v>22.6</v>
+        <v>22.9</v>
       </c>
       <c r="E328">
-        <v>24.8</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>332</v>
       </c>
       <c r="B329">
         <v>0</v>
       </c>
       <c r="C329">
-        <v>23.5</v>
+        <v>33.2</v>
       </c>
       <c r="D329">
-        <v>26.1</v>
+        <v>36.8</v>
       </c>
       <c r="E329">
-        <v>28.7</v>
+        <v>40.4</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>333</v>
       </c>
       <c r="B330">
         <v>0</v>
       </c>
       <c r="C330">
-        <v>11.7</v>
+        <v>11.1</v>
       </c>
       <c r="D330">
-        <v>12.9</v>
+        <v>12.3</v>
       </c>
       <c r="E330">
-        <v>14.1</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>334</v>
       </c>
       <c r="B331">
         <v>0</v>
       </c>
       <c r="C331">
-        <v>33.9</v>
+        <v>25.8</v>
       </c>
       <c r="D331">
-        <v>37.6</v>
+        <v>28.6</v>
       </c>
       <c r="E331">
-        <v>41.3</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>335</v>
       </c>
       <c r="B332">
         <v>0</v>
       </c>
       <c r="C332">
-        <v>93.7</v>
+        <v>76.5</v>
       </c>
       <c r="D332">
-        <v>104.1</v>
+        <v>85</v>
       </c>
       <c r="E332">
-        <v>114.5</v>
+        <v>93.5</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>336</v>
       </c>
       <c r="B333">
         <v>0</v>
       </c>
       <c r="C333">
-        <v>85.5</v>
+        <v>84.2</v>
       </c>
       <c r="D333">
-        <v>95</v>
+        <v>93.5</v>
       </c>
       <c r="E333">
-        <v>104.5</v>
+        <v>102.8</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>337</v>
       </c>
       <c r="B334">
         <v>0</v>
       </c>
       <c r="C334">
-        <v>25.2</v>
+        <v>21.5</v>
       </c>
       <c r="D334">
-        <v>28</v>
+        <v>23.8</v>
       </c>
       <c r="E334">
-        <v>30.8</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>338</v>
       </c>
       <c r="B335">
         <v>0</v>
       </c>
       <c r="C335">
-        <v>51.9</v>
+        <v>53.1</v>
       </c>
       <c r="D335">
-        <v>57.6</v>
+        <v>59</v>
       </c>
       <c r="E335">
-        <v>63.3</v>
+        <v>64.90000000000001</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>339</v>
       </c>
       <c r="B336">
         <v>0</v>
       </c>
       <c r="C336">
+        <v>6.1</v>
+      </c>
+      <c r="D336">
         <v>6.7</v>
       </c>
-      <c r="D336">
-[...1 lines deleted...]
-      </c>
       <c r="E336">
-        <v>8.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>340</v>
       </c>
       <c r="B337">
         <v>0</v>
       </c>
       <c r="C337">
-        <v>35.6</v>
+        <v>31.6</v>
       </c>
       <c r="D337">
-        <v>39.5</v>
+        <v>35.1</v>
       </c>
       <c r="E337">
-        <v>43.4</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>341</v>
       </c>
       <c r="B338">
         <v>0</v>
       </c>
       <c r="C338">
         <v>4750</v>
       </c>
       <c r="D338">
         <v>5000</v>
       </c>
       <c r="E338">
         <v>5250</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>342</v>
       </c>
       <c r="B339">
         <v>0</v>
       </c>
       <c r="C339">
-        <v>7.2</v>
+        <v>6.3</v>
       </c>
       <c r="D339">
-        <v>8</v>
+        <v>6.9</v>
       </c>
       <c r="E339">
-        <v>8.800000000000001</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>343</v>
       </c>
       <c r="B340">
         <v>0</v>
       </c>
       <c r="C340">
-        <v>8</v>
+        <v>7.2</v>
       </c>
       <c r="D340">
-        <v>8.800000000000001</v>
+        <v>7.9</v>
       </c>
       <c r="E340">
-        <v>9.6</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>344</v>
       </c>
       <c r="B341">
         <v>0</v>
       </c>
       <c r="C341">
-        <v>15.6</v>
+        <v>15.8</v>
       </c>
       <c r="D341">
-        <v>17.3</v>
+        <v>17.5</v>
       </c>
       <c r="E341">
-        <v>19</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>345</v>
       </c>
       <c r="B342">
         <v>0</v>
       </c>
       <c r="C342">
-        <v>35.4</v>
+        <v>17.6</v>
       </c>
       <c r="D342">
-        <v>39.3</v>
+        <v>19.5</v>
       </c>
       <c r="E342">
-        <v>43.2</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>346</v>
       </c>
       <c r="B343">
         <v>0</v>
       </c>
       <c r="C343">
-        <v>26.4</v>
+        <v>24.9</v>
       </c>
       <c r="D343">
-        <v>29.3</v>
+        <v>27.6</v>
       </c>
       <c r="E343">
-        <v>32.2</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>347</v>
       </c>
       <c r="B344">
         <v>0</v>
       </c>
       <c r="C344">
-        <v>16.2</v>
+        <v>11.4</v>
       </c>
       <c r="D344">
-        <v>17.9</v>
+        <v>12.6</v>
       </c>
       <c r="E344">
-        <v>19.6</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>348</v>
       </c>
       <c r="B345">
         <v>0</v>
       </c>
       <c r="C345">
-        <v>6.2</v>
+        <v>5.5</v>
       </c>
       <c r="D345">
-        <v>6.8</v>
+        <v>6.1</v>
       </c>
       <c r="E345">
-        <v>7.4</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>349</v>
       </c>
       <c r="B346">
         <v>0</v>
       </c>
       <c r="C346">
-        <v>32.7</v>
+        <v>31.7</v>
       </c>
       <c r="D346">
-        <v>36.3</v>
+        <v>35.2</v>
       </c>
       <c r="E346">
-        <v>39.9</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>350</v>
       </c>
       <c r="B347">
         <v>0</v>
       </c>
       <c r="C347">
-        <v>19.6</v>
+        <v>15.6</v>
       </c>
       <c r="D347">
-        <v>21.7</v>
+        <v>17.3</v>
       </c>
       <c r="E347">
-        <v>23.8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>351</v>
       </c>
       <c r="B348">
         <v>0</v>
       </c>
       <c r="C348">
-        <v>15.8</v>
+        <v>12.1</v>
       </c>
       <c r="D348">
-        <v>17.5</v>
+        <v>13.4</v>
       </c>
       <c r="E348">
-        <v>19.2</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>352</v>
       </c>
       <c r="B349">
         <v>0</v>
       </c>
       <c r="C349">
-        <v>25.4</v>
+        <v>21.7</v>
       </c>
       <c r="D349">
-        <v>28.2</v>
+        <v>24.1</v>
       </c>
       <c r="E349">
-        <v>31</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>353</v>
       </c>
       <c r="B350">
         <v>0</v>
       </c>
       <c r="C350">
-        <v>72</v>
+        <v>66.2</v>
       </c>
       <c r="D350">
-        <v>80</v>
+        <v>73.5</v>
       </c>
       <c r="E350">
-        <v>88</v>
+        <v>80.8</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>354</v>
       </c>
       <c r="B351">
         <v>0</v>
       </c>
       <c r="C351">
-        <v>52.4</v>
+        <v>43.8</v>
       </c>
       <c r="D351">
-        <v>58.2</v>
+        <v>48.6</v>
       </c>
       <c r="E351">
-        <v>64</v>
+        <v>53.4</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>355</v>
       </c>
       <c r="B352">
         <v>0</v>
       </c>
       <c r="C352">
-        <v>108.8</v>
+        <v>125</v>
       </c>
       <c r="D352">
-        <v>120.8</v>
+        <v>138.8</v>
       </c>
       <c r="E352">
-        <v>132.8</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>356</v>
       </c>
       <c r="B353">
         <v>0</v>
       </c>
       <c r="C353">
-        <v>4078</v>
+        <v>4506.5</v>
       </c>
       <c r="D353">
-        <v>4292.5</v>
+        <v>4743.5</v>
       </c>
       <c r="E353">
-        <v>4507</v>
+        <v>4980.5</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>357</v>
       </c>
       <c r="B354">
         <v>0</v>
       </c>
       <c r="C354">
-        <v>13.7</v>
+        <v>11.1</v>
       </c>
       <c r="D354">
-        <v>15.2</v>
+        <v>12.3</v>
       </c>
       <c r="E354">
-        <v>16.7</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>358</v>
       </c>
       <c r="B355">
         <v>0</v>
       </c>
       <c r="C355">
-        <v>76.7</v>
+        <v>72.3</v>
       </c>
       <c r="D355">
-        <v>85.2</v>
+        <v>80.3</v>
       </c>
       <c r="E355">
-        <v>93.7</v>
+        <v>88.3</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>359</v>
       </c>
       <c r="B356">
         <v>0</v>
       </c>
       <c r="C356">
-        <v>218</v>
+        <v>200.8</v>
       </c>
       <c r="D356">
-        <v>238.8</v>
+        <v>220</v>
       </c>
       <c r="E356">
-        <v>259.7</v>
+        <v>239.2</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>360</v>
       </c>
       <c r="B357">
         <v>0</v>
       </c>
       <c r="C357">
-        <v>35.6</v>
+        <v>31.6</v>
       </c>
       <c r="D357">
-        <v>39.5</v>
+        <v>35.1</v>
       </c>
       <c r="E357">
-        <v>43.4</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>361</v>
       </c>
       <c r="B358">
         <v>0</v>
       </c>
       <c r="C358">
-        <v>95.40000000000001</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="D358">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E358">
-        <v>116.6</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>362</v>
       </c>
       <c r="B359">
         <v>0</v>
       </c>
       <c r="C359">
-        <v>9.9</v>
+        <v>11</v>
       </c>
       <c r="D359">
-        <v>10.9</v>
+        <v>12.2</v>
       </c>
       <c r="E359">
-        <v>11.9</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>363</v>
       </c>
       <c r="B360">
         <v>0</v>
       </c>
       <c r="C360">
-        <v>20.7</v>
+        <v>19.3</v>
       </c>
       <c r="D360">
-        <v>23</v>
+        <v>21.4</v>
       </c>
       <c r="E360">
-        <v>25.3</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>364</v>
       </c>
       <c r="B361">
         <v>0</v>
       </c>
       <c r="C361">
-        <v>52.3</v>
+        <v>44.9</v>
       </c>
       <c r="D361">
-        <v>58.1</v>
+        <v>49.8</v>
       </c>
       <c r="E361">
-        <v>63.9</v>
+        <v>54.7</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>365</v>
       </c>
       <c r="B362">
         <v>0</v>
       </c>
       <c r="C362">
-        <v>46.4</v>
+        <v>42.8</v>
       </c>
       <c r="D362">
-        <v>51.5</v>
+        <v>47.5</v>
       </c>
       <c r="E362">
-        <v>56.6</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>366</v>
       </c>
       <c r="B363">
         <v>0</v>
       </c>
       <c r="C363">
-        <v>201.2</v>
+        <v>195.7</v>
       </c>
       <c r="D363">
-        <v>220.4</v>
+        <v>214.4</v>
       </c>
       <c r="E363">
-        <v>239.6</v>
+        <v>233.1</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>367</v>
       </c>
       <c r="B364">
         <v>0</v>
       </c>
       <c r="C364">
-        <v>6.7</v>
+        <v>5.4</v>
       </c>
       <c r="D364">
-        <v>7.4</v>
+        <v>5.9</v>
       </c>
       <c r="E364">
-        <v>8.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>368</v>
       </c>
       <c r="B365">
         <v>0</v>
       </c>
       <c r="C365">
         <v>65.09999999999999</v>
       </c>
       <c r="D365">
         <v>72.3</v>
       </c>
       <c r="E365">
         <v>79.5</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>369</v>
       </c>
       <c r="B366">
         <v>0</v>
       </c>
       <c r="C366">
-        <v>45</v>
+        <v>46.8</v>
       </c>
       <c r="D366">
-        <v>50</v>
+        <v>51.9</v>
       </c>
       <c r="E366">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>370</v>
       </c>
       <c r="B367">
         <v>0</v>
       </c>
       <c r="C367">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="D367">
-        <v>5.1</v>
+        <v>4.4</v>
       </c>
       <c r="E367">
-        <v>5.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>371</v>
       </c>
       <c r="B368">
         <v>0</v>
       </c>
       <c r="C368">
-        <v>15.4</v>
+        <v>14</v>
       </c>
       <c r="D368">
-        <v>17.1</v>
+        <v>15.5</v>
       </c>
       <c r="E368">
-        <v>18.8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>372</v>
       </c>
       <c r="B369">
         <v>0</v>
       </c>
       <c r="C369">
-        <v>62.1</v>
+        <v>41.6</v>
       </c>
       <c r="D369">
-        <v>69</v>
+        <v>46.2</v>
       </c>
       <c r="E369">
-        <v>75.90000000000001</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>373</v>
       </c>
       <c r="B370">
         <v>0</v>
       </c>
       <c r="C370">
-        <v>49.5</v>
+        <v>48.6</v>
       </c>
       <c r="D370">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E370">
-        <v>60.5</v>
+        <v>59.4</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>374</v>
       </c>
       <c r="B371">
         <v>0</v>
       </c>
       <c r="C371">
-        <v>7.5</v>
+        <v>7.2</v>
       </c>
       <c r="D371">
-        <v>8.300000000000001</v>
+        <v>8</v>
       </c>
       <c r="E371">
-        <v>9.1</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>375</v>
       </c>
       <c r="B372">
         <v>0</v>
       </c>
       <c r="C372">
-        <v>119.3</v>
+        <v>117</v>
       </c>
       <c r="D372">
-        <v>132.5</v>
+        <v>130</v>
       </c>
       <c r="E372">
-        <v>145.7</v>
+        <v>143</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>376</v>
       </c>
       <c r="B373">
         <v>0</v>
       </c>
       <c r="C373">
-        <v>96.95</v>
+        <v>97.41</v>
       </c>
       <c r="D373">
-        <v>98.93000000000001</v>
+        <v>99.40000000000001</v>
       </c>
       <c r="E373">
-        <v>100.91</v>
+        <v>101.39</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>377</v>
       </c>
       <c r="B374">
         <v>0</v>
       </c>
       <c r="C374">
-        <v>96.87</v>
+        <v>99.78</v>
       </c>
       <c r="D374">
-        <v>98.84999999999999</v>
+        <v>101.82</v>
       </c>
       <c r="E374">
-        <v>100.83</v>
+        <v>103.86</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>378</v>
       </c>
       <c r="B375">
         <v>0</v>
       </c>
       <c r="C375">
-        <v>87.93000000000001</v>
+        <v>91.14</v>
       </c>
       <c r="D375">
-        <v>89.72</v>
+        <v>93</v>
       </c>
       <c r="E375">
-        <v>91.51000000000001</v>
+        <v>94.86</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>379</v>
       </c>
       <c r="B376">
         <v>0</v>
       </c>
       <c r="C376">
-        <v>112.47</v>
+        <v>117.82</v>
       </c>
       <c r="D376">
-        <v>114.77</v>
+        <v>120.22</v>
       </c>
       <c r="E376">
-        <v>117.07</v>
+        <v>122.62</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>380</v>
       </c>
       <c r="B377">
         <v>0</v>
       </c>
       <c r="C377">
-        <v>85.45999999999999</v>
+        <v>88.53</v>
       </c>
       <c r="D377">
-        <v>87.2</v>
+        <v>90.34</v>
       </c>
       <c r="E377">
-        <v>88.94</v>
+        <v>92.15000000000001</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>381</v>
       </c>
       <c r="B378">
         <v>0</v>
       </c>
       <c r="C378">
-        <v>109.88</v>
+        <v>116.56</v>
       </c>
       <c r="D378">
-        <v>112.12</v>
+        <v>118.94</v>
       </c>
       <c r="E378">
-        <v>114.36</v>
+        <v>121.32</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>382</v>
       </c>
       <c r="B379">
         <v>0</v>
       </c>
       <c r="C379">
-        <v>93.01000000000001</v>
+        <v>97.52</v>
       </c>
       <c r="D379">
-        <v>94.91</v>
+        <v>99.51000000000001</v>
       </c>
       <c r="E379">
-        <v>96.81</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>383</v>
       </c>
       <c r="B380">
         <v>0</v>
       </c>
       <c r="C380">
-        <v>111.45</v>
+        <v>117.85</v>
       </c>
       <c r="D380">
-        <v>113.72</v>
+        <v>120.25</v>
       </c>
       <c r="E380">
-        <v>115.99</v>
+        <v>122.66</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>384</v>
       </c>
       <c r="B381">
         <v>0</v>
       </c>
       <c r="C381">
-        <v>94.40000000000001</v>
+        <v>95.98999999999999</v>
       </c>
       <c r="D381">
-        <v>96.33</v>
+        <v>97.95</v>
       </c>
       <c r="E381">
-        <v>98.26000000000001</v>
+        <v>99.91</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>385</v>
       </c>
       <c r="B382">
         <v>0</v>
       </c>
       <c r="C382">
-        <v>110.12</v>
+        <v>117.08</v>
       </c>
       <c r="D382">
-        <v>112.37</v>
+        <v>119.47</v>
       </c>
       <c r="E382">
-        <v>114.62</v>
+        <v>121.86</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>386</v>
       </c>
       <c r="B383">
         <v>0</v>
       </c>
       <c r="C383">
-        <v>95.54000000000001</v>
+        <v>98.68000000000001</v>
       </c>
       <c r="D383">
-        <v>97.48999999999999</v>
+        <v>100.69</v>
       </c>
       <c r="E383">
-        <v>99.44</v>
+        <v>102.7</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>387</v>
       </c>
       <c r="B384">
         <v>0</v>
       </c>
       <c r="C384">
-        <v>84.09</v>
+        <v>87.09999999999999</v>
       </c>
       <c r="D384">
-        <v>85.81</v>
+        <v>88.88</v>
       </c>
       <c r="E384">
-        <v>87.53</v>
+        <v>90.66</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>388</v>
       </c>
       <c r="B385">
         <v>0</v>
       </c>
       <c r="C385">
-        <v>91.28</v>
+        <v>94.83</v>
       </c>
       <c r="D385">
-        <v>93.14</v>
+        <v>96.77</v>
       </c>
       <c r="E385">
-        <v>95</v>
+        <v>98.70999999999999</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>389</v>
       </c>
       <c r="B386">
         <v>0</v>
       </c>
       <c r="C386">
-        <v>109.5</v>
+        <v>117</v>
       </c>
       <c r="D386">
-        <v>111.73</v>
+        <v>119.39</v>
       </c>
       <c r="E386">
-        <v>113.96</v>
+        <v>121.78</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>390</v>
       </c>
       <c r="B387">
         <v>0</v>
       </c>
       <c r="C387">
-        <v>94.65000000000001</v>
+        <v>96.23999999999999</v>
       </c>
       <c r="D387">
-        <v>96.58</v>
+        <v>98.2</v>
       </c>
       <c r="E387">
-        <v>98.51000000000001</v>
+        <v>100.16</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>391</v>
       </c>
       <c r="B388">
         <v>0</v>
       </c>
       <c r="C388">
-        <v>95.81999999999999</v>
+        <v>97.77</v>
       </c>
       <c r="D388">
-        <v>97.78</v>
+        <v>99.77</v>
       </c>
       <c r="E388">
-        <v>99.73999999999999</v>
+        <v>101.77</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>392</v>
       </c>
       <c r="B389">
         <v>0</v>
       </c>
       <c r="C389">
-        <v>95.23</v>
+        <v>98.36</v>
       </c>
       <c r="D389">
-        <v>97.17</v>
+        <v>100.37</v>
       </c>
       <c r="E389">
-        <v>99.11</v>
+        <v>102.38</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>393</v>
       </c>
       <c r="B390">
         <v>0</v>
       </c>
       <c r="C390">
-        <v>91.65000000000001</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="D390">
-        <v>93.52</v>
+        <v>97.34999999999999</v>
       </c>
       <c r="E390">
-        <v>95.39</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>394</v>
       </c>
       <c r="B391">
         <v>0</v>
       </c>
       <c r="C391">
-        <v>112.19</v>
+        <v>119.47</v>
       </c>
       <c r="D391">
-        <v>114.48</v>
+        <v>121.91</v>
       </c>
       <c r="E391">
-        <v>116.77</v>
+        <v>124.35</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>395</v>
       </c>
       <c r="B392">
         <v>0</v>
       </c>
       <c r="C392">
-        <v>92.73999999999999</v>
+        <v>95.88</v>
       </c>
       <c r="D392">
-        <v>94.63</v>
+        <v>97.84</v>
       </c>
       <c r="E392">
-        <v>96.52</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>396</v>
       </c>
       <c r="B393">
         <v>0</v>
       </c>
       <c r="C393">
-        <v>82.17</v>
+        <v>85.09</v>
       </c>
       <c r="D393">
-        <v>83.84999999999999</v>
+        <v>86.83</v>
       </c>
       <c r="E393">
-        <v>85.53</v>
+        <v>88.56999999999999</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>397</v>
       </c>
       <c r="B394">
         <v>0</v>
       </c>
       <c r="C394">
-        <v>101.43</v>
+        <v>108.37</v>
       </c>
       <c r="D394">
-        <v>103.5</v>
+        <v>110.58</v>
       </c>
       <c r="E394">
-        <v>105.57</v>
+        <v>112.79</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>398</v>
       </c>
       <c r="B395">
         <v>0</v>
       </c>
       <c r="C395">
-        <v>97.52</v>
+        <v>99.84999999999999</v>
       </c>
       <c r="D395">
-        <v>99.51000000000001</v>
+        <v>101.89</v>
       </c>
       <c r="E395">
-        <v>101.5</v>
+        <v>103.93</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>399</v>
       </c>
       <c r="B396">
         <v>0</v>
       </c>
       <c r="C396">
-        <v>96.95999999999999</v>
+        <v>100.76</v>
       </c>
       <c r="D396">
-        <v>98.94</v>
+        <v>102.82</v>
       </c>
       <c r="E396">
-        <v>100.92</v>
+        <v>104.88</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>400</v>
       </c>
       <c r="B397">
         <v>0</v>
       </c>
       <c r="C397">
-        <v>91.44</v>
+        <v>95.89</v>
       </c>
       <c r="D397">
-        <v>93.31</v>
+        <v>97.84999999999999</v>
       </c>
       <c r="E397">
-        <v>95.18000000000001</v>
+        <v>99.81</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>401</v>
       </c>
       <c r="B398">
         <v>0</v>
       </c>
       <c r="C398">
-        <v>95.31</v>
+        <v>96.52</v>
       </c>
       <c r="D398">
-        <v>97.25</v>
+        <v>98.48999999999999</v>
       </c>
       <c r="E398">
-        <v>99.2</v>
+        <v>100.46</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>402</v>
       </c>
       <c r="B399">
         <v>0</v>
       </c>
       <c r="C399">
-        <v>84.91</v>
+        <v>88.09</v>
       </c>
       <c r="D399">
-        <v>86.64</v>
+        <v>89.89</v>
       </c>
       <c r="E399">
-        <v>88.37</v>
+        <v>91.69</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>403</v>
       </c>
       <c r="B400">
         <v>0</v>
       </c>
       <c r="C400">
-        <v>87.09</v>
+        <v>90.11</v>
       </c>
       <c r="D400">
-        <v>88.87</v>
+        <v>91.95</v>
       </c>
       <c r="E400">
-        <v>90.65000000000001</v>
+        <v>93.79000000000001</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>404</v>
       </c>
       <c r="B401">
         <v>0</v>
       </c>
       <c r="C401">
-        <v>93.38</v>
+        <v>95.16</v>
       </c>
       <c r="D401">
-        <v>95.29000000000001</v>
+        <v>97.09999999999999</v>
       </c>
       <c r="E401">
-        <v>97.2</v>
+        <v>99.04000000000001</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>405</v>
       </c>
       <c r="B402">
         <v>0</v>
       </c>
       <c r="C402">
-        <v>101.06</v>
+        <v>105.63</v>
       </c>
       <c r="D402">
-        <v>103.12</v>
+        <v>107.79</v>
       </c>
       <c r="E402">
-        <v>105.18</v>
+        <v>109.95</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>406</v>
       </c>
       <c r="B403">
         <v>0</v>
       </c>
       <c r="C403">
-        <v>97.11</v>
+        <v>99.95</v>
       </c>
       <c r="D403">
-        <v>99.09</v>
+        <v>101.99</v>
       </c>
       <c r="E403">
-        <v>101.07</v>
+        <v>104.03</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>407</v>
       </c>
       <c r="B404">
         <v>0</v>
       </c>
       <c r="C404">
-        <v>91.73999999999999</v>
+        <v>96.92</v>
       </c>
       <c r="D404">
-        <v>93.61</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="E404">
-        <v>95.48</v>
+        <v>100.88</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>408</v>
       </c>
       <c r="B405">
         <v>0</v>
       </c>
       <c r="C405">
-        <v>98.95999999999999</v>
+        <v>98.84999999999999</v>
       </c>
       <c r="D405">
-        <v>100.98</v>
+        <v>100.87</v>
       </c>
       <c r="E405">
-        <v>103</v>
+        <v>102.89</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>409</v>
       </c>
       <c r="B406">
         <v>0</v>
       </c>
       <c r="C406">
-        <v>101.52</v>
+        <v>102.29</v>
       </c>
       <c r="D406">
-        <v>103.59</v>
+        <v>104.38</v>
       </c>
       <c r="E406">
-        <v>105.66</v>
+        <v>106.47</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>410</v>
       </c>
       <c r="B407">
         <v>0</v>
       </c>
       <c r="C407">
-        <v>103.98</v>
+        <v>105.26</v>
       </c>
       <c r="D407">
-        <v>106.1</v>
+        <v>107.41</v>
       </c>
       <c r="E407">
-        <v>108.22</v>
+        <v>109.56</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>411</v>
       </c>
       <c r="B408">
         <v>0</v>
       </c>
       <c r="C408">
-        <v>99.20999999999999</v>
+        <v>99.23999999999999</v>
       </c>
       <c r="D408">
-        <v>101.23</v>
+        <v>101.27</v>
       </c>
       <c r="E408">
-        <v>103.25</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>412</v>
       </c>
       <c r="B409">
         <v>0</v>
       </c>
       <c r="C409">
-        <v>101.86</v>
+        <v>102.71</v>
       </c>
       <c r="D409">
-        <v>103.94</v>
+        <v>104.81</v>
       </c>
       <c r="E409">
-        <v>106.02</v>
+        <v>106.91</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>413</v>
       </c>
       <c r="B410">
         <v>0</v>
       </c>
       <c r="C410">
-        <v>103.99</v>
+        <v>105.27</v>
       </c>
       <c r="D410">
-        <v>106.11</v>
+        <v>107.42</v>
       </c>
       <c r="E410">
-        <v>108.23</v>
+        <v>109.57</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>414</v>
       </c>
       <c r="B411">
         <v>0</v>
       </c>
       <c r="C411">
-        <v>99.37</v>
+        <v>99.52</v>
       </c>
       <c r="D411">
-        <v>101.4</v>
+        <v>101.55</v>
       </c>
       <c r="E411">
-        <v>103.43</v>
+        <v>103.58</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>415</v>
       </c>
       <c r="B412">
         <v>0</v>
       </c>
       <c r="C412">
-        <v>102.15</v>
+        <v>103.1</v>
       </c>
       <c r="D412">
-        <v>104.23</v>
+        <v>105.2</v>
       </c>
       <c r="E412">
-        <v>106.31</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>416</v>
       </c>
       <c r="B413">
         <v>0</v>
       </c>
       <c r="C413">
-        <v>104.01</v>
+        <v>105.29</v>
       </c>
       <c r="D413">
-        <v>106.13</v>
+        <v>107.44</v>
       </c>
       <c r="E413">
-        <v>108.25</v>
+        <v>109.59</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>417</v>
       </c>
       <c r="B414">
         <v>0</v>
       </c>
       <c r="C414">
-        <v>113.94</v>
+        <v>122.65</v>
       </c>
       <c r="D414">
-        <v>116.27</v>
+        <v>125.15</v>
       </c>
       <c r="E414">
-        <v>118.6</v>
+        <v>127.65</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>418</v>
       </c>
       <c r="B415">
         <v>0</v>
       </c>
       <c r="C415">
-        <v>115.19</v>
+        <v>125.75</v>
       </c>
       <c r="D415">
-        <v>117.54</v>
+        <v>128.32</v>
       </c>
       <c r="E415">
-        <v>119.89</v>
+        <v>130.89</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>419</v>
       </c>
       <c r="B416">
         <v>0</v>
       </c>
       <c r="C416">
-        <v>99.54000000000001</v>
+        <v>99.72</v>
       </c>
       <c r="D416">
-        <v>101.57</v>
+        <v>101.76</v>
       </c>
       <c r="E416">
-        <v>103.6</v>
+        <v>103.8</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>420</v>
       </c>
       <c r="B417">
         <v>0</v>
       </c>
       <c r="C417">
-        <v>102.3</v>
+        <v>103.31</v>
       </c>
       <c r="D417">
-        <v>104.39</v>
+        <v>105.42</v>
       </c>
       <c r="E417">
-        <v>106.48</v>
+        <v>107.53</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>421</v>
       </c>
       <c r="B418">
         <v>0</v>
       </c>
       <c r="C418">
-        <v>104.15</v>
+        <v>105.47</v>
       </c>
       <c r="D418">
-        <v>106.28</v>
+        <v>107.62</v>
       </c>
       <c r="E418">
-        <v>108.41</v>
+        <v>109.77</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>422</v>
       </c>
       <c r="B419">
         <v>0</v>
       </c>
       <c r="C419">
-        <v>91.52</v>
+        <v>94.53</v>
       </c>
       <c r="D419">
-        <v>93.39</v>
+        <v>96.45999999999999</v>
       </c>
       <c r="E419">
-        <v>95.26000000000001</v>
+        <v>98.39</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>423</v>
       </c>
       <c r="B420">
         <v>0</v>
       </c>
       <c r="C420">
-        <v>86.36</v>
+        <v>91.89</v>
       </c>
       <c r="D420">
-        <v>88.12</v>
+        <v>93.77</v>
       </c>
       <c r="E420">
-        <v>89.88</v>
+        <v>95.65000000000001</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>424</v>
       </c>
       <c r="B421">
         <v>0</v>
       </c>
       <c r="C421">
-        <v>99.75</v>
+        <v>100</v>
       </c>
       <c r="D421">
-        <v>101.79</v>
+        <v>102.04</v>
       </c>
       <c r="E421">
-        <v>103.83</v>
+        <v>104.08</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>425</v>
       </c>
       <c r="B422">
         <v>0</v>
       </c>
       <c r="C422">
-        <v>102.51</v>
+        <v>103.61</v>
       </c>
       <c r="D422">
-        <v>104.6</v>
+        <v>105.72</v>
       </c>
       <c r="E422">
-        <v>106.69</v>
+        <v>107.83</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>426</v>
       </c>
       <c r="B423">
         <v>0</v>
       </c>
       <c r="C423">
-        <v>104.35</v>
+        <v>105.93</v>
       </c>
       <c r="D423">
-        <v>106.48</v>
+        <v>108.09</v>
       </c>
       <c r="E423">
-        <v>108.61</v>
+        <v>110.25</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>427</v>
       </c>
       <c r="B424">
         <v>0</v>
       </c>
       <c r="C424">
-        <v>92.72</v>
+        <v>99.45999999999999</v>
       </c>
       <c r="D424">
-        <v>94.61</v>
+        <v>101.49</v>
       </c>
       <c r="E424">
-        <v>96.5</v>
+        <v>103.52</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>428</v>
       </c>
       <c r="B425">
         <v>0</v>
       </c>
       <c r="C425">
-        <v>99.93000000000001</v>
+        <v>100.21</v>
       </c>
       <c r="D425">
-        <v>101.97</v>
+        <v>102.26</v>
       </c>
       <c r="E425">
-        <v>104.01</v>
+        <v>104.31</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>429</v>
       </c>
       <c r="B426">
         <v>0</v>
       </c>
       <c r="C426">
-        <v>102.7</v>
+        <v>103.86</v>
       </c>
       <c r="D426">
-        <v>104.8</v>
+        <v>105.98</v>
       </c>
       <c r="E426">
-        <v>106.9</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>430</v>
       </c>
       <c r="B427">
         <v>0</v>
       </c>
       <c r="C427">
-        <v>104.37</v>
+        <v>106.12</v>
       </c>
       <c r="D427">
-        <v>106.5</v>
+        <v>108.29</v>
       </c>
       <c r="E427">
-        <v>108.63</v>
+        <v>110.46</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>431</v>
       </c>
       <c r="B428">
         <v>0</v>
       </c>
       <c r="C428">
-        <v>91.31999999999999</v>
+        <v>98</v>
       </c>
       <c r="D428">
-        <v>93.18000000000001</v>
+        <v>100</v>
       </c>
       <c r="E428">
-        <v>95.04000000000001</v>
+        <v>102</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>432</v>
       </c>
       <c r="B429">
         <v>0</v>
       </c>
       <c r="C429">
-        <v>90</v>
+        <v>95.81</v>
       </c>
       <c r="D429">
-        <v>91.84</v>
+        <v>97.77</v>
       </c>
       <c r="E429">
-        <v>93.68000000000001</v>
+        <v>99.73</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>433</v>
       </c>
       <c r="B430">
         <v>0</v>
       </c>
       <c r="C430">
-        <v>100.13</v>
+        <v>100.47</v>
       </c>
       <c r="D430">
-        <v>102.17</v>
+        <v>102.52</v>
       </c>
       <c r="E430">
-        <v>104.21</v>
+        <v>104.57</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>434</v>
       </c>
       <c r="B431">
         <v>0</v>
       </c>
       <c r="C431">
-        <v>102.93</v>
+        <v>104.15</v>
       </c>
       <c r="D431">
-        <v>105.03</v>
+        <v>106.28</v>
       </c>
       <c r="E431">
-        <v>107.13</v>
+        <v>108.41</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>435</v>
       </c>
       <c r="B432">
         <v>0</v>
       </c>
       <c r="C432">
-        <v>104.14</v>
+        <v>106.09</v>
       </c>
       <c r="D432">
-        <v>106.27</v>
+        <v>108.26</v>
       </c>
       <c r="E432">
-        <v>108.4</v>
+        <v>110.43</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>436</v>
       </c>
       <c r="B433">
         <v>0</v>
       </c>
       <c r="C433">
-        <v>99.63</v>
+        <v>102.71</v>
       </c>
       <c r="D433">
-        <v>101.66</v>
+        <v>104.81</v>
       </c>
       <c r="E433">
-        <v>103.69</v>
+        <v>106.91</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>437</v>
       </c>
       <c r="B434">
         <v>0</v>
       </c>
       <c r="C434">
-        <v>72.31999999999999</v>
+        <v>76.77</v>
       </c>
       <c r="D434">
-        <v>73.8</v>
+        <v>78.34</v>
       </c>
       <c r="E434">
-        <v>75.28</v>
+        <v>79.91</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>438</v>
       </c>
       <c r="B435">
         <v>0</v>
       </c>
       <c r="C435">
-        <v>98</v>
+        <v>104.47</v>
       </c>
       <c r="D435">
-        <v>100</v>
+        <v>106.6</v>
       </c>
       <c r="E435">
-        <v>102</v>
+        <v>108.73</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>439</v>
       </c>
       <c r="B436">
         <v>0</v>
       </c>
       <c r="C436">
-        <v>103.13</v>
+        <v>105.66</v>
       </c>
       <c r="D436">
-        <v>105.23</v>
+        <v>107.82</v>
       </c>
       <c r="E436">
-        <v>107.33</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>440</v>
       </c>
       <c r="B437">
         <v>0</v>
       </c>
       <c r="C437">
-        <v>103.41</v>
+        <v>110.36</v>
       </c>
       <c r="D437">
-        <v>105.52</v>
+        <v>112.61</v>
       </c>
       <c r="E437">
-        <v>107.63</v>
+        <v>114.86</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>441</v>
       </c>
       <c r="B438">
         <v>0</v>
       </c>
       <c r="C438">
-        <v>101.54</v>
+        <v>98</v>
       </c>
       <c r="D438">
-        <v>103.61</v>
+        <v>100</v>
       </c>
       <c r="E438">
-        <v>105.68</v>
+        <v>102</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>442</v>
       </c>
       <c r="B439">
         <v>0</v>
       </c>
       <c r="C439">
-        <v>98.09999999999999</v>
+        <v>101.09</v>
       </c>
       <c r="D439">
-        <v>100.1</v>
+        <v>103.15</v>
       </c>
       <c r="E439">
-        <v>102.1</v>
+        <v>105.21</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>443</v>
       </c>
       <c r="B440">
         <v>0</v>
       </c>
       <c r="C440">
-        <v>100.48</v>
+        <v>104.73</v>
       </c>
       <c r="D440">
-        <v>102.53</v>
+        <v>106.87</v>
       </c>
       <c r="E440">
-        <v>104.58</v>
+        <v>109.01</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>444</v>
       </c>
       <c r="B441">
         <v>0</v>
       </c>
       <c r="C441">
-        <v>103.33</v>
+        <v>105.62</v>
       </c>
       <c r="D441">
-        <v>105.44</v>
+        <v>107.78</v>
       </c>
       <c r="E441">
-        <v>107.55</v>
+        <v>109.94</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>445</v>
       </c>
       <c r="B442">
         <v>0</v>
       </c>
       <c r="C442">
-        <v>103.14</v>
+        <v>97.48</v>
       </c>
       <c r="D442">
-        <v>105.24</v>
+        <v>99.47</v>
       </c>
       <c r="E442">
-        <v>107.34</v>
+        <v>101.46</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>446</v>
       </c>
       <c r="B443">
         <v>0</v>
       </c>
       <c r="C443">
-        <v>94.33</v>
+        <v>90.76000000000001</v>
       </c>
       <c r="D443">
-        <v>96.26000000000001</v>
+        <v>92.61</v>
       </c>
       <c r="E443">
-        <v>98.19</v>
+        <v>94.45999999999999</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>447</v>
       </c>
       <c r="B444">
         <v>0</v>
       </c>
       <c r="C444">
-        <v>86.56999999999999</v>
+        <v>98.13</v>
       </c>
       <c r="D444">
-        <v>88.34</v>
+        <v>100.13</v>
       </c>
       <c r="E444">
-        <v>90.11</v>
+        <v>102.13</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>448</v>
       </c>
       <c r="B445">
         <v>0</v>
       </c>
       <c r="C445">
-        <v>98.31</v>
+        <v>101.37</v>
       </c>
       <c r="D445">
-        <v>100.32</v>
+        <v>103.44</v>
       </c>
       <c r="E445">
-        <v>102.33</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>449</v>
       </c>
       <c r="B446">
         <v>0</v>
       </c>
       <c r="C446">
-        <v>100.68</v>
+        <v>104.95</v>
       </c>
       <c r="D446">
-        <v>102.73</v>
+        <v>107.09</v>
       </c>
       <c r="E446">
-        <v>104.78</v>
+        <v>109.23</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>450</v>
       </c>
       <c r="B447">
         <v>0</v>
       </c>
       <c r="C447">
-        <v>103.57</v>
+        <v>105.62</v>
       </c>
       <c r="D447">
-        <v>105.68</v>
+        <v>107.78</v>
       </c>
       <c r="E447">
-        <v>107.79</v>
+        <v>109.94</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>451</v>
       </c>
       <c r="B448">
         <v>0</v>
       </c>
       <c r="C448">
-        <v>102.98</v>
+        <v>98.34</v>
       </c>
       <c r="D448">
-        <v>105.08</v>
+        <v>100.35</v>
       </c>
       <c r="E448">
-        <v>107.18</v>
+        <v>102.36</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>452</v>
       </c>
       <c r="B449">
         <v>0</v>
       </c>
       <c r="C449">
-        <v>98.45</v>
+        <v>101.71</v>
       </c>
       <c r="D449">
-        <v>100.46</v>
+        <v>103.79</v>
       </c>
       <c r="E449">
-        <v>102.47</v>
+        <v>105.87</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>453</v>
       </c>
       <c r="B450">
         <v>0</v>
       </c>
       <c r="C450">
-        <v>100.94</v>
+        <v>104.97</v>
       </c>
       <c r="D450">
-        <v>103</v>
+        <v>107.11</v>
       </c>
       <c r="E450">
-        <v>105.06</v>
+        <v>109.25</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>454</v>
       </c>
       <c r="B451">
         <v>0</v>
       </c>
       <c r="C451">
-        <v>103.61</v>
+        <v>105.92</v>
       </c>
       <c r="D451">
-        <v>105.72</v>
+        <v>108.08</v>
       </c>
       <c r="E451">
-        <v>107.83</v>
+        <v>110.24</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>455</v>
       </c>
       <c r="B452">
         <v>0</v>
       </c>
       <c r="C452">
-        <v>103.21</v>
+        <v>92.59</v>
       </c>
       <c r="D452">
-        <v>105.32</v>
+        <v>94.48</v>
       </c>
       <c r="E452">
-        <v>107.43</v>
+        <v>96.37</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>456</v>
       </c>
       <c r="B453">
         <v>0</v>
       </c>
       <c r="C453">
-        <v>87.63</v>
+        <v>98.52</v>
       </c>
       <c r="D453">
-        <v>89.42</v>
+        <v>100.53</v>
       </c>
       <c r="E453">
-        <v>91.20999999999999</v>
+        <v>102.54</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>457</v>
       </c>
       <c r="B454">
         <v>0</v>
       </c>
       <c r="C454">
-        <v>98.62</v>
+        <v>101.99</v>
       </c>
       <c r="D454">
-        <v>100.63</v>
+        <v>104.07</v>
       </c>
       <c r="E454">
-        <v>102.64</v>
+        <v>106.15</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>458</v>
       </c>
       <c r="B455">
         <v>0</v>
       </c>
       <c r="C455">
-        <v>101.22</v>
+        <v>105.19</v>
       </c>
       <c r="D455">
-        <v>103.29</v>
+        <v>107.34</v>
       </c>
       <c r="E455">
-        <v>105.36</v>
+        <v>109.49</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>459</v>
       </c>
       <c r="B456">
         <v>0</v>
       </c>
       <c r="C456">
-        <v>103.86</v>
+        <v>103.55</v>
       </c>
       <c r="D456">
-        <v>105.98</v>
+        <v>105.66</v>
       </c>
       <c r="E456">
-        <v>108.1</v>
+        <v>107.77</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>460</v>
       </c>
       <c r="B457">
         <v>0</v>
       </c>
       <c r="C457">
-        <v>102.86</v>
+        <v>106.9</v>
       </c>
       <c r="D457">
-        <v>104.96</v>
+        <v>109.08</v>
       </c>
       <c r="E457">
-        <v>107.06</v>
+        <v>111.26</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>461</v>
       </c>
       <c r="B458">
         <v>0</v>
       </c>
       <c r="C458">
-        <v>105.66</v>
+        <v>101.19</v>
       </c>
       <c r="D458">
-        <v>107.82</v>
+        <v>103.26</v>
       </c>
       <c r="E458">
-        <v>109.98</v>
+        <v>105.33</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>462</v>
       </c>
       <c r="B459">
         <v>0</v>
       </c>
       <c r="C459">
-        <v>98.16</v>
+        <v>111.06</v>
       </c>
       <c r="D459">
-        <v>100.16</v>
+        <v>113.33</v>
       </c>
       <c r="E459">
-        <v>102.16</v>
+        <v>115.6</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>463</v>
       </c>
       <c r="B460">
         <v>0</v>
       </c>
       <c r="C460">
-        <v>107.8</v>
+        <v>116.03</v>
       </c>
       <c r="D460">
-        <v>110</v>
+        <v>118.4</v>
       </c>
       <c r="E460">
-        <v>112.2</v>
+        <v>120.77</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>464</v>
       </c>
       <c r="B461">
         <v>0</v>
       </c>
       <c r="C461">
-        <v>110.81</v>
+        <v>117.46</v>
       </c>
       <c r="D461">
-        <v>113.07</v>
+        <v>119.86</v>
       </c>
       <c r="E461">
-        <v>115.33</v>
+        <v>122.26</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>465</v>
       </c>
       <c r="B462">
         <v>0</v>
       </c>
       <c r="C462">
-        <v>111.12</v>
+        <v>98.31999999999999</v>
       </c>
       <c r="D462">
-        <v>113.39</v>
+        <v>100.33</v>
       </c>
       <c r="E462">
-        <v>115.66</v>
+        <v>102.34</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>466</v>
       </c>
       <c r="B463">
         <v>0</v>
       </c>
       <c r="C463">
-        <v>89.68000000000001</v>
+        <v>103.86</v>
       </c>
       <c r="D463">
-        <v>91.51000000000001</v>
+        <v>105.98</v>
       </c>
       <c r="E463">
-        <v>93.34</v>
+        <v>108.1</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>467</v>
       </c>
       <c r="B464">
         <v>0</v>
       </c>
       <c r="C464">
-        <v>103.07</v>
+        <v>107.13</v>
       </c>
       <c r="D464">
-        <v>105.17</v>
+        <v>109.32</v>
       </c>
       <c r="E464">
-        <v>107.27</v>
+        <v>111.51</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>468</v>
       </c>
       <c r="B465">
         <v>0</v>
       </c>
       <c r="C465">
-        <v>105.92</v>
+        <v>99.73</v>
       </c>
       <c r="D465">
-        <v>108.08</v>
+        <v>101.77</v>
       </c>
       <c r="E465">
-        <v>110.24</v>
+        <v>103.81</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>469</v>
       </c>
       <c r="B466">
         <v>0</v>
       </c>
       <c r="C466">
-        <v>96.73999999999999</v>
+        <v>101.19</v>
       </c>
       <c r="D466">
-        <v>98.70999999999999</v>
+        <v>103.25</v>
       </c>
       <c r="E466">
-        <v>100.68</v>
+        <v>105.32</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>470</v>
       </c>
       <c r="B467">
         <v>0</v>
       </c>
       <c r="C467">
-        <v>98.16</v>
+        <v>111.51</v>
       </c>
       <c r="D467">
-        <v>100.16</v>
+        <v>113.79</v>
       </c>
       <c r="E467">
-        <v>102.16</v>
+        <v>116.07</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>471</v>
       </c>
       <c r="B468">
         <v>0</v>
       </c>
       <c r="C468">
-        <v>108.12</v>
+        <v>116.74</v>
       </c>
       <c r="D468">
-        <v>110.33</v>
+        <v>119.12</v>
       </c>
       <c r="E468">
-        <v>112.54</v>
+        <v>121.5</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>472</v>
       </c>
       <c r="B469">
         <v>0</v>
       </c>
       <c r="C469">
-        <v>111.82</v>
+        <v>117.57</v>
       </c>
       <c r="D469">
-        <v>114.1</v>
+        <v>119.97</v>
       </c>
       <c r="E469">
-        <v>116.38</v>
+        <v>122.37</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>473</v>
       </c>
       <c r="B470">
         <v>0</v>
       </c>
       <c r="C470">
-        <v>110.84</v>
+        <v>104.19</v>
       </c>
       <c r="D470">
-        <v>113.1</v>
+        <v>106.32</v>
       </c>
       <c r="E470">
-        <v>115.36</v>
+        <v>108.45</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>474</v>
       </c>
       <c r="B471">
         <v>0</v>
       </c>
       <c r="C471">
-        <v>103.29</v>
+        <v>107.41</v>
       </c>
       <c r="D471">
-        <v>105.4</v>
+        <v>109.6</v>
       </c>
       <c r="E471">
-        <v>107.51</v>
+        <v>111.79</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>475</v>
       </c>
       <c r="B472">
         <v>0</v>
       </c>
       <c r="C472">
-        <v>106.19</v>
+        <v>99.91</v>
       </c>
       <c r="D472">
-        <v>108.36</v>
+        <v>101.95</v>
       </c>
       <c r="E472">
-        <v>110.53</v>
+        <v>103.99</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>476</v>
       </c>
       <c r="B473">
         <v>0</v>
       </c>
       <c r="C473">
-        <v>96.81999999999999</v>
+        <v>101.28</v>
       </c>
       <c r="D473">
-        <v>98.8</v>
+        <v>103.35</v>
       </c>
       <c r="E473">
-        <v>100.78</v>
+        <v>105.42</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>477</v>
       </c>
       <c r="B474">
         <v>0</v>
       </c>
       <c r="C474">
-        <v>98.25</v>
+        <v>111.85</v>
       </c>
       <c r="D474">
-        <v>100.26</v>
+        <v>114.13</v>
       </c>
       <c r="E474">
-        <v>102.27</v>
+        <v>116.41</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>478</v>
       </c>
       <c r="B475">
         <v>0</v>
       </c>
       <c r="C475">
-        <v>108.35</v>
+        <v>116.9</v>
       </c>
       <c r="D475">
-        <v>110.56</v>
+        <v>119.29</v>
       </c>
       <c r="E475">
-        <v>112.77</v>
+        <v>121.68</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>479</v>
       </c>
       <c r="B476">
         <v>0</v>
       </c>
       <c r="C476">
-        <v>112.16</v>
+        <v>117.05</v>
       </c>
       <c r="D476">
-        <v>114.45</v>
+        <v>119.44</v>
       </c>
       <c r="E476">
-        <v>116.74</v>
+        <v>121.83</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>480</v>
       </c>
       <c r="B477">
         <v>0</v>
       </c>
       <c r="C477">
-        <v>110.17</v>
+        <v>89.92</v>
       </c>
       <c r="D477">
-        <v>112.42</v>
+        <v>91.75</v>
       </c>
       <c r="E477">
-        <v>114.67</v>
+        <v>93.59</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>481</v>
       </c>
       <c r="B478">
         <v>0</v>
       </c>
       <c r="C478">
-        <v>82.33</v>
+        <v>104.45</v>
       </c>
       <c r="D478">
-        <v>84.01000000000001</v>
+        <v>106.58</v>
       </c>
       <c r="E478">
-        <v>85.69</v>
+        <v>108.71</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>482</v>
       </c>
       <c r="B479">
         <v>0</v>
       </c>
       <c r="C479">
-        <v>103.49</v>
+        <v>104.47</v>
       </c>
       <c r="D479">
-        <v>105.6</v>
+        <v>106.6</v>
       </c>
       <c r="E479">
-        <v>107.71</v>
+        <v>108.73</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>483</v>
       </c>
       <c r="B480">
         <v>0</v>
       </c>
       <c r="C480">
-        <v>103.07</v>
+        <v>99.98</v>
       </c>
       <c r="D480">
-        <v>105.17</v>
+        <v>102.02</v>
       </c>
       <c r="E480">
-        <v>107.27</v>
+        <v>104.06</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>484</v>
       </c>
       <c r="B481">
         <v>0</v>
       </c>
       <c r="C481">
-        <v>96.84999999999999</v>
+        <v>101.31</v>
       </c>
       <c r="D481">
-        <v>98.83</v>
+        <v>103.38</v>
       </c>
       <c r="E481">
-        <v>100.81</v>
+        <v>105.45</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>485</v>
       </c>
       <c r="B482">
         <v>0</v>
       </c>
       <c r="C482">
-        <v>98.31999999999999</v>
+        <v>112.19</v>
       </c>
       <c r="D482">
-        <v>100.33</v>
+        <v>114.48</v>
       </c>
       <c r="E482">
-        <v>102.34</v>
+        <v>116.77</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>486</v>
       </c>
       <c r="B483">
         <v>0</v>
       </c>
       <c r="C483">
-        <v>108.61</v>
+        <v>116.95</v>
       </c>
       <c r="D483">
-        <v>110.83</v>
+        <v>119.34</v>
       </c>
       <c r="E483">
-        <v>113.05</v>
+        <v>121.73</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>487</v>
       </c>
       <c r="B484">
         <v>0</v>
       </c>
       <c r="C484">
-        <v>112.36</v>
+        <v>117.02</v>
       </c>
       <c r="D484">
-        <v>114.65</v>
+        <v>119.41</v>
       </c>
       <c r="E484">
-        <v>116.94</v>
+        <v>121.8</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>488</v>
       </c>
       <c r="B485">
         <v>0</v>
       </c>
       <c r="C485">
-        <v>110.04</v>
+        <v>92.97</v>
       </c>
       <c r="D485">
-        <v>112.29</v>
+        <v>94.87</v>
       </c>
       <c r="E485">
-        <v>114.54</v>
+        <v>96.77</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>489</v>
       </c>
       <c r="B486">
         <v>0</v>
       </c>
       <c r="C486">
-        <v>88.29000000000001</v>
+        <v>104.78</v>
       </c>
       <c r="D486">
-        <v>90.09</v>
+        <v>106.92</v>
       </c>
       <c r="E486">
-        <v>91.89</v>
+        <v>109.06</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>490</v>
       </c>
       <c r="B487">
         <v>0</v>
       </c>
       <c r="C487">
-        <v>103.74</v>
+        <v>103.89</v>
       </c>
       <c r="D487">
-        <v>105.86</v>
+        <v>106.01</v>
       </c>
       <c r="E487">
-        <v>107.98</v>
+        <v>108.13</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>491</v>
       </c>
       <c r="B488">
         <v>0</v>
       </c>
       <c r="C488">
-        <v>102.25</v>
+        <v>100.05</v>
       </c>
       <c r="D488">
-        <v>104.34</v>
+        <v>102.09</v>
       </c>
       <c r="E488">
-        <v>106.43</v>
+        <v>104.13</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>492</v>
       </c>
       <c r="B489">
         <v>0</v>
       </c>
       <c r="C489">
-        <v>96.92</v>
+        <v>101.29</v>
       </c>
       <c r="D489">
-        <v>98.90000000000001</v>
+        <v>103.36</v>
       </c>
       <c r="E489">
-        <v>100.88</v>
+        <v>105.43</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>493</v>
       </c>
       <c r="B490">
         <v>0</v>
       </c>
       <c r="C490">
-        <v>98.31999999999999</v>
+        <v>112.57</v>
       </c>
       <c r="D490">
-        <v>100.33</v>
+        <v>114.87</v>
       </c>
       <c r="E490">
-        <v>102.34</v>
+        <v>117.17</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>494</v>
       </c>
       <c r="B491">
         <v>0</v>
       </c>
       <c r="C491">
-        <v>108.88</v>
+        <v>116.98</v>
       </c>
       <c r="D491">
-        <v>111.1</v>
+        <v>119.37</v>
       </c>
       <c r="E491">
-        <v>113.32</v>
+        <v>121.76</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>495</v>
       </c>
       <c r="B492">
         <v>0</v>
       </c>
       <c r="C492">
-        <v>112.57</v>
+        <v>116.99</v>
       </c>
       <c r="D492">
-        <v>114.87</v>
+        <v>119.38</v>
       </c>
       <c r="E492">
-        <v>117.17</v>
+        <v>121.77</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>496</v>
       </c>
       <c r="B493">
         <v>0</v>
       </c>
       <c r="C493">
-        <v>109.87</v>
+        <v>102.02</v>
       </c>
       <c r="D493">
-        <v>112.11</v>
+        <v>104.1</v>
       </c>
       <c r="E493">
-        <v>114.35</v>
+        <v>106.18</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>497</v>
       </c>
       <c r="B494">
         <v>0</v>
       </c>
       <c r="C494">
-        <v>94.06999999999999</v>
+        <v>116.82</v>
       </c>
       <c r="D494">
-        <v>95.98999999999999</v>
+        <v>119.2</v>
       </c>
       <c r="E494">
-        <v>97.91</v>
+        <v>121.58</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>498</v>
       </c>
       <c r="B495">
         <v>0</v>
       </c>
       <c r="C495">
-        <v>118.09</v>
+        <v>105</v>
       </c>
       <c r="D495">
-        <v>120.5</v>
+        <v>107.14</v>
       </c>
       <c r="E495">
-        <v>122.91</v>
+        <v>109.28</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>499</v>
       </c>
       <c r="B496">
         <v>0</v>
       </c>
       <c r="C496">
-        <v>103.89</v>
+        <v>101.63</v>
       </c>
       <c r="D496">
-        <v>106.01</v>
+        <v>103.7</v>
       </c>
       <c r="E496">
-        <v>108.13</v>
+        <v>105.77</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>500</v>
       </c>
       <c r="B497">
         <v>0</v>
       </c>
       <c r="C497">
-        <v>99.75</v>
+        <v>99.87</v>
       </c>
       <c r="D497">
-        <v>101.79</v>
+        <v>101.91</v>
       </c>
       <c r="E497">
-        <v>103.83</v>
+        <v>103.95</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>501</v>
       </c>
       <c r="B498">
         <v>0</v>
       </c>
       <c r="C498">
-        <v>96.75</v>
+        <v>101.25</v>
       </c>
       <c r="D498">
-        <v>98.72</v>
+        <v>103.32</v>
       </c>
       <c r="E498">
-        <v>100.69</v>
+        <v>105.39</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>502</v>
       </c>
       <c r="B499">
         <v>0</v>
       </c>
       <c r="C499">
-        <v>98.33</v>
+        <v>112.99</v>
       </c>
       <c r="D499">
-        <v>100.34</v>
+        <v>115.3</v>
       </c>
       <c r="E499">
-        <v>102.35</v>
+        <v>117.61</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>503</v>
       </c>
       <c r="B500">
         <v>0</v>
       </c>
       <c r="C500">
-        <v>109.07</v>
+        <v>117.09</v>
       </c>
       <c r="D500">
-        <v>111.3</v>
+        <v>119.48</v>
       </c>
       <c r="E500">
-        <v>113.53</v>
+        <v>121.87</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>504</v>
       </c>
       <c r="B501">
         <v>0</v>
       </c>
       <c r="C501">
-        <v>112.83</v>
+        <v>116.88</v>
       </c>
       <c r="D501">
-        <v>115.13</v>
+        <v>119.27</v>
       </c>
       <c r="E501">
-        <v>117.43</v>
+        <v>121.66</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>505</v>
       </c>
       <c r="B502">
         <v>0</v>
       </c>
       <c r="C502">
-        <v>109.73</v>
+        <v>101.87</v>
       </c>
       <c r="D502">
-        <v>111.97</v>
+        <v>103.95</v>
       </c>
       <c r="E502">
-        <v>114.21</v>
+        <v>106.03</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>506</v>
       </c>
       <c r="B503">
         <v>0</v>
       </c>
       <c r="C503">
-        <v>93.84</v>
+        <v>99.95</v>
       </c>
       <c r="D503">
-        <v>95.76000000000001</v>
+        <v>101.99</v>
       </c>
       <c r="E503">
-        <v>97.68000000000001</v>
+        <v>104.03</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>507</v>
       </c>
       <c r="B504">
         <v>0</v>
       </c>
       <c r="C504">
-        <v>91.97</v>
+        <v>76.67</v>
       </c>
       <c r="D504">
-        <v>93.84999999999999</v>
+        <v>78.23</v>
       </c>
       <c r="E504">
-        <v>95.73</v>
+        <v>79.79000000000001</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>508</v>
       </c>
       <c r="B505">
         <v>0</v>
       </c>
       <c r="C505">
-        <v>69.78</v>
+        <v>97.27</v>
       </c>
       <c r="D505">
-        <v>71.2</v>
+        <v>99.26000000000001</v>
       </c>
       <c r="E505">
-        <v>72.62</v>
+        <v>101.25</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>509</v>
       </c>
       <c r="B506">
         <v>0</v>
       </c>
       <c r="C506">
-        <v>89.31999999999999</v>
+        <v>103.73</v>
       </c>
       <c r="D506">
-        <v>91.14</v>
+        <v>105.85</v>
       </c>
       <c r="E506">
-        <v>92.95999999999999</v>
+        <v>107.97</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>510</v>
       </c>
       <c r="B507">
         <v>0</v>
       </c>
       <c r="C507">
-        <v>103.82</v>
+        <v>105.24</v>
       </c>
       <c r="D507">
-        <v>105.94</v>
+        <v>107.39</v>
       </c>
       <c r="E507">
-        <v>108.06</v>
+        <v>109.54</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>511</v>
       </c>
       <c r="B508">
         <v>0</v>
       </c>
       <c r="C508">
-        <v>104.08</v>
+        <v>99.08</v>
       </c>
       <c r="D508">
-        <v>106.2</v>
+        <v>101.1</v>
       </c>
       <c r="E508">
-        <v>108.32</v>
+        <v>103.12</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>512</v>
       </c>
       <c r="B509">
         <v>0</v>
       </c>
       <c r="C509">
-        <v>96.90000000000001</v>
+        <v>100</v>
       </c>
       <c r="D509">
-        <v>98.88</v>
+        <v>102.04</v>
       </c>
       <c r="E509">
-        <v>100.86</v>
+        <v>104.08</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>513</v>
       </c>
       <c r="B510">
         <v>0</v>
       </c>
       <c r="C510">
-        <v>96.89</v>
+        <v>102.56</v>
       </c>
       <c r="D510">
-        <v>98.87</v>
+        <v>104.65</v>
       </c>
       <c r="E510">
-        <v>100.85</v>
+        <v>106.74</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>514</v>
       </c>
       <c r="B511">
         <v>0</v>
       </c>
       <c r="C511">
-        <v>99.69</v>
+        <v>113.35</v>
       </c>
       <c r="D511">
-        <v>101.72</v>
+        <v>115.66</v>
       </c>
       <c r="E511">
-        <v>103.75</v>
+        <v>117.97</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>515</v>
       </c>
       <c r="B512">
         <v>0</v>
       </c>
       <c r="C512">
-        <v>109.2</v>
+        <v>117.16</v>
       </c>
       <c r="D512">
-        <v>111.43</v>
+        <v>119.55</v>
       </c>
       <c r="E512">
-        <v>113.66</v>
+        <v>121.94</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>516</v>
       </c>
       <c r="B513">
         <v>0</v>
       </c>
       <c r="C513">
-        <v>113.05</v>
+        <v>116.94</v>
       </c>
       <c r="D513">
-        <v>115.36</v>
+        <v>119.33</v>
       </c>
       <c r="E513">
-        <v>117.67</v>
+        <v>121.72</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>517</v>
       </c>
       <c r="B514">
         <v>0</v>
       </c>
       <c r="C514">
-        <v>110.01</v>
+        <v>107.55</v>
       </c>
       <c r="D514">
-        <v>112.26</v>
+        <v>109.74</v>
       </c>
       <c r="E514">
-        <v>114.51</v>
+        <v>111.93</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>518</v>
       </c>
       <c r="B515">
         <v>0</v>
       </c>
       <c r="C515">
-        <v>100.75</v>
+        <v>120.05</v>
       </c>
       <c r="D515">
-        <v>102.81</v>
+        <v>122.5</v>
       </c>
       <c r="E515">
-        <v>104.87</v>
+        <v>124.95</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>519</v>
       </c>
       <c r="B516">
         <v>0</v>
       </c>
       <c r="C516">
-        <v>119.95</v>
+        <v>103.97</v>
       </c>
       <c r="D516">
-        <v>122.4</v>
+        <v>106.09</v>
       </c>
       <c r="E516">
-        <v>124.85</v>
+        <v>108.21</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>520</v>
       </c>
       <c r="B517">
         <v>0</v>
       </c>
       <c r="C517">
-        <v>103.84</v>
+        <v>105.6</v>
       </c>
       <c r="D517">
-        <v>105.96</v>
+        <v>107.75</v>
       </c>
       <c r="E517">
-        <v>108.08</v>
+        <v>109.91</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>521</v>
       </c>
       <c r="B518">
         <v>0</v>
       </c>
       <c r="C518">
-        <v>104.32</v>
+        <v>98.17</v>
       </c>
       <c r="D518">
-        <v>106.45</v>
+        <v>100.17</v>
       </c>
       <c r="E518">
-        <v>108.58</v>
+        <v>102.17</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>522</v>
       </c>
       <c r="B519">
         <v>0</v>
       </c>
       <c r="C519">
-        <v>95.77</v>
+        <v>100.08</v>
       </c>
       <c r="D519">
-        <v>97.72</v>
+        <v>102.12</v>
       </c>
       <c r="E519">
-        <v>99.67</v>
+        <v>104.16</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>523</v>
       </c>
       <c r="B520">
         <v>0</v>
       </c>
       <c r="C520">
-        <v>96.95999999999999</v>
+        <v>103.52</v>
       </c>
       <c r="D520">
-        <v>98.94</v>
+        <v>105.63</v>
       </c>
       <c r="E520">
-        <v>100.92</v>
+        <v>107.74</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>524</v>
       </c>
       <c r="B521">
         <v>0</v>
       </c>
       <c r="C521">
-        <v>100.67</v>
+        <v>113.97</v>
       </c>
       <c r="D521">
-        <v>102.72</v>
+        <v>116.3</v>
       </c>
       <c r="E521">
-        <v>104.77</v>
+        <v>118.63</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>525</v>
       </c>
       <c r="B522">
         <v>0</v>
       </c>
       <c r="C522">
-        <v>109.5</v>
+        <v>117.33</v>
       </c>
       <c r="D522">
-        <v>111.73</v>
+        <v>119.72</v>
       </c>
       <c r="E522">
-        <v>113.96</v>
+        <v>122.11</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>526</v>
       </c>
       <c r="B523">
         <v>0</v>
       </c>
       <c r="C523">
-        <v>113.14</v>
+        <v>115.98</v>
       </c>
       <c r="D523">
-        <v>115.45</v>
+        <v>118.35</v>
       </c>
       <c r="E523">
-        <v>117.76</v>
+        <v>120.72</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>527</v>
       </c>
       <c r="B524">
         <v>0</v>
       </c>
       <c r="C524">
-        <v>109.35</v>
+        <v>99.84</v>
       </c>
       <c r="D524">
-        <v>111.58</v>
+        <v>101.88</v>
       </c>
       <c r="E524">
-        <v>113.81</v>
+        <v>103.92</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>528</v>
       </c>
       <c r="B525">
         <v>0</v>
       </c>
       <c r="C525">
-        <v>101.38</v>
+        <v>103.34</v>
       </c>
       <c r="D525">
-        <v>103.45</v>
+        <v>105.45</v>
       </c>
       <c r="E525">
-        <v>105.52</v>
+        <v>107.56</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>529</v>
       </c>
       <c r="B526">
         <v>0</v>
       </c>
       <c r="C526">
-        <v>102.95</v>
+        <v>105.88</v>
       </c>
       <c r="D526">
-        <v>105.05</v>
+        <v>108.04</v>
       </c>
       <c r="E526">
-        <v>107.15</v>
+        <v>110.2</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>530</v>
       </c>
       <c r="B527">
         <v>0</v>
       </c>
       <c r="C527">
-        <v>104.53</v>
+        <v>100.12</v>
       </c>
       <c r="D527">
-        <v>106.66</v>
+        <v>102.16</v>
       </c>
       <c r="E527">
-        <v>108.79</v>
+        <v>104.2</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>531</v>
       </c>
       <c r="B528">
         <v>0</v>
       </c>
       <c r="C528">
-        <v>96.98999999999999</v>
+        <v>106</v>
       </c>
       <c r="D528">
-        <v>98.97</v>
+        <v>108.16</v>
       </c>
       <c r="E528">
-        <v>100.95</v>
+        <v>110.32</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>532</v>
       </c>
       <c r="B529">
         <v>0</v>
       </c>
       <c r="C529">
-        <v>103.04</v>
+        <v>114.3</v>
       </c>
       <c r="D529">
-        <v>105.14</v>
+        <v>116.63</v>
       </c>
       <c r="E529">
-        <v>107.24</v>
+        <v>118.96</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>533</v>
       </c>
       <c r="B530">
         <v>0</v>
       </c>
       <c r="C530">
-        <v>109.55</v>
+        <v>117.57</v>
       </c>
       <c r="D530">
-        <v>111.79</v>
+        <v>119.97</v>
       </c>
       <c r="E530">
-        <v>114.03</v>
+        <v>122.37</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>534</v>
       </c>
       <c r="B531">
         <v>0</v>
       </c>
       <c r="C531">
-        <v>112.98</v>
+        <v>116.64</v>
       </c>
       <c r="D531">
-        <v>115.29</v>
+        <v>119.02</v>
       </c>
       <c r="E531">
-        <v>117.6</v>
+        <v>121.4</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>535</v>
       </c>
       <c r="B532">
         <v>0</v>
       </c>
       <c r="C532">
-        <v>110.2</v>
+        <v>103.39</v>
       </c>
       <c r="D532">
-        <v>112.45</v>
+        <v>105.5</v>
       </c>
       <c r="E532">
-        <v>114.7</v>
+        <v>107.61</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>536</v>
       </c>
       <c r="B533">
         <v>0</v>
       </c>
       <c r="C533">
-        <v>102.86</v>
+        <v>106.14</v>
       </c>
       <c r="D533">
-        <v>104.96</v>
+        <v>108.31</v>
       </c>
       <c r="E533">
-        <v>107.06</v>
+        <v>110.48</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>537</v>
       </c>
       <c r="B534">
         <v>0</v>
       </c>
       <c r="C534">
-        <v>104.81</v>
+        <v>99.53</v>
       </c>
       <c r="D534">
-        <v>106.95</v>
+        <v>101.56</v>
       </c>
       <c r="E534">
-        <v>109.09</v>
+        <v>103.59</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>538</v>
       </c>
       <c r="B535">
         <v>0</v>
       </c>
       <c r="C535">
-        <v>96.78</v>
+        <v>100.08</v>
       </c>
       <c r="D535">
-        <v>98.76000000000001</v>
+        <v>102.12</v>
       </c>
       <c r="E535">
-        <v>100.74</v>
+        <v>104.16</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>539</v>
       </c>
       <c r="B536">
         <v>0</v>
       </c>
       <c r="C536">
-        <v>96.97</v>
+        <v>108.69</v>
       </c>
       <c r="D536">
-        <v>98.95</v>
+        <v>110.91</v>
       </c>
       <c r="E536">
-        <v>100.93</v>
+        <v>113.13</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>540</v>
       </c>
       <c r="B537">
         <v>0</v>
       </c>
       <c r="C537">
-        <v>105.65</v>
+        <v>114.46</v>
       </c>
       <c r="D537">
-        <v>107.81</v>
+        <v>116.8</v>
       </c>
       <c r="E537">
-        <v>109.97</v>
+        <v>119.14</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>541</v>
       </c>
       <c r="B538">
         <v>0</v>
       </c>
       <c r="C538">
-        <v>109.46</v>
+        <v>117.8</v>
       </c>
       <c r="D538">
-        <v>111.69</v>
+        <v>120.2</v>
       </c>
       <c r="E538">
-        <v>113.92</v>
+        <v>122.6</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>542</v>
       </c>
       <c r="B539">
         <v>0</v>
       </c>
       <c r="C539">
-        <v>112.82</v>
+        <v>116.81</v>
       </c>
       <c r="D539">
-        <v>115.12</v>
+        <v>119.19</v>
       </c>
       <c r="E539">
-        <v>117.42</v>
+        <v>121.57</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>543</v>
       </c>
       <c r="B540">
         <v>0</v>
       </c>
       <c r="C540">
-        <v>110.68</v>
+        <v>103.36</v>
       </c>
       <c r="D540">
-        <v>112.94</v>
+        <v>105.47</v>
       </c>
       <c r="E540">
-        <v>115.2</v>
+        <v>107.58</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>544</v>
       </c>
       <c r="B541">
         <v>0</v>
       </c>
       <c r="C541">
-        <v>102.74</v>
+        <v>106.39</v>
       </c>
       <c r="D541">
-        <v>104.84</v>
+        <v>108.56</v>
       </c>
       <c r="E541">
-        <v>106.94</v>
+        <v>110.73</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>545</v>
       </c>
       <c r="B542">
         <v>0</v>
       </c>
       <c r="C542">
-        <v>105.09</v>
+        <v>100.72</v>
       </c>
       <c r="D542">
-        <v>107.23</v>
+        <v>102.78</v>
       </c>
       <c r="E542">
-        <v>109.37</v>
+        <v>104.84</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>546</v>
       </c>
       <c r="B543">
         <v>0</v>
       </c>
       <c r="C543">
-        <v>97.63</v>
+        <v>108.85</v>
       </c>
       <c r="D543">
-        <v>99.62</v>
+        <v>111.07</v>
       </c>
       <c r="E543">
-        <v>101.61</v>
+        <v>113.29</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>547</v>
       </c>
       <c r="B544">
         <v>0</v>
       </c>
       <c r="C544">
-        <v>105.74</v>
+        <v>114.75</v>
       </c>
       <c r="D544">
-        <v>107.9</v>
+        <v>117.09</v>
       </c>
       <c r="E544">
-        <v>110.06</v>
+        <v>119.43</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>548</v>
       </c>
       <c r="B545">
         <v>0</v>
       </c>
       <c r="C545">
-        <v>109.44</v>
+        <v>117.31</v>
       </c>
       <c r="D545">
-        <v>111.67</v>
+        <v>119.7</v>
       </c>
       <c r="E545">
-        <v>113.9</v>
+        <v>122.09</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>549</v>
       </c>
       <c r="B546">
         <v>0</v>
       </c>
       <c r="C546">
-        <v>111.85</v>
+        <v>116.94</v>
       </c>
       <c r="D546">
-        <v>114.13</v>
+        <v>119.33</v>
       </c>
       <c r="E546">
-        <v>116.41</v>
+        <v>121.72</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>550</v>
       </c>
       <c r="B547">
         <v>0</v>
       </c>
       <c r="C547">
-        <v>111.07</v>
+        <v>95.51000000000001</v>
       </c>
       <c r="D547">
-        <v>113.34</v>
+        <v>97.45999999999999</v>
       </c>
       <c r="E547">
-        <v>115.61</v>
+        <v>99.41</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>551</v>
       </c>
       <c r="B548">
         <v>0</v>
       </c>
       <c r="C548">
-        <v>91.14</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="D548">
-        <v>93</v>
+        <v>95.77</v>
       </c>
       <c r="E548">
-        <v>94.86</v>
+        <v>97.69</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>552</v>
       </c>
       <c r="B549">
         <v>0</v>
       </c>
       <c r="C549">
-        <v>86.86</v>
+        <v>103.4</v>
       </c>
       <c r="D549">
-        <v>88.63</v>
+        <v>105.51</v>
       </c>
       <c r="E549">
-        <v>90.40000000000001</v>
+        <v>107.62</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>553</v>
       </c>
       <c r="B550">
         <v>0</v>
       </c>
       <c r="C550">
-        <v>102.75</v>
+        <v>106.61</v>
       </c>
       <c r="D550">
-        <v>104.85</v>
+        <v>108.79</v>
       </c>
       <c r="E550">
-        <v>106.95</v>
+        <v>110.97</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>554</v>
       </c>
       <c r="B551">
         <v>0</v>
       </c>
       <c r="C551">
-        <v>105.34</v>
+        <v>99.61</v>
       </c>
       <c r="D551">
-        <v>107.49</v>
+        <v>101.64</v>
       </c>
       <c r="E551">
-        <v>109.64</v>
+        <v>103.67</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>555</v>
       </c>
       <c r="B552">
         <v>0</v>
       </c>
       <c r="C552">
-        <v>96.75</v>
+        <v>101.11</v>
       </c>
       <c r="D552">
-        <v>98.72</v>
+        <v>103.17</v>
       </c>
       <c r="E552">
-        <v>100.69</v>
+        <v>105.23</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>556</v>
       </c>
       <c r="B553">
         <v>0</v>
       </c>
       <c r="C553">
-        <v>98.05</v>
+        <v>109.05</v>
       </c>
       <c r="D553">
-        <v>100.05</v>
+        <v>111.28</v>
       </c>
       <c r="E553">
-        <v>102.05</v>
+        <v>113.51</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>557</v>
       </c>
       <c r="B554">
         <v>0</v>
       </c>
       <c r="C554">
-        <v>105.86</v>
+        <v>115.39</v>
       </c>
       <c r="D554">
-        <v>108.02</v>
+        <v>117.74</v>
       </c>
       <c r="E554">
-        <v>110.18</v>
+        <v>120.09</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>558</v>
       </c>
       <c r="B555">
         <v>0</v>
       </c>
       <c r="C555">
-        <v>109.91</v>
+        <v>117.55</v>
       </c>
       <c r="D555">
-        <v>112.15</v>
+        <v>119.95</v>
       </c>
       <c r="E555">
-        <v>114.39</v>
+        <v>122.35</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>559</v>
       </c>
       <c r="B556">
         <v>0</v>
       </c>
       <c r="C556">
-        <v>111.68</v>
+        <v>99.33</v>
       </c>
       <c r="D556">
-        <v>113.96</v>
+        <v>101.36</v>
       </c>
       <c r="E556">
-        <v>116.24</v>
+        <v>103.39</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>560</v>
       </c>
       <c r="B557">
         <v>0</v>
       </c>
       <c r="C557">
-        <v>90.19</v>
+        <v>98.92</v>
       </c>
       <c r="D557">
-        <v>92.03</v>
+        <v>100.94</v>
       </c>
       <c r="E557">
-        <v>93.87</v>
+        <v>102.96</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>561</v>
       </c>
       <c r="B558">
         <v>0</v>
       </c>
       <c r="C558">
-        <v>99.15000000000001</v>
+        <v>98.89</v>
       </c>
       <c r="D558">
-        <v>101.17</v>
+        <v>100.91</v>
       </c>
       <c r="E558">
-        <v>103.19</v>
+        <v>102.93</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>562</v>
       </c>
       <c r="B559">
         <v>0</v>
       </c>
       <c r="C559">
-        <v>98.83</v>
+        <v>99.19</v>
       </c>
       <c r="D559">
-        <v>100.85</v>
+        <v>101.21</v>
       </c>
       <c r="E559">
-        <v>102.87</v>
+        <v>103.23</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>563</v>
       </c>
       <c r="B560">
         <v>0</v>
       </c>
       <c r="C560">
-        <v>99.05</v>
+        <v>99.91</v>
       </c>
       <c r="D560">
-        <v>101.07</v>
+        <v>101.95</v>
       </c>
       <c r="E560">
-        <v>103.09</v>
+        <v>103.99</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>564</v>
       </c>
       <c r="B561">
         <v>0</v>
       </c>
       <c r="C561">
-        <v>99.79000000000001</v>
+        <v>100.02</v>
       </c>
       <c r="D561">
-        <v>101.83</v>
+        <v>102.06</v>
       </c>
       <c r="E561">
-        <v>103.87</v>
+        <v>104.1</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>565</v>
       </c>
       <c r="B562">
         <v>0</v>
       </c>
       <c r="C562">
-        <v>99.81999999999999</v>
+        <v>100.43</v>
       </c>
       <c r="D562">
-        <v>101.86</v>
+        <v>102.48</v>
       </c>
       <c r="E562">
-        <v>103.9</v>
+        <v>104.53</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>566</v>
       </c>
       <c r="B563">
         <v>0</v>
       </c>
       <c r="C563">
-        <v>100.22</v>
+        <v>100.21</v>
       </c>
       <c r="D563">
-        <v>102.27</v>
+        <v>102.25</v>
       </c>
       <c r="E563">
-        <v>104.32</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>567</v>
       </c>
       <c r="B564">
         <v>0</v>
       </c>
       <c r="C564">
-        <v>99.86</v>
+        <v>99.42</v>
       </c>
       <c r="D564">
-        <v>101.9</v>
+        <v>101.45</v>
       </c>
       <c r="E564">
-        <v>103.94</v>
+        <v>103.48</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>568</v>
       </c>
       <c r="B565">
         <v>0</v>
       </c>
       <c r="C565">
-        <v>98.02</v>
+        <v>98.08</v>
       </c>
       <c r="D565">
-        <v>100.02</v>
+        <v>100.08</v>
       </c>
       <c r="E565">
-        <v>102.02</v>
+        <v>102.08</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>569</v>
       </c>
       <c r="B566">
         <v>0</v>
       </c>
       <c r="C566">
-        <v>98.72</v>
+        <v>98.44</v>
       </c>
       <c r="D566">
-        <v>100.73</v>
+        <v>100.45</v>
       </c>
       <c r="E566">
-        <v>102.74</v>
+        <v>102.46</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>570</v>
       </c>
       <c r="B567">
         <v>0</v>
       </c>
       <c r="C567">
-        <v>98.41</v>
+        <v>99.66</v>
       </c>
       <c r="D567">
-        <v>100.42</v>
+        <v>101.69</v>
       </c>
       <c r="E567">
-        <v>102.43</v>
+        <v>103.72</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>571</v>
       </c>
       <c r="B568">
         <v>0</v>
       </c>
       <c r="C568">
-        <v>98.72</v>
+        <v>97.61</v>
       </c>
       <c r="D568">
-        <v>100.73</v>
+        <v>99.59999999999999</v>
       </c>
       <c r="E568">
-        <v>102.74</v>
+        <v>101.59</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>572</v>
       </c>
       <c r="B569">
         <v>0</v>
       </c>
       <c r="C569">
-        <v>98.7</v>
+        <v>103.57</v>
       </c>
       <c r="D569">
-        <v>100.71</v>
+        <v>105.68</v>
       </c>
       <c r="E569">
-        <v>102.72</v>
+        <v>107.79</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>573</v>
       </c>
       <c r="B570">
         <v>0</v>
       </c>
       <c r="C570">
-        <v>96.45999999999999</v>
+        <v>96.98999999999999</v>
       </c>
       <c r="D570">
-        <v>98.43000000000001</v>
+        <v>98.97</v>
       </c>
       <c r="E570">
-        <v>100.4</v>
+        <v>100.95</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>574</v>
       </c>
       <c r="B571">
         <v>0</v>
       </c>
       <c r="C571">
-        <v>100.66</v>
+        <v>97.5</v>
       </c>
       <c r="D571">
-        <v>102.71</v>
+        <v>99.48999999999999</v>
       </c>
       <c r="E571">
-        <v>104.76</v>
+        <v>101.48</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>575</v>
       </c>
       <c r="B572">
         <v>0</v>
       </c>
       <c r="C572">
-        <v>96.26000000000001</v>
+        <v>105.62</v>
       </c>
       <c r="D572">
-        <v>98.22</v>
+        <v>107.78</v>
       </c>
       <c r="E572">
-        <v>100.18</v>
+        <v>109.94</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>576</v>
       </c>
       <c r="B573">
         <v>0</v>
       </c>
       <c r="C573">
-        <v>96.12</v>
+        <v>109.53</v>
       </c>
       <c r="D573">
-        <v>98.08</v>
+        <v>111.77</v>
       </c>
       <c r="E573">
-        <v>100.04</v>
+        <v>114.01</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>577</v>
       </c>
       <c r="B574">
         <v>0</v>
       </c>
       <c r="C574">
-        <v>104.38</v>
+        <v>97.47</v>
       </c>
       <c r="D574">
-        <v>106.51</v>
+        <v>99.45999999999999</v>
       </c>
       <c r="E574">
-        <v>108.64</v>
+        <v>101.45</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>578</v>
       </c>
       <c r="B575">
         <v>0</v>
       </c>
       <c r="C575">
-        <v>106.5</v>
+        <v>106.81</v>
       </c>
       <c r="D575">
-        <v>108.67</v>
+        <v>108.99</v>
       </c>
       <c r="E575">
-        <v>110.84</v>
+        <v>111.17</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>579</v>
       </c>
       <c r="B576">
         <v>0</v>
       </c>
       <c r="C576">
-        <v>96.78</v>
+        <v>98.19</v>
       </c>
       <c r="D576">
-        <v>98.76000000000001</v>
+        <v>100.19</v>
       </c>
       <c r="E576">
-        <v>100.74</v>
+        <v>102.19</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>580</v>
       </c>
       <c r="B577">
         <v>0</v>
       </c>
       <c r="C577">
-        <v>105.35</v>
+        <v>109.89</v>
       </c>
       <c r="D577">
-        <v>107.5</v>
+        <v>112.13</v>
       </c>
       <c r="E577">
-        <v>109.65</v>
+        <v>114.37</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>581</v>
       </c>
       <c r="B578">
         <v>0</v>
       </c>
       <c r="C578">
-        <v>96.72</v>
+        <v>97.45</v>
       </c>
       <c r="D578">
-        <v>98.69</v>
+        <v>99.44</v>
       </c>
       <c r="E578">
-        <v>100.66</v>
+        <v>101.43</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>582</v>
       </c>
       <c r="B579">
         <v>0</v>
       </c>
       <c r="C579">
-        <v>106.86</v>
+        <v>98.62</v>
       </c>
       <c r="D579">
-        <v>109.04</v>
+        <v>100.63</v>
       </c>
       <c r="E579">
-        <v>111.22</v>
+        <v>102.64</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>583</v>
       </c>
       <c r="B580">
         <v>0</v>
       </c>
       <c r="C580">
-        <v>96.69</v>
+        <v>98.81999999999999</v>
       </c>
       <c r="D580">
-        <v>98.66</v>
+        <v>100.84</v>
       </c>
       <c r="E580">
-        <v>100.63</v>
+        <v>102.86</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>584</v>
       </c>
       <c r="B581">
         <v>0</v>
       </c>
       <c r="C581">
-        <v>97.05</v>
+        <v>102.66</v>
       </c>
       <c r="D581">
-        <v>99.03</v>
+        <v>104.76</v>
       </c>
       <c r="E581">
-        <v>101.01</v>
+        <v>106.86</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>585</v>
       </c>
       <c r="B582">
         <v>0</v>
       </c>
       <c r="C582">
-        <v>97.51000000000001</v>
+        <v>107.78</v>
       </c>
       <c r="D582">
-        <v>99.5</v>
+        <v>109.98</v>
       </c>
       <c r="E582">
-        <v>101.49</v>
+        <v>112.18</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>586</v>
       </c>
       <c r="B583">
         <v>0</v>
       </c>
       <c r="C583">
-        <v>97.16</v>
+        <v>97.73</v>
       </c>
       <c r="D583">
-        <v>99.14</v>
+        <v>99.72</v>
       </c>
       <c r="E583">
-        <v>101.12</v>
+        <v>101.71</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>587</v>
       </c>
       <c r="B584">
         <v>0</v>
       </c>
       <c r="C584">
-        <v>99.55</v>
+        <v>97.3</v>
       </c>
       <c r="D584">
-        <v>101.58</v>
+        <v>99.29000000000001</v>
       </c>
       <c r="E584">
-        <v>103.61</v>
+        <v>101.28</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>588</v>
       </c>
       <c r="B585">
         <v>0</v>
       </c>
       <c r="C585">
-        <v>105.22</v>
+        <v>102.42</v>
       </c>
       <c r="D585">
-        <v>107.37</v>
+        <v>104.51</v>
       </c>
       <c r="E585">
-        <v>109.52</v>
+        <v>106.6</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>589</v>
       </c>
       <c r="B586">
         <v>0</v>
       </c>
       <c r="C586">
-        <v>97.29000000000001</v>
+        <v>105.25</v>
       </c>
       <c r="D586">
-        <v>99.28</v>
+        <v>107.4</v>
       </c>
       <c r="E586">
-        <v>101.27</v>
+        <v>109.55</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>590</v>
       </c>
       <c r="B587">
         <v>0</v>
       </c>
       <c r="C587">
-        <v>96.11</v>
+        <v>101.31</v>
       </c>
       <c r="D587">
-        <v>98.06999999999999</v>
+        <v>103.38</v>
       </c>
       <c r="E587">
-        <v>100.03</v>
+        <v>105.45</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>591</v>
       </c>
       <c r="B588">
         <v>0</v>
       </c>
       <c r="C588">
-        <v>100.95</v>
+        <v>108.48</v>
       </c>
       <c r="D588">
-        <v>103.01</v>
+        <v>110.69</v>
       </c>
       <c r="E588">
-        <v>105.07</v>
+        <v>112.9</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>592</v>
       </c>
       <c r="B589">
         <v>0</v>
       </c>
       <c r="C589">
-        <v>102.18</v>
+        <v>36.4</v>
       </c>
       <c r="D589">
-        <v>104.27</v>
+        <v>40.4</v>
       </c>
       <c r="E589">
-        <v>106.36</v>
+        <v>44.4</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>593</v>
       </c>
       <c r="B590">
         <v>0</v>
       </c>
       <c r="C590">
-        <v>99.81</v>
+        <v>38.4</v>
       </c>
       <c r="D590">
-        <v>101.85</v>
+        <v>42.6</v>
       </c>
       <c r="E590">
-        <v>103.89</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>594</v>
       </c>
       <c r="B591">
         <v>0</v>
       </c>
       <c r="C591">
-        <v>105.78</v>
+        <v>15.9</v>
       </c>
       <c r="D591">
-        <v>107.94</v>
+        <v>17.6</v>
       </c>
       <c r="E591">
-        <v>110.1</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>595</v>
       </c>
       <c r="B592">
         <v>0</v>
       </c>
       <c r="C592">
-        <v>42.8</v>
+        <v>18.6</v>
       </c>
       <c r="D592">
-        <v>47.5</v>
+        <v>20.6</v>
       </c>
       <c r="E592">
-        <v>52.2</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>596</v>
       </c>
       <c r="B593">
         <v>0</v>
       </c>
       <c r="C593">
-        <v>47.5</v>
+        <v>3.4</v>
       </c>
       <c r="D593">
-        <v>52.7</v>
+        <v>3.7</v>
       </c>
       <c r="E593">
-        <v>57.9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>597</v>
       </c>
       <c r="B594">
         <v>0</v>
       </c>
       <c r="C594">
-        <v>18.4</v>
+        <v>12.6</v>
       </c>
       <c r="D594">
-        <v>20.4</v>
+        <v>14</v>
       </c>
       <c r="E594">
-        <v>22.4</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>598</v>
       </c>
       <c r="B595">
         <v>0</v>
       </c>
       <c r="C595">
-        <v>22.5</v>
+        <v>3.5</v>
       </c>
       <c r="D595">
-        <v>24.9</v>
+        <v>3.8</v>
       </c>
       <c r="E595">
-        <v>27.3</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>599</v>
       </c>
       <c r="B596">
         <v>0</v>
       </c>
       <c r="C596">
-        <v>3.8</v>
+        <v>8.4</v>
       </c>
       <c r="D596">
-        <v>4.2</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="E596">
-        <v>4.6</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>600</v>
       </c>
       <c r="B597">
         <v>0</v>
       </c>
       <c r="C597">
-        <v>14.1</v>
+        <v>4750</v>
       </c>
       <c r="D597">
-        <v>15.6</v>
+        <v>5000</v>
       </c>
       <c r="E597">
-        <v>17.1</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>601</v>
       </c>
       <c r="B598">
         <v>0</v>
       </c>
       <c r="C598">
-        <v>2.7</v>
+        <v>4.1</v>
       </c>
       <c r="D598">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="E598">
-        <v>3.3</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>602</v>
       </c>
       <c r="B599">
         <v>0</v>
       </c>
       <c r="C599">
-        <v>8.6</v>
+        <v>41.7</v>
       </c>
       <c r="D599">
-        <v>9.5</v>
+        <v>46.3</v>
       </c>
       <c r="E599">
-        <v>10.4</v>
+        <v>50.9</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>603</v>
       </c>
       <c r="B600">
         <v>0</v>
       </c>
       <c r="C600">
-        <v>4750</v>
+        <v>34.7</v>
       </c>
       <c r="D600">
-        <v>5000</v>
+        <v>38.5</v>
       </c>
       <c r="E600">
-        <v>5250</v>
+        <v>42.3</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>604</v>
       </c>
       <c r="B601">
         <v>0</v>
       </c>
       <c r="C601">
-        <v>4.7</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="D601">
-        <v>5.2</v>
+        <v>111</v>
       </c>
       <c r="E601">
-        <v>5.7</v>
+        <v>122.1</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>605</v>
       </c>
       <c r="B602">
         <v>0</v>
       </c>
       <c r="C602">
-        <v>46.4</v>
+        <v>49.5</v>
       </c>
       <c r="D602">
-        <v>51.5</v>
+        <v>55</v>
       </c>
       <c r="E602">
-        <v>56.6</v>
+        <v>60.5</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>606</v>
       </c>
       <c r="B603">
         <v>0</v>
       </c>
       <c r="C603">
-        <v>41.4</v>
+        <v>18.9</v>
       </c>
       <c r="D603">
-        <v>46</v>
+        <v>20.9</v>
       </c>
       <c r="E603">
-        <v>50.6</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>607</v>
       </c>
       <c r="B604">
         <v>0</v>
       </c>
       <c r="C604">
-        <v>113.9</v>
+        <v>10.5</v>
       </c>
       <c r="D604">
-        <v>126.5</v>
+        <v>11.6</v>
       </c>
       <c r="E604">
-        <v>139.1</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>608</v>
       </c>
       <c r="B605">
         <v>0</v>
       </c>
       <c r="C605">
-        <v>64.59999999999999</v>
+        <v>6.9</v>
       </c>
       <c r="D605">
-        <v>71.7</v>
+        <v>7.6</v>
       </c>
       <c r="E605">
-        <v>78.8</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>609</v>
       </c>
       <c r="B606">
         <v>0</v>
       </c>
       <c r="C606">
-        <v>19.3</v>
+        <v>7.2</v>
       </c>
       <c r="D606">
-        <v>21.4</v>
+        <v>8</v>
       </c>
       <c r="E606">
-        <v>23.5</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>610</v>
       </c>
       <c r="B607">
         <v>0</v>
       </c>
       <c r="C607">
         <v>11.9</v>
       </c>
       <c r="D607">
         <v>13.2</v>
       </c>
       <c r="E607">
         <v>14.5</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>611</v>
       </c>
       <c r="B608">
         <v>0</v>
       </c>
       <c r="C608">
-        <v>6.9</v>
+        <v>359.8</v>
       </c>
       <c r="D608">
-        <v>7.6</v>
+        <v>394.3</v>
       </c>
       <c r="E608">
-        <v>8.300000000000001</v>
+        <v>428.8</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>612</v>
       </c>
       <c r="B609">
         <v>0</v>
       </c>
       <c r="C609">
-        <v>7.4</v>
+        <v>115.2</v>
       </c>
       <c r="D609">
-        <v>8.199999999999999</v>
+        <v>128</v>
       </c>
       <c r="E609">
-        <v>9</v>
+        <v>140.8</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>613</v>
       </c>
       <c r="B610">
         <v>0</v>
       </c>
       <c r="C610">
-        <v>15.9</v>
+        <v>33.2</v>
       </c>
       <c r="D610">
-        <v>17.6</v>
+        <v>36.8</v>
       </c>
       <c r="E610">
-        <v>19.3</v>
+        <v>40.4</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>614</v>
       </c>
       <c r="B611">
         <v>0</v>
       </c>
       <c r="C611">
-        <v>364.8</v>
+        <v>7.8</v>
       </c>
       <c r="D611">
-        <v>399.7</v>
+        <v>8.6</v>
       </c>
       <c r="E611">
-        <v>434.6</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>615</v>
       </c>
       <c r="B612">
         <v>0</v>
       </c>
       <c r="C612">
-        <v>128.7</v>
+        <v>24.3</v>
       </c>
       <c r="D612">
-        <v>143</v>
+        <v>27</v>
       </c>
       <c r="E612">
-        <v>157.3</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>616</v>
       </c>
       <c r="B613">
         <v>0</v>
       </c>
       <c r="C613">
-        <v>26.2</v>
+        <v>16.6</v>
       </c>
       <c r="D613">
-        <v>29.1</v>
+        <v>18.4</v>
       </c>
       <c r="E613">
-        <v>32</v>
+        <v>20.2</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>617</v>
       </c>
       <c r="B614">
         <v>0</v>
       </c>
       <c r="C614">
-        <v>9.300000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="D614">
-        <v>10.3</v>
+        <v>5.2</v>
       </c>
       <c r="E614">
-        <v>11.3</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>618</v>
       </c>
       <c r="B615">
         <v>0</v>
       </c>
       <c r="C615">
-        <v>24.3</v>
+        <v>7.7</v>
       </c>
       <c r="D615">
-        <v>27</v>
+        <v>8.5</v>
       </c>
       <c r="E615">
-        <v>29.7</v>
-[...50 lines deleted...]
-        <v>9.4</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">