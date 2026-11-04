--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="619">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616">
   <si>
     <t>SCRIP CODE</t>
   </si>
   <si>
     <t>FLOOR PRICE</t>
   </si>
   <si>
     <t>MINIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>CLOSE PRICE</t>
   </si>
   <si>
     <t>MAXIMUM ALLOW PRICE</t>
   </si>
   <si>
     <t>1JANATAMF</t>
   </si>
   <si>
     <t>1STPRIMFMF</t>
   </si>
   <si>
     <t>AAMRANET</t>
   </si>
   <si>
@@ -248,51 +248,51 @@
   <si>
     <t>BENGALBISC</t>
   </si>
   <si>
     <t>BENGALWTL</t>
   </si>
   <si>
     <t>BERGERPBL</t>
   </si>
   <si>
     <t>BESTHLDNG</t>
   </si>
   <si>
     <t>BEXGSUKUK</t>
   </si>
   <si>
     <t>BEXIMCO</t>
   </si>
   <si>
     <t>BGIC</t>
   </si>
   <si>
     <t>BIFC</t>
   </si>
   <si>
-    <t>BNICL</t>
+    <t>BNIPLC</t>
   </si>
   <si>
     <t>BPML</t>
   </si>
   <si>
     <t>BPPL</t>
   </si>
   <si>
     <t>BRACBANK</t>
   </si>
   <si>
     <t>BSC</t>
   </si>
   <si>
     <t>BSCPLC</t>
   </si>
   <si>
     <t>BSRMLTD</t>
   </si>
   <si>
     <t>BSRMSTEEL</t>
   </si>
   <si>
     <t>BXPHARMA</t>
   </si>
@@ -1337,71 +1337,65 @@
   <si>
     <t>TB15Y0727</t>
   </si>
   <si>
     <t>TB15Y0728</t>
   </si>
   <si>
     <t>TB15Y0729</t>
   </si>
   <si>
     <t>TB15Y0730</t>
   </si>
   <si>
     <t>TB15Y0736</t>
   </si>
   <si>
     <t>TB15Y0828</t>
   </si>
   <si>
     <t>TB15Y0829</t>
   </si>
   <si>
     <t>TB15Y0840</t>
   </si>
   <si>
-    <t>TB15Y0926</t>
-[...1 lines deleted...]
-  <si>
     <t>TB15Y0927</t>
   </si>
   <si>
     <t>TB15Y0928</t>
   </si>
   <si>
     <t>TB15Y0929</t>
   </si>
   <si>
     <t>TB15Y0930</t>
   </si>
   <si>
     <t>TB15Y0933</t>
   </si>
   <si>
-    <t>TB15Y1026</t>
-[...1 lines deleted...]
-  <si>
     <t>TB15Y1027</t>
   </si>
   <si>
     <t>TB15Y1028</t>
   </si>
   <si>
     <t>TB15Y1029</t>
   </si>
   <si>
     <t>TB15Y1126</t>
   </si>
   <si>
     <t>TB15Y1127</t>
   </si>
   <si>
     <t>TB15Y1128</t>
   </si>
   <si>
     <t>TB15Y1129</t>
   </si>
   <si>
     <t>TB15Y1133</t>
   </si>
   <si>
     <t>TB15Y1226</t>
@@ -1716,53 +1710,50 @@
     <t>TB20Y1242</t>
   </si>
   <si>
     <t>TB2Y0127</t>
   </si>
   <si>
     <t>TB2Y0227</t>
   </si>
   <si>
     <t>TB2Y0327</t>
   </si>
   <si>
     <t>TB2Y0427</t>
   </si>
   <si>
     <t>TB2Y0527</t>
   </si>
   <si>
     <t>TB2Y0627</t>
   </si>
   <si>
     <t>TB2Y0727</t>
   </si>
   <si>
     <t>TB2Y0927</t>
-  </si>
-[...1 lines deleted...]
-    <t>TB2Y1026</t>
   </si>
   <si>
     <t>TB2Y1126</t>
   </si>
   <si>
     <t>TB2Y1127</t>
   </si>
   <si>
     <t>TB5Y0128</t>
   </si>
   <si>
     <t>TB5Y0230</t>
   </si>
   <si>
     <t>TB5Y0327</t>
   </si>
   <si>
     <t>TB5Y0428</t>
   </si>
   <si>
     <t>TB5Y0429</t>
   </si>
   <si>
     <t>TB5Y0430</t>
   </si>
@@ -2227,10511 +2218,10460 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E615"/>
+  <dimension ref="A1:E612"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1">
-      <c r="A1" t="s">
-[...2 lines deleted...]
-      <c r="B1" t="s">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="B2">
-[...2 lines deleted...]
-      <c r="C2">
+      <c r="B2" s="0">
+        <v>0</v>
+      </c>
+      <c r="C2" s="0">
+        <v>3</v>
+      </c>
+      <c r="D2" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E2" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="0">
+        <v>0</v>
+      </c>
+      <c r="C3" s="0">
+        <v>36</v>
+      </c>
+      <c r="D3" s="0">
+        <v>40</v>
+      </c>
+      <c r="E3" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="0">
+        <v>0</v>
+      </c>
+      <c r="C4" s="0">
+        <v>17.1</v>
+      </c>
+      <c r="D4" s="0">
+        <v>19</v>
+      </c>
+      <c r="E4" s="0">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="0">
+        <v>0</v>
+      </c>
+      <c r="C5" s="0">
+        <v>14</v>
+      </c>
+      <c r="D5" s="0">
+        <v>15.5</v>
+      </c>
+      <c r="E5" s="0">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="0">
+        <v>0</v>
+      </c>
+      <c r="C6" s="0">
+        <v>3</v>
+      </c>
+      <c r="D6" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E6" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="0">
+        <v>0</v>
+      </c>
+      <c r="C7" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="D7" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="E7" s="0">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="0">
+        <v>0</v>
+      </c>
+      <c r="C8" s="0">
+        <v>879</v>
+      </c>
+      <c r="D8" s="0">
+        <v>950</v>
+      </c>
+      <c r="E8" s="0">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="0">
+        <v>0</v>
+      </c>
+      <c r="C9" s="0">
+        <v>20.5</v>
+      </c>
+      <c r="D9" s="0">
+        <v>22.7</v>
+      </c>
+      <c r="E9" s="0">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="0">
+        <v>0</v>
+      </c>
+      <c r="C10" s="0">
+        <v>24.7</v>
+      </c>
+      <c r="D10" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E10" s="0">
+        <v>30.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="0">
+        <v>0</v>
+      </c>
+      <c r="C11" s="0">
+        <v>168.3</v>
+      </c>
+      <c r="D11" s="0">
+        <v>187</v>
+      </c>
+      <c r="E11" s="0">
+        <v>205.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="0">
+        <v>0</v>
+      </c>
+      <c r="C12" s="0">
+        <v>131.6</v>
+      </c>
+      <c r="D12" s="0">
+        <v>146.2</v>
+      </c>
+      <c r="E12" s="0">
+        <v>160.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="0">
+        <v>0</v>
+      </c>
+      <c r="C13" s="0">
+        <v>69.3</v>
+      </c>
+      <c r="D13" s="0">
+        <v>77</v>
+      </c>
+      <c r="E13" s="0">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="0">
+        <v>0</v>
+      </c>
+      <c r="C14" s="0">
+        <v>21.2</v>
+      </c>
+      <c r="D14" s="0">
+        <v>23.5</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="0">
+        <v>0</v>
+      </c>
+      <c r="C15" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="D15" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="E15" s="0">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="0">
+        <v>0</v>
+      </c>
+      <c r="C16" s="0">
+        <v>49.8</v>
+      </c>
+      <c r="D16" s="0">
+        <v>55.3</v>
+      </c>
+      <c r="E16" s="0">
+        <v>60.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="0">
+        <v>0</v>
+      </c>
+      <c r="C17" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="D17" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="E17" s="0">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="0">
+        <v>0</v>
+      </c>
+      <c r="C18" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="D18" s="0">
+        <v>5</v>
+      </c>
+      <c r="E18" s="0">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="0">
+        <v>0</v>
+      </c>
+      <c r="C19" s="0">
+        <v>22.2</v>
+      </c>
+      <c r="D19" s="0">
+        <v>24.6</v>
+      </c>
+      <c r="E19" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="0">
+        <v>0</v>
+      </c>
+      <c r="C20" s="0">
+        <v>25.2</v>
+      </c>
+      <c r="D20" s="0">
+        <v>27.9</v>
+      </c>
+      <c r="E20" s="0">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="0">
+        <v>0</v>
+      </c>
+      <c r="C21" s="0">
+        <v>5</v>
+      </c>
+      <c r="D21" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="E21" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="0">
+        <v>0</v>
+      </c>
+      <c r="C22" s="0">
+        <v>4097</v>
+      </c>
+      <c r="D22" s="0">
+        <v>4312.5</v>
+      </c>
+      <c r="E22" s="0">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="0">
+        <v>0</v>
+      </c>
+      <c r="C23" s="0">
+        <v>25.1</v>
+      </c>
+      <c r="D23" s="0">
+        <v>27.8</v>
+      </c>
+      <c r="E23" s="0">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="0">
+        <v>0</v>
+      </c>
+      <c r="C24" s="0">
+        <v>14.1</v>
+      </c>
+      <c r="D24" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="E24" s="0">
+        <v>17.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="0">
+        <v>0</v>
+      </c>
+      <c r="C25" s="0">
+        <v>24.6</v>
+      </c>
+      <c r="D25" s="0">
+        <v>27.3</v>
+      </c>
+      <c r="E25" s="0">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="0">
+        <v>0</v>
+      </c>
+      <c r="C26" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="D26" s="0">
+        <v>29.5</v>
+      </c>
+      <c r="E26" s="0">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="0">
+        <v>0</v>
+      </c>
+      <c r="C27" s="0">
+        <v>749.3</v>
+      </c>
+      <c r="D27" s="0">
+        <v>810</v>
+      </c>
+      <c r="E27" s="0">
+        <v>870.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="0">
+        <v>0</v>
+      </c>
+      <c r="C28" s="0">
+        <v>200.8</v>
+      </c>
+      <c r="D28" s="0">
+        <v>220</v>
+      </c>
+      <c r="E28" s="0">
+        <v>239.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="0">
+        <v>0</v>
+      </c>
+      <c r="C29" s="0">
+        <v>78</v>
+      </c>
+      <c r="D29" s="0">
+        <v>86.6</v>
+      </c>
+      <c r="E29" s="0">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="0">
+        <v>0</v>
+      </c>
+      <c r="C30" s="0">
+        <v>29.7</v>
+      </c>
+      <c r="D30" s="0">
+        <v>33</v>
+      </c>
+      <c r="E30" s="0">
+        <v>36.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="0">
+        <v>0</v>
+      </c>
+      <c r="C31" s="0">
+        <v>99.5</v>
+      </c>
+      <c r="D31" s="0">
+        <v>110.5</v>
+      </c>
+      <c r="E31" s="0">
+        <v>121.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="0">
+        <v>0</v>
+      </c>
+      <c r="C32" s="0">
+        <v>14</v>
+      </c>
+      <c r="D32" s="0">
+        <v>15.5</v>
+      </c>
+      <c r="E32" s="0">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B33" s="0">
+        <v>0</v>
+      </c>
+      <c r="C33" s="0">
+        <v>7.2</v>
+      </c>
+      <c r="D33" s="0">
+        <v>7.9</v>
+      </c>
+      <c r="E33" s="0">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="0">
+        <v>0</v>
+      </c>
+      <c r="C34" s="0">
+        <v>296.2</v>
+      </c>
+      <c r="D34" s="0">
+        <v>324.5</v>
+      </c>
+      <c r="E34" s="0">
+        <v>352.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="0">
+        <v>0</v>
+      </c>
+      <c r="C35" s="0">
+        <v>142.2</v>
+      </c>
+      <c r="D35" s="0">
+        <v>158</v>
+      </c>
+      <c r="E35" s="0">
+        <v>173.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="0">
+        <v>0</v>
+      </c>
+      <c r="C36" s="0">
+        <v>375.1</v>
+      </c>
+      <c r="D36" s="0">
+        <v>411</v>
+      </c>
+      <c r="E36" s="0">
+        <v>446.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="0">
+        <v>0</v>
+      </c>
+      <c r="C37" s="0">
+        <v>64.8</v>
+      </c>
+      <c r="D37" s="0">
+        <v>72</v>
+      </c>
+      <c r="E37" s="0">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B38" s="0">
+        <v>0</v>
+      </c>
+      <c r="C38" s="0">
+        <v>6.8</v>
+      </c>
+      <c r="D38" s="0">
+        <v>7.5</v>
+      </c>
+      <c r="E38" s="0">
+        <v>8.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="0">
+        <v>0</v>
+      </c>
+      <c r="C39" s="0">
+        <v>2</v>
+      </c>
+      <c r="D39" s="0">
+        <v>2.2</v>
+      </c>
+      <c r="E39" s="0">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="0">
+        <v>0</v>
+      </c>
+      <c r="C40" s="0">
+        <v>1045.5</v>
+      </c>
+      <c r="D40" s="0">
+        <v>1115</v>
+      </c>
+      <c r="E40" s="0">
+        <v>1184.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="0">
+        <v>0</v>
+      </c>
+      <c r="C41" s="0">
+        <v>153</v>
+      </c>
+      <c r="D41" s="0">
+        <v>170</v>
+      </c>
+      <c r="E41" s="0">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="0">
+        <v>0</v>
+      </c>
+      <c r="C42" s="0">
+        <v>10.1</v>
+      </c>
+      <c r="D42" s="0">
+        <v>11.2</v>
+      </c>
+      <c r="E42" s="0">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="0">
+        <v>0</v>
+      </c>
+      <c r="C43" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="D43" s="0">
+        <v>20.5</v>
+      </c>
+      <c r="E43" s="0">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="0">
+        <v>0</v>
+      </c>
+      <c r="C44" s="0">
+        <v>35.1</v>
+      </c>
+      <c r="D44" s="0">
+        <v>39</v>
+      </c>
+      <c r="E44" s="0">
+        <v>42.9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="0">
+        <v>0</v>
+      </c>
+      <c r="C45" s="0">
+        <v>41.4</v>
+      </c>
+      <c r="D45" s="0">
+        <v>46</v>
+      </c>
+      <c r="E45" s="0">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="0">
+        <v>0</v>
+      </c>
+      <c r="C46" s="0">
+        <v>93.6</v>
+      </c>
+      <c r="D46" s="0">
+        <v>104</v>
+      </c>
+      <c r="E46" s="0">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="0">
+        <v>0</v>
+      </c>
+      <c r="C47" s="0">
+        <v>93.6</v>
+      </c>
+      <c r="D47" s="0">
+        <v>104</v>
+      </c>
+      <c r="E47" s="0">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="0">
+        <v>0</v>
+      </c>
+      <c r="C48" s="0">
+        <v>93.6</v>
+      </c>
+      <c r="D48" s="0">
+        <v>104</v>
+      </c>
+      <c r="E48" s="0">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B49" s="0">
+        <v>0</v>
+      </c>
+      <c r="C49" s="0">
+        <v>4750</v>
+      </c>
+      <c r="D49" s="0">
+        <v>5000</v>
+      </c>
+      <c r="E49" s="0">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="0">
+        <v>0</v>
+      </c>
+      <c r="C50" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="D50" s="0">
+        <v>16.9</v>
+      </c>
+      <c r="E50" s="0">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="0">
+        <v>0</v>
+      </c>
+      <c r="C51" s="0">
+        <v>8.9</v>
+      </c>
+      <c r="D51" s="0">
+        <v>9.8</v>
+      </c>
+      <c r="E51" s="0">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="0">
+        <v>0</v>
+      </c>
+      <c r="C52" s="0">
+        <v>818.7</v>
+      </c>
+      <c r="D52" s="0">
+        <v>885</v>
+      </c>
+      <c r="E52" s="0">
+        <v>951.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B53" s="0">
+        <v>0</v>
+      </c>
+      <c r="C53" s="0">
+        <v>170.2</v>
+      </c>
+      <c r="D53" s="0">
+        <v>189.1</v>
+      </c>
+      <c r="E53" s="0">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B54" s="0">
+        <v>0</v>
+      </c>
+      <c r="C54" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="D54" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="E54" s="0">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B55" s="0">
+        <v>0</v>
+      </c>
+      <c r="C55" s="0">
+        <v>7.8</v>
+      </c>
+      <c r="D55" s="0">
+        <v>8.6</v>
+      </c>
+      <c r="E55" s="0">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="0">
+        <v>0</v>
+      </c>
+      <c r="C56" s="0">
+        <v>14.4</v>
+      </c>
+      <c r="D56" s="0">
+        <v>15.9</v>
+      </c>
+      <c r="E56" s="0">
+        <v>17.4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B57" s="0">
+        <v>0</v>
+      </c>
+      <c r="C57" s="0">
+        <v>33.9</v>
+      </c>
+      <c r="D57" s="0">
+        <v>37.6</v>
+      </c>
+      <c r="E57" s="0">
+        <v>41.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="0">
+        <v>0</v>
+      </c>
+      <c r="C58" s="0">
+        <v>24.3</v>
+      </c>
+      <c r="D58" s="0">
+        <v>27</v>
+      </c>
+      <c r="E58" s="0">
+        <v>29.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="0">
+        <v>0</v>
+      </c>
+      <c r="C59" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="D59" s="0">
+        <v>10.5</v>
+      </c>
+      <c r="E59" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="0">
+        <v>0</v>
+      </c>
+      <c r="C60" s="0">
+        <v>206.5</v>
+      </c>
+      <c r="D60" s="0">
+        <v>226.3</v>
+      </c>
+      <c r="E60" s="0">
+        <v>246.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="0">
+        <v>0</v>
+      </c>
+      <c r="C61" s="0">
+        <v>32.9</v>
+      </c>
+      <c r="D61" s="0">
+        <v>36.5</v>
+      </c>
+      <c r="E61" s="0">
+        <v>40.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="0">
+        <v>0</v>
+      </c>
+      <c r="C62" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="D62" s="0">
+        <v>11.3</v>
+      </c>
+      <c r="E62" s="0">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" s="0">
+        <v>0</v>
+      </c>
+      <c r="C63" s="0">
+        <v>14.7</v>
+      </c>
+      <c r="D63" s="0">
+        <v>16.3</v>
+      </c>
+      <c r="E63" s="0">
+        <v>17.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="0">
+        <v>0</v>
+      </c>
+      <c r="C64" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="D64" s="0">
+        <v>10.4</v>
+      </c>
+      <c r="E64" s="0">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B65" s="0">
+        <v>0</v>
+      </c>
+      <c r="C65" s="0">
+        <v>20.5</v>
+      </c>
+      <c r="D65" s="0">
+        <v>22.7</v>
+      </c>
+      <c r="E65" s="0">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="0">
+        <v>0</v>
+      </c>
+      <c r="C66" s="0">
+        <v>81</v>
+      </c>
+      <c r="D66" s="0">
+        <v>90</v>
+      </c>
+      <c r="E66" s="0">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B67" s="0">
+        <v>0</v>
+      </c>
+      <c r="C67" s="0">
+        <v>66.6</v>
+      </c>
+      <c r="D67" s="0">
+        <v>74</v>
+      </c>
+      <c r="E67" s="0">
+        <v>81.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B68" s="0">
+        <v>0</v>
+      </c>
+      <c r="C68" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="D68" s="0">
+        <v>20.5</v>
+      </c>
+      <c r="E68" s="0">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" s="0">
+        <v>0</v>
+      </c>
+      <c r="C69" s="0">
+        <v>1323.1</v>
+      </c>
+      <c r="D69" s="0">
+        <v>1411.3</v>
+      </c>
+      <c r="E69" s="0">
+        <v>1499.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="0">
+        <v>0</v>
+      </c>
+      <c r="C70" s="0">
+        <v>11.7</v>
+      </c>
+      <c r="D70" s="0">
+        <v>12.9</v>
+      </c>
+      <c r="E70" s="0">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B71" s="0">
+        <v>0</v>
+      </c>
+      <c r="C71" s="0">
+        <v>67.5</v>
+      </c>
+      <c r="D71" s="0">
+        <v>75</v>
+      </c>
+      <c r="E71" s="0">
+        <v>82.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B72" s="0">
+        <v>0</v>
+      </c>
+      <c r="C72" s="0">
+        <v>17.5</v>
+      </c>
+      <c r="D72" s="0">
+        <v>19.4</v>
+      </c>
+      <c r="E72" s="0">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B73" s="0">
+        <v>0</v>
+      </c>
+      <c r="C73" s="0">
+        <v>37.8</v>
+      </c>
+      <c r="D73" s="0">
+        <v>42</v>
+      </c>
+      <c r="E73" s="0">
+        <v>46.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B74" s="0">
+        <v>0</v>
+      </c>
+      <c r="C74" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="D74" s="0">
+        <v>3.7</v>
+      </c>
+      <c r="E74" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B75" s="0">
+        <v>0</v>
+      </c>
+      <c r="C75" s="0">
+        <v>135</v>
+      </c>
+      <c r="D75" s="0">
+        <v>150</v>
+      </c>
+      <c r="E75" s="0">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B76" s="0">
+        <v>0</v>
+      </c>
+      <c r="C76" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="D76" s="0">
+        <v>22.1</v>
+      </c>
+      <c r="E76" s="0">
+        <v>24.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B77" s="0">
+        <v>0</v>
+      </c>
+      <c r="C77" s="0">
+        <v>17.1</v>
+      </c>
+      <c r="D77" s="0">
+        <v>19</v>
+      </c>
+      <c r="E77" s="0">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B78" s="0">
+        <v>0</v>
+      </c>
+      <c r="C78" s="0">
+        <v>58.1</v>
+      </c>
+      <c r="D78" s="0">
+        <v>64.5</v>
+      </c>
+      <c r="E78" s="0">
+        <v>70.9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B79" s="0">
+        <v>0</v>
+      </c>
+      <c r="C79" s="0">
+        <v>89.5</v>
+      </c>
+      <c r="D79" s="0">
+        <v>99.4</v>
+      </c>
+      <c r="E79" s="0">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B80" s="0">
+        <v>0</v>
+      </c>
+      <c r="C80" s="0">
+        <v>125.1</v>
+      </c>
+      <c r="D80" s="0">
+        <v>139</v>
+      </c>
+      <c r="E80" s="0">
+        <v>152.9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B81" s="0">
+        <v>0</v>
+      </c>
+      <c r="C81" s="0">
+        <v>85.6</v>
+      </c>
+      <c r="D81" s="0">
+        <v>95.1</v>
+      </c>
+      <c r="E81" s="0">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B82" s="0">
+        <v>0</v>
+      </c>
+      <c r="C82" s="0">
+        <v>82.8</v>
+      </c>
+      <c r="D82" s="0">
+        <v>92</v>
+      </c>
+      <c r="E82" s="0">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B83" s="0">
+        <v>0</v>
+      </c>
+      <c r="C83" s="0">
+        <v>122.9</v>
+      </c>
+      <c r="D83" s="0">
+        <v>136.5</v>
+      </c>
+      <c r="E83" s="0">
+        <v>150.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="0">
+        <v>0</v>
+      </c>
+      <c r="C84" s="0">
+        <v>7</v>
+      </c>
+      <c r="D84" s="0">
+        <v>7.7</v>
+      </c>
+      <c r="E84" s="0">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B85" s="0">
+        <v>0</v>
+      </c>
+      <c r="C85" s="0">
+        <v>6.5</v>
+      </c>
+      <c r="D85" s="0">
+        <v>7.2</v>
+      </c>
+      <c r="E85" s="0">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B86" s="0">
+        <v>0</v>
+      </c>
+      <c r="C86" s="0">
+        <v>14.6</v>
+      </c>
+      <c r="D86" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="E86" s="0">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B87" s="0">
+        <v>0</v>
+      </c>
+      <c r="C87" s="0">
+        <v>998594</v>
+      </c>
+      <c r="D87" s="0">
+        <v>1037500</v>
+      </c>
+      <c r="E87" s="0">
+        <v>1076406</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B88" s="0">
+        <v>0</v>
+      </c>
+      <c r="C88" s="0">
+        <v>38.8</v>
+      </c>
+      <c r="D88" s="0">
+        <v>43.1</v>
+      </c>
+      <c r="E88" s="0">
+        <v>47.4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B89" s="0">
+        <v>0</v>
+      </c>
+      <c r="C89" s="0">
+        <v>7.4</v>
+      </c>
+      <c r="D89" s="0">
+        <v>8.2</v>
+      </c>
+      <c r="E89" s="0">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B90" s="0">
+        <v>0</v>
+      </c>
+      <c r="C90" s="0">
+        <v>25.4</v>
+      </c>
+      <c r="D90" s="0">
+        <v>28.2</v>
+      </c>
+      <c r="E90" s="0">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B91" s="0">
+        <v>0</v>
+      </c>
+      <c r="C91" s="0">
+        <v>117</v>
+      </c>
+      <c r="D91" s="0">
+        <v>130</v>
+      </c>
+      <c r="E91" s="0">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B92" s="0">
+        <v>0</v>
+      </c>
+      <c r="C92" s="0">
+        <v>39.6</v>
+      </c>
+      <c r="D92" s="0">
+        <v>44</v>
+      </c>
+      <c r="E92" s="0">
+        <v>48.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="0">
+        <v>0</v>
+      </c>
+      <c r="C93" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="D93" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="E93" s="0">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B94" s="0">
+        <v>0</v>
+      </c>
+      <c r="C94" s="0">
+        <v>50.4</v>
+      </c>
+      <c r="D94" s="0">
+        <v>56</v>
+      </c>
+      <c r="E94" s="0">
+        <v>61.6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B95" s="0">
+        <v>0</v>
+      </c>
+      <c r="C95" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="D95" s="0">
+        <v>29.5</v>
+      </c>
+      <c r="E95" s="0">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B96" s="0">
+        <v>0</v>
+      </c>
+      <c r="C96" s="0">
+        <v>20.8</v>
+      </c>
+      <c r="D96" s="0">
+        <v>23.1</v>
+      </c>
+      <c r="E96" s="0">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B97" s="0">
+        <v>0</v>
+      </c>
+      <c r="C97" s="0">
+        <v>25.4</v>
+      </c>
+      <c r="D97" s="0">
+        <v>28.2</v>
+      </c>
+      <c r="E97" s="0">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B98" s="0">
+        <v>0</v>
+      </c>
+      <c r="C98" s="0">
+        <v>50.1</v>
+      </c>
+      <c r="D98" s="0">
+        <v>55.6</v>
+      </c>
+      <c r="E98" s="0">
+        <v>61.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B99" s="0">
+        <v>0</v>
+      </c>
+      <c r="C99" s="0">
+        <v>60.4</v>
+      </c>
+      <c r="D99" s="0">
+        <v>67.1</v>
+      </c>
+      <c r="E99" s="0">
+        <v>73.8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B100" s="0">
+        <v>0</v>
+      </c>
+      <c r="C100" s="0">
+        <v>122.1</v>
+      </c>
+      <c r="D100" s="0">
+        <v>135.6</v>
+      </c>
+      <c r="E100" s="0">
+        <v>149.1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B101" s="0">
+        <v>0</v>
+      </c>
+      <c r="C101" s="0">
+        <v>14</v>
+      </c>
+      <c r="D101" s="0">
+        <v>15.5</v>
+      </c>
+      <c r="E101" s="0">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B102" s="0">
+        <v>0</v>
+      </c>
+      <c r="C102" s="0">
+        <v>137.7</v>
+      </c>
+      <c r="D102" s="0">
+        <v>153</v>
+      </c>
+      <c r="E102" s="0">
+        <v>168.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B103" s="0">
+        <v>0</v>
+      </c>
+      <c r="C103" s="0">
+        <v>34.2</v>
+      </c>
+      <c r="D103" s="0">
+        <v>38</v>
+      </c>
+      <c r="E103" s="0">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B104" s="0">
+        <v>0</v>
+      </c>
+      <c r="C104" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="D104" s="0">
+        <v>5</v>
+      </c>
+      <c r="E104" s="0">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B105" s="0">
+        <v>0</v>
+      </c>
+      <c r="C105" s="0">
+        <v>5775</v>
+      </c>
+      <c r="D105" s="0">
+        <v>6000</v>
+      </c>
+      <c r="E105" s="0">
+        <v>6225</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B106" s="0">
+        <v>0</v>
+      </c>
+      <c r="C106" s="0">
+        <v>63.9</v>
+      </c>
+      <c r="D106" s="0">
+        <v>71</v>
+      </c>
+      <c r="E106" s="0">
+        <v>78.1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B107" s="0">
+        <v>0</v>
+      </c>
+      <c r="C107" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="D107" s="0">
+        <v>7.1</v>
+      </c>
+      <c r="E107" s="0">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B108" s="0">
+        <v>0</v>
+      </c>
+      <c r="C108" s="0">
+        <v>20.3</v>
+      </c>
+      <c r="D108" s="0">
+        <v>22.5</v>
+      </c>
+      <c r="E108" s="0">
+        <v>24.7</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B109" s="0">
+        <v>0</v>
+      </c>
+      <c r="C109" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="D109" s="0">
+        <v>13.2</v>
+      </c>
+      <c r="E109" s="0">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B110" s="0">
+        <v>0</v>
+      </c>
+      <c r="C110" s="0">
+        <v>41.4</v>
+      </c>
+      <c r="D110" s="0">
+        <v>46</v>
+      </c>
+      <c r="E110" s="0">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B111" s="0">
+        <v>0</v>
+      </c>
+      <c r="C111" s="0">
+        <v>9.8</v>
+      </c>
+      <c r="D111" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="E111" s="0">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B112" s="0">
+        <v>0</v>
+      </c>
+      <c r="C112" s="0">
+        <v>36.9</v>
+      </c>
+      <c r="D112" s="0">
+        <v>41</v>
+      </c>
+      <c r="E112" s="0">
+        <v>45.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B113" s="0">
+        <v>0</v>
+      </c>
+      <c r="C113" s="0">
+        <v>58.4</v>
+      </c>
+      <c r="D113" s="0">
+        <v>64.8</v>
+      </c>
+      <c r="E113" s="0">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B114" s="0">
+        <v>0</v>
+      </c>
+      <c r="C114" s="0">
+        <v>27.9</v>
+      </c>
+      <c r="D114" s="0">
+        <v>31</v>
+      </c>
+      <c r="E114" s="0">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B115" s="0">
+        <v>0</v>
+      </c>
+      <c r="C115" s="0">
+        <v>9</v>
+      </c>
+      <c r="D115" s="0">
+        <v>9.9</v>
+      </c>
+      <c r="E115" s="0">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B116" s="0">
+        <v>0</v>
+      </c>
+      <c r="C116" s="0">
+        <v>9.2</v>
+      </c>
+      <c r="D116" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="E116" s="0">
+        <v>11.2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B117" s="0">
+        <v>0</v>
+      </c>
+      <c r="C117" s="0">
+        <v>41.4</v>
+      </c>
+      <c r="D117" s="0">
+        <v>45.9</v>
+      </c>
+      <c r="E117" s="0">
+        <v>50.4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B118" s="0">
+        <v>0</v>
+      </c>
+      <c r="C118" s="0">
+        <v>51.3</v>
+      </c>
+      <c r="D118" s="0">
+        <v>57</v>
+      </c>
+      <c r="E118" s="0">
+        <v>62.7</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B119" s="0">
+        <v>0</v>
+      </c>
+      <c r="C119" s="0">
+        <v>26.1</v>
+      </c>
+      <c r="D119" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E119" s="0">
+        <v>31.7</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B120" s="0">
+        <v>0</v>
+      </c>
+      <c r="C120" s="0">
+        <v>21.2</v>
+      </c>
+      <c r="D120" s="0">
+        <v>23.5</v>
+      </c>
+      <c r="E120" s="0">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B121" s="0">
+        <v>0</v>
+      </c>
+      <c r="C121" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="D121" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="E121" s="0">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B122" s="0">
+        <v>0</v>
+      </c>
+      <c r="C122" s="0">
+        <v>3</v>
+      </c>
+      <c r="D122" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E122" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B123" s="0">
+        <v>0</v>
+      </c>
+      <c r="C123" s="0">
+        <v>107</v>
+      </c>
+      <c r="D123" s="0">
+        <v>118.8</v>
+      </c>
+      <c r="E123" s="0">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B124" s="0">
+        <v>0</v>
+      </c>
+      <c r="C124" s="0">
+        <v>17.9</v>
+      </c>
+      <c r="D124" s="0">
+        <v>19.8</v>
+      </c>
+      <c r="E124" s="0">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B125" s="0">
+        <v>0</v>
+      </c>
+      <c r="C125" s="0">
+        <v>63</v>
+      </c>
+      <c r="D125" s="0">
+        <v>70</v>
+      </c>
+      <c r="E125" s="0">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B126" s="0">
+        <v>0</v>
+      </c>
+      <c r="C126" s="0">
+        <v>28.6</v>
+      </c>
+      <c r="D126" s="0">
+        <v>31.7</v>
+      </c>
+      <c r="E126" s="0">
+        <v>34.8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B127" s="0">
+        <v>0</v>
+      </c>
+      <c r="C127" s="0">
+        <v>23.9</v>
+      </c>
+      <c r="D127" s="0">
+        <v>26.5</v>
+      </c>
+      <c r="E127" s="0">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B128" s="0">
+        <v>0</v>
+      </c>
+      <c r="C128" s="0">
+        <v>66.3</v>
+      </c>
+      <c r="D128" s="0">
+        <v>73.6</v>
+      </c>
+      <c r="E128" s="0">
+        <v>80.9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B129" s="0">
+        <v>0</v>
+      </c>
+      <c r="C129" s="0">
+        <v>13.2</v>
+      </c>
+      <c r="D129" s="0">
+        <v>14.6</v>
+      </c>
+      <c r="E129" s="0">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B130" s="0">
+        <v>0</v>
+      </c>
+      <c r="C130" s="0">
+        <v>17.1</v>
+      </c>
+      <c r="D130" s="0">
+        <v>19</v>
+      </c>
+      <c r="E130" s="0">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B131" s="0">
+        <v>0</v>
+      </c>
+      <c r="C131" s="0">
+        <v>12.9</v>
+      </c>
+      <c r="D131" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="E131" s="0">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B132" s="0">
+        <v>0</v>
+      </c>
+      <c r="C132" s="0">
+        <v>5.1</v>
+      </c>
+      <c r="D132" s="0">
+        <v>5.6</v>
+      </c>
+      <c r="E132" s="0">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B133" s="0">
+        <v>0</v>
+      </c>
+      <c r="C133" s="0">
+        <v>1.8</v>
+      </c>
+      <c r="D133" s="0">
+        <v>2</v>
+      </c>
+      <c r="E133" s="0">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B134" s="0">
+        <v>0</v>
+      </c>
+      <c r="C134" s="0">
+        <v>15.1</v>
+      </c>
+      <c r="D134" s="0">
+        <v>16.7</v>
+      </c>
+      <c r="E134" s="0">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B135" s="0">
+        <v>0</v>
+      </c>
+      <c r="C135" s="0">
+        <v>1.8</v>
+      </c>
+      <c r="D135" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="E135" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B136" s="0">
+        <v>0</v>
+      </c>
+      <c r="C136" s="0">
+        <v>17.4</v>
+      </c>
+      <c r="D136" s="0">
+        <v>19.3</v>
+      </c>
+      <c r="E136" s="0">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B137" s="0">
+        <v>0</v>
+      </c>
+      <c r="C137" s="0">
+        <v>2</v>
+      </c>
+      <c r="D137" s="0">
+        <v>2.2</v>
+      </c>
+      <c r="E137" s="0">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B138" s="0">
+        <v>0</v>
+      </c>
+      <c r="C138" s="0">
+        <v>2.9</v>
+      </c>
+      <c r="D138" s="0">
         <v>3.2</v>
       </c>
-      <c r="D2">
+      <c r="E138" s="0">
         <v>3.5</v>
       </c>
-      <c r="E2">
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B139" s="0">
+        <v>0</v>
+      </c>
+      <c r="C139" s="0">
+        <v>24.3</v>
+      </c>
+      <c r="D139" s="0">
+        <v>27</v>
+      </c>
+      <c r="E139" s="0">
+        <v>29.7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B140" s="0">
+        <v>0</v>
+      </c>
+      <c r="C140" s="0">
+        <v>18</v>
+      </c>
+      <c r="D140" s="0">
+        <v>20</v>
+      </c>
+      <c r="E140" s="0">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B141" s="0">
+        <v>0</v>
+      </c>
+      <c r="C141" s="0">
+        <v>395.2</v>
+      </c>
+      <c r="D141" s="0">
+        <v>433</v>
+      </c>
+      <c r="E141" s="0">
+        <v>470.8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B142" s="0">
+        <v>0</v>
+      </c>
+      <c r="C142" s="0">
         <v>3.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="D142" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="E142" s="0">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B143" s="0">
+        <v>0</v>
+      </c>
+      <c r="C143" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="D143" s="0">
+        <v>13.2</v>
+      </c>
+      <c r="E143" s="0">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B144" s="0">
+        <v>0</v>
+      </c>
+      <c r="C144" s="0">
+        <v>9.9</v>
+      </c>
+      <c r="D144" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="E144" s="0">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B145" s="0">
+        <v>0</v>
+      </c>
+      <c r="C145" s="0">
+        <v>7.2</v>
+      </c>
+      <c r="D145" s="0">
+        <v>8</v>
+      </c>
+      <c r="E145" s="0">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B146" s="0">
+        <v>0</v>
+      </c>
+      <c r="C146" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="D146" s="0">
+        <v>13.4</v>
+      </c>
+      <c r="E146" s="0">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B147" s="0">
+        <v>0</v>
+      </c>
+      <c r="C147" s="0">
+        <v>25.5</v>
+      </c>
+      <c r="D147" s="0">
+        <v>28.3</v>
+      </c>
+      <c r="E147" s="0">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B148" s="0">
+        <v>0</v>
+      </c>
+      <c r="C148" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="D148" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="E148" s="0">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B149" s="0">
+        <v>0</v>
+      </c>
+      <c r="C149" s="0">
+        <v>10.3</v>
+      </c>
+      <c r="D149" s="0">
+        <v>11.4</v>
+      </c>
+      <c r="E149" s="0">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B150" s="0">
+        <v>0</v>
+      </c>
+      <c r="C150" s="0">
+        <v>17.9</v>
+      </c>
+      <c r="D150" s="0">
+        <v>19.8</v>
+      </c>
+      <c r="E150" s="0">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B151" s="0">
+        <v>0</v>
+      </c>
+      <c r="C151" s="0">
+        <v>7.9</v>
+      </c>
+      <c r="D151" s="0">
+        <v>8.7</v>
+      </c>
+      <c r="E151" s="0">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B152" s="0">
+        <v>0</v>
+      </c>
+      <c r="C152" s="0">
+        <v>34.6</v>
+      </c>
+      <c r="D152" s="0">
+        <v>38.4</v>
+      </c>
+      <c r="E152" s="0">
+        <v>42.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B153" s="0">
+        <v>0</v>
+      </c>
+      <c r="C153" s="0">
+        <v>9</v>
+      </c>
+      <c r="D153" s="0">
+        <v>10</v>
+      </c>
+      <c r="E153" s="0">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B154" s="0">
+        <v>0</v>
+      </c>
+      <c r="C154" s="0">
+        <v>209.9</v>
+      </c>
+      <c r="D154" s="0">
+        <v>230</v>
+      </c>
+      <c r="E154" s="0">
+        <v>250.1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B155" s="0">
+        <v>0</v>
+      </c>
+      <c r="C155" s="0">
+        <v>13.4</v>
+      </c>
+      <c r="D155" s="0">
+        <v>14.8</v>
+      </c>
+      <c r="E155" s="0">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B156" s="0">
+        <v>0</v>
+      </c>
+      <c r="C156" s="0">
+        <v>528.9</v>
+      </c>
+      <c r="D156" s="0">
+        <v>571.7</v>
+      </c>
+      <c r="E156" s="0">
+        <v>614.5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" s="0">
+        <v>0</v>
+      </c>
+      <c r="C157" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="D157" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="E157" s="0">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B158" s="0">
+        <v>0</v>
+      </c>
+      <c r="C158" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="D158" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="E158" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B159" s="0">
+        <v>0</v>
+      </c>
+      <c r="C159" s="0">
+        <v>56.2</v>
+      </c>
+      <c r="D159" s="0">
+        <v>62.4</v>
+      </c>
+      <c r="E159" s="0">
+        <v>68.6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B160" s="0">
+        <v>0</v>
+      </c>
+      <c r="C160" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="D160" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="E160" s="0">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B161" s="0">
+        <v>0</v>
+      </c>
+      <c r="C161" s="0">
+        <v>55.8</v>
+      </c>
+      <c r="D161" s="0">
+        <v>62</v>
+      </c>
+      <c r="E161" s="0">
+        <v>68.2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B162" s="0">
+        <v>0</v>
+      </c>
+      <c r="C162" s="0">
+        <v>130.5</v>
+      </c>
+      <c r="D162" s="0">
+        <v>145</v>
+      </c>
+      <c r="E162" s="0">
+        <v>159.5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B163" s="0">
+        <v>0</v>
+      </c>
+      <c r="C163" s="0">
+        <v>175.5</v>
+      </c>
+      <c r="D163" s="0">
+        <v>195</v>
+      </c>
+      <c r="E163" s="0">
+        <v>214.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B164" s="0">
+        <v>0</v>
+      </c>
+      <c r="C164" s="0">
+        <v>9.9</v>
+      </c>
+      <c r="D164" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="E164" s="0">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B165" s="0">
+        <v>0</v>
+      </c>
+      <c r="C165" s="0">
+        <v>294.4</v>
+      </c>
+      <c r="D165" s="0">
+        <v>327.1</v>
+      </c>
+      <c r="E165" s="0">
+        <v>359.8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B166" s="0">
+        <v>0</v>
+      </c>
+      <c r="C166" s="0">
+        <v>14.6</v>
+      </c>
+      <c r="D166" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="E166" s="0">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B167" s="0">
+        <v>0</v>
+      </c>
+      <c r="C167" s="0">
+        <v>45</v>
+      </c>
+      <c r="D167" s="0">
+        <v>50</v>
+      </c>
+      <c r="E167" s="0">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B168" s="0">
+        <v>0</v>
+      </c>
+      <c r="C168" s="0">
+        <v>3515</v>
+      </c>
+      <c r="D168" s="0">
+        <v>3700</v>
+      </c>
+      <c r="E168" s="0">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B169" s="0">
+        <v>0</v>
+      </c>
+      <c r="C169" s="0">
+        <v>610.5</v>
+      </c>
+      <c r="D169" s="0">
+        <v>660</v>
+      </c>
+      <c r="E169" s="0">
+        <v>709.5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B170" s="0">
+        <v>0</v>
+      </c>
+      <c r="C170" s="0">
+        <v>274.2</v>
+      </c>
+      <c r="D170" s="0">
+        <v>300.4</v>
+      </c>
+      <c r="E170" s="0">
+        <v>326.6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B171" s="0">
+        <v>0</v>
+      </c>
+      <c r="C171" s="0">
+        <v>12.8</v>
+      </c>
+      <c r="D171" s="0">
+        <v>14.2</v>
+      </c>
+      <c r="E171" s="0">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B172" s="0">
+        <v>0</v>
+      </c>
+      <c r="C172" s="0">
+        <v>30.5</v>
+      </c>
+      <c r="D172" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="E172" s="0">
+        <v>37.1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B173" s="0">
+        <v>0</v>
+      </c>
+      <c r="C173" s="0">
+        <v>5.3</v>
+      </c>
+      <c r="D173" s="0">
+        <v>5.8</v>
+      </c>
+      <c r="E173" s="0">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B174" s="0">
+        <v>0</v>
+      </c>
+      <c r="C174" s="0">
+        <v>7.5</v>
+      </c>
+      <c r="D174" s="0">
+        <v>8.3</v>
+      </c>
+      <c r="E174" s="0">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B175" s="0">
+        <v>0</v>
+      </c>
+      <c r="C175" s="0">
+        <v>8.6</v>
+      </c>
+      <c r="D175" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="E175" s="0">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B176" s="0">
+        <v>0</v>
+      </c>
+      <c r="C176" s="0">
+        <v>5</v>
+      </c>
+      <c r="D176" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="E176" s="0">
         <v>6</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3">
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B177" s="0">
+        <v>0</v>
+      </c>
+      <c r="C177" s="0">
+        <v>6.8</v>
+      </c>
+      <c r="D177" s="0">
+        <v>7.5</v>
+      </c>
+      <c r="E177" s="0">
+        <v>8.2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B178" s="0">
+        <v>0</v>
+      </c>
+      <c r="C178" s="0">
+        <v>33.5</v>
+      </c>
+      <c r="D178" s="0">
+        <v>37.2</v>
+      </c>
+      <c r="E178" s="0">
+        <v>40.9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B179" s="0">
+        <v>0</v>
+      </c>
+      <c r="C179" s="0">
+        <v>37.6</v>
+      </c>
+      <c r="D179" s="0">
+        <v>41.7</v>
+      </c>
+      <c r="E179" s="0">
+        <v>45.8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B180" s="0">
+        <v>0</v>
+      </c>
+      <c r="C180" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="D180" s="0">
+        <v>21</v>
+      </c>
+      <c r="E180" s="0">
+        <v>23.1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B181" s="0">
+        <v>0</v>
+      </c>
+      <c r="C181" s="0">
+        <v>4.4</v>
+      </c>
+      <c r="D181" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="E181" s="0">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B182" s="0">
+        <v>0</v>
+      </c>
+      <c r="C182" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="D182" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="E182" s="0">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B183" s="0">
+        <v>0</v>
+      </c>
+      <c r="C183" s="0">
+        <v>3748649</v>
+      </c>
+      <c r="D183" s="0">
+        <v>3945946</v>
+      </c>
+      <c r="E183" s="0">
+        <v>4143243</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B184" s="0">
+        <v>0</v>
+      </c>
+      <c r="C184" s="0">
+        <v>5600430</v>
+      </c>
+      <c r="D184" s="0">
+        <v>5895189</v>
+      </c>
+      <c r="E184" s="0">
+        <v>6189948</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B185" s="0">
+        <v>0</v>
+      </c>
+      <c r="C185" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="D185" s="0">
+        <v>5.9</v>
+      </c>
+      <c r="E185" s="0">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B186" s="0">
+        <v>0</v>
+      </c>
+      <c r="C186" s="0">
+        <v>2.4</v>
+      </c>
+      <c r="D186" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="E186" s="0">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B187" s="0">
+        <v>0</v>
+      </c>
+      <c r="C187" s="0">
+        <v>52.4</v>
+      </c>
+      <c r="D187" s="0">
+        <v>58.2</v>
+      </c>
+      <c r="E187" s="0">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B188" s="0">
+        <v>0</v>
+      </c>
+      <c r="C188" s="0">
+        <v>18</v>
+      </c>
+      <c r="D188" s="0">
+        <v>20</v>
+      </c>
+      <c r="E188" s="0">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B189" s="0">
+        <v>0</v>
+      </c>
+      <c r="C189" s="0">
+        <v>21.9</v>
+      </c>
+      <c r="D189" s="0">
+        <v>24.3</v>
+      </c>
+      <c r="E189" s="0">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B190" s="0">
+        <v>0</v>
+      </c>
+      <c r="C190" s="0">
+        <v>26.4</v>
+      </c>
+      <c r="D190" s="0">
+        <v>29.3</v>
+      </c>
+      <c r="E190" s="0">
+        <v>32.2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B191" s="0">
+        <v>0</v>
+      </c>
+      <c r="C191" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="D191" s="0">
+        <v>20.9</v>
+      </c>
+      <c r="E191" s="0">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B192" s="0">
+        <v>0</v>
+      </c>
+      <c r="C192" s="0">
+        <v>8.2</v>
+      </c>
+      <c r="D192" s="0">
+        <v>9.1</v>
+      </c>
+      <c r="E192" s="0">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B193" s="0">
+        <v>0</v>
+      </c>
+      <c r="C193" s="0">
+        <v>62.5</v>
+      </c>
+      <c r="D193" s="0">
+        <v>69.4</v>
+      </c>
+      <c r="E193" s="0">
+        <v>76.3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B194" s="0">
+        <v>0</v>
+      </c>
+      <c r="C194" s="0">
+        <v>36</v>
+      </c>
+      <c r="D194" s="0">
+        <v>40</v>
+      </c>
+      <c r="E194" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B195" s="0">
+        <v>0</v>
+      </c>
+      <c r="C195" s="0">
+        <v>36</v>
+      </c>
+      <c r="D195" s="0">
+        <v>39.9</v>
+      </c>
+      <c r="E195" s="0">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B196" s="0">
+        <v>0</v>
+      </c>
+      <c r="C196" s="0">
+        <v>20.8</v>
+      </c>
+      <c r="D196" s="0">
+        <v>23.1</v>
+      </c>
+      <c r="E196" s="0">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B197" s="0">
+        <v>0</v>
+      </c>
+      <c r="C197" s="0">
+        <v>160.2</v>
+      </c>
+      <c r="D197" s="0">
+        <v>177.9</v>
+      </c>
+      <c r="E197" s="0">
+        <v>195.6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B198" s="0">
+        <v>0</v>
+      </c>
+      <c r="C198" s="0">
+        <v>29.2</v>
+      </c>
+      <c r="D198" s="0">
+        <v>32.4</v>
+      </c>
+      <c r="E198" s="0">
+        <v>35.6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B199" s="0">
+        <v>0</v>
+      </c>
+      <c r="C199" s="0">
+        <v>34.3</v>
+      </c>
+      <c r="D199" s="0">
+        <v>38.1</v>
+      </c>
+      <c r="E199" s="0">
+        <v>41.9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B200" s="0">
+        <v>0</v>
+      </c>
+      <c r="C200" s="0">
+        <v>108</v>
+      </c>
+      <c r="D200" s="0">
+        <v>120</v>
+      </c>
+      <c r="E200" s="0">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B201" s="0">
+        <v>0</v>
+      </c>
+      <c r="C201" s="0">
+        <v>340.4</v>
+      </c>
+      <c r="D201" s="0">
+        <v>373</v>
+      </c>
+      <c r="E201" s="0">
+        <v>405.6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B202" s="0">
+        <v>0</v>
+      </c>
+      <c r="C202" s="0">
+        <v>29.7</v>
+      </c>
+      <c r="D202" s="0">
+        <v>33</v>
+      </c>
+      <c r="E202" s="0">
+        <v>36.3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B203" s="0">
+        <v>0</v>
+      </c>
+      <c r="C203" s="0">
+        <v>7.1</v>
+      </c>
+      <c r="D203" s="0">
+        <v>7.8</v>
+      </c>
+      <c r="E203" s="0">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B204" s="0">
+        <v>0</v>
+      </c>
+      <c r="C204" s="0">
+        <v>37.8</v>
+      </c>
+      <c r="D204" s="0">
+        <v>42</v>
+      </c>
+      <c r="E204" s="0">
+        <v>46.2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B205" s="0">
+        <v>0</v>
+      </c>
+      <c r="C205" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="D205" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="E205" s="0">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B206" s="0">
+        <v>0</v>
+      </c>
+      <c r="C206" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="D206" s="0">
+        <v>10.5</v>
+      </c>
+      <c r="E206" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B207" s="0">
+        <v>0</v>
+      </c>
+      <c r="C207" s="0">
+        <v>517.1</v>
+      </c>
+      <c r="D207" s="0">
+        <v>559</v>
+      </c>
+      <c r="E207" s="0">
+        <v>600.9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B208" s="0">
+        <v>0</v>
+      </c>
+      <c r="C208" s="0">
+        <v>9.9</v>
+      </c>
+      <c r="D208" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="E208" s="0">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B209" s="0">
+        <v>0</v>
+      </c>
+      <c r="C209" s="0">
+        <v>12.3</v>
+      </c>
+      <c r="D209" s="0">
+        <v>13.6</v>
+      </c>
+      <c r="E209" s="0">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B210" s="0">
+        <v>0</v>
+      </c>
+      <c r="C210" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="D210" s="0">
+        <v>13.2</v>
+      </c>
+      <c r="E210" s="0">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B211" s="0">
+        <v>0</v>
+      </c>
+      <c r="C211" s="0">
+        <v>11.1</v>
+      </c>
+      <c r="D211" s="0">
+        <v>12.3</v>
+      </c>
+      <c r="E211" s="0">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B212" s="0">
+        <v>0</v>
+      </c>
+      <c r="C212" s="0">
+        <v>56.7</v>
+      </c>
+      <c r="D212" s="0">
+        <v>63</v>
+      </c>
+      <c r="E212" s="0">
+        <v>69.3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B213" s="0">
+        <v>0</v>
+      </c>
+      <c r="C213" s="0">
+        <v>42.8</v>
+      </c>
+      <c r="D213" s="0">
+        <v>47.5</v>
+      </c>
+      <c r="E213" s="0">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B214" s="0">
+        <v>0</v>
+      </c>
+      <c r="C214" s="0">
+        <v>505.1</v>
+      </c>
+      <c r="D214" s="0">
+        <v>546</v>
+      </c>
+      <c r="E214" s="0">
+        <v>586.9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B215" s="0">
+        <v>0</v>
+      </c>
+      <c r="C215" s="0">
+        <v>564.3</v>
+      </c>
+      <c r="D215" s="0">
+        <v>610</v>
+      </c>
+      <c r="E215" s="0">
+        <v>655.7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B216" s="0">
+        <v>0</v>
+      </c>
+      <c r="C216" s="0">
+        <v>42.3</v>
+      </c>
+      <c r="D216" s="0">
+        <v>47</v>
+      </c>
+      <c r="E216" s="0">
+        <v>51.7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B217" s="0">
+        <v>0</v>
+      </c>
+      <c r="C217" s="0">
+        <v>10.4</v>
+      </c>
+      <c r="D217" s="0">
+        <v>11.5</v>
+      </c>
+      <c r="E217" s="0">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B218" s="0">
+        <v>0</v>
+      </c>
+      <c r="C218" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="D218" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="E218" s="0">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B219" s="0">
+        <v>0</v>
+      </c>
+      <c r="C219" s="0">
+        <v>77.4</v>
+      </c>
+      <c r="D219" s="0">
+        <v>86</v>
+      </c>
+      <c r="E219" s="0">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B220" s="0">
+        <v>0</v>
+      </c>
+      <c r="C220" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="D220" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="E220" s="0">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B221" s="0">
+        <v>0</v>
+      </c>
+      <c r="C221" s="0">
+        <v>38.6</v>
+      </c>
+      <c r="D221" s="0">
+        <v>42.8</v>
+      </c>
+      <c r="E221" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B222" s="0">
+        <v>0</v>
+      </c>
+      <c r="C222" s="0">
+        <v>13.5</v>
+      </c>
+      <c r="D222" s="0">
+        <v>15</v>
+      </c>
+      <c r="E222" s="0">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B223" s="0">
+        <v>0</v>
+      </c>
+      <c r="C223" s="0">
+        <v>2616.3</v>
+      </c>
+      <c r="D223" s="0">
+        <v>2754</v>
+      </c>
+      <c r="E223" s="0">
+        <v>2891.7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B224" s="0">
+        <v>0</v>
+      </c>
+      <c r="C224" s="0">
+        <v>6.6</v>
+      </c>
+      <c r="D224" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="E224" s="0">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B225" s="0">
+        <v>0</v>
+      </c>
+      <c r="C225" s="0">
+        <v>92.3</v>
+      </c>
+      <c r="D225" s="0">
+        <v>102.5</v>
+      </c>
+      <c r="E225" s="0">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B226" s="0">
+        <v>0</v>
+      </c>
+      <c r="C226" s="0">
+        <v>7.9</v>
+      </c>
+      <c r="D226" s="0">
+        <v>8.7</v>
+      </c>
+      <c r="E226" s="0">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B227" s="0">
+        <v>0</v>
+      </c>
+      <c r="C227" s="0">
+        <v>4750</v>
+      </c>
+      <c r="D227" s="0">
+        <v>5000</v>
+      </c>
+      <c r="E227" s="0">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B228" s="0">
+        <v>0</v>
+      </c>
+      <c r="C228" s="0">
+        <v>25.7</v>
+      </c>
+      <c r="D228" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="E228" s="0">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B229" s="0">
+        <v>0</v>
+      </c>
+      <c r="C229" s="0">
+        <v>27</v>
+      </c>
+      <c r="D229" s="0">
+        <v>30</v>
+      </c>
+      <c r="E229" s="0">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B230" s="0">
+        <v>0</v>
+      </c>
+      <c r="C230" s="0">
+        <v>45</v>
+      </c>
+      <c r="D230" s="0">
+        <v>50</v>
+      </c>
+      <c r="E230" s="0">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B231" s="0">
+        <v>0</v>
+      </c>
+      <c r="C231" s="0">
+        <v>5.7</v>
+      </c>
+      <c r="D231" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="E231" s="0">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B232" s="0">
+        <v>0</v>
+      </c>
+      <c r="C232" s="0">
+        <v>39.8</v>
+      </c>
+      <c r="D232" s="0">
+        <v>44.2</v>
+      </c>
+      <c r="E232" s="0">
+        <v>48.6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B233" s="0">
+        <v>0</v>
+      </c>
+      <c r="C233" s="0">
+        <v>8.4</v>
+      </c>
+      <c r="D233" s="0">
+        <v>9.3</v>
+      </c>
+      <c r="E233" s="0">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B234" s="0">
+        <v>0</v>
+      </c>
+      <c r="C234" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="D234" s="0">
+        <v>17</v>
+      </c>
+      <c r="E234" s="0">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B235" s="0">
+        <v>0</v>
+      </c>
+      <c r="C235" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="D235" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="E235" s="0">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B236" s="0">
+        <v>0</v>
+      </c>
+      <c r="C236" s="0">
+        <v>16</v>
+      </c>
+      <c r="D236" s="0">
+        <v>17.7</v>
+      </c>
+      <c r="E236" s="0">
+        <v>19.4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B237" s="0">
+        <v>0</v>
+      </c>
+      <c r="C237" s="0">
+        <v>27</v>
+      </c>
+      <c r="D237" s="0">
+        <v>29.9</v>
+      </c>
+      <c r="E237" s="0">
+        <v>32.8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B238" s="0">
+        <v>0</v>
+      </c>
+      <c r="C238" s="0">
+        <v>22.1</v>
+      </c>
+      <c r="D238" s="0">
+        <v>24.5</v>
+      </c>
+      <c r="E238" s="0">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B239" s="0">
+        <v>0</v>
+      </c>
+      <c r="C239" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="D239" s="0">
+        <v>12</v>
+      </c>
+      <c r="E239" s="0">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B240" s="0">
+        <v>0</v>
+      </c>
+      <c r="C240" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="D240" s="0">
+        <v>90.5</v>
+      </c>
+      <c r="E240" s="0">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B241" s="0">
+        <v>0</v>
+      </c>
+      <c r="C241" s="0">
+        <v>68.9</v>
+      </c>
+      <c r="D241" s="0">
+        <v>76.5</v>
+      </c>
+      <c r="E241" s="0">
+        <v>84.1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B242" s="0">
+        <v>0</v>
+      </c>
+      <c r="C242" s="0">
+        <v>9.8</v>
+      </c>
+      <c r="D242" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="E242" s="0">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B243" s="0">
+        <v>0</v>
+      </c>
+      <c r="C243" s="0">
+        <v>64.9</v>
+      </c>
+      <c r="D243" s="0">
+        <v>72.1</v>
+      </c>
+      <c r="E243" s="0">
+        <v>79.3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B244" s="0">
+        <v>0</v>
+      </c>
+      <c r="C244" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="D244" s="0">
+        <v>16.9</v>
+      </c>
+      <c r="E244" s="0">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B245" s="0">
+        <v>0</v>
+      </c>
+      <c r="C245" s="0">
+        <v>90</v>
+      </c>
+      <c r="D245" s="0">
+        <v>100</v>
+      </c>
+      <c r="E245" s="0">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B246" s="0">
+        <v>0</v>
+      </c>
+      <c r="C246" s="0">
+        <v>7.9</v>
+      </c>
+      <c r="D246" s="0">
+        <v>8.7</v>
+      </c>
+      <c r="E246" s="0">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B247" s="0">
+        <v>0</v>
+      </c>
+      <c r="C247" s="0">
+        <v>193.8</v>
+      </c>
+      <c r="D247" s="0">
+        <v>212.3</v>
+      </c>
+      <c r="E247" s="0">
+        <v>230.8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B248" s="0">
+        <v>0</v>
+      </c>
+      <c r="C248" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="D248" s="0">
+        <v>13.4</v>
+      </c>
+      <c r="E248" s="0">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B249" s="0">
+        <v>0</v>
+      </c>
+      <c r="C249" s="0">
+        <v>962500</v>
+      </c>
+      <c r="D249" s="0">
+        <v>1000000</v>
+      </c>
+      <c r="E249" s="0">
+        <v>1037500</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B250" s="0">
+        <v>0</v>
+      </c>
+      <c r="C250" s="0">
+        <v>38.4</v>
+      </c>
+      <c r="D250" s="0">
+        <v>42.6</v>
+      </c>
+      <c r="E250" s="0">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B251" s="0">
+        <v>0</v>
+      </c>
+      <c r="C251" s="0">
+        <v>81.9</v>
+      </c>
+      <c r="D251" s="0">
+        <v>91</v>
+      </c>
+      <c r="E251" s="0">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B252" s="0">
+        <v>0</v>
+      </c>
+      <c r="C252" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="D252" s="0">
+        <v>18</v>
+      </c>
+      <c r="E252" s="0">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B253" s="0">
+        <v>0</v>
+      </c>
+      <c r="C253" s="0">
+        <v>53.1</v>
+      </c>
+      <c r="D253" s="0">
+        <v>59</v>
+      </c>
+      <c r="E253" s="0">
+        <v>64.9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B254" s="0">
+        <v>0</v>
+      </c>
+      <c r="C254" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="D254" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="E254" s="0">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B255" s="0">
+        <v>0</v>
+      </c>
+      <c r="C255" s="0">
+        <v>13.3</v>
+      </c>
+      <c r="D255" s="0">
+        <v>14.7</v>
+      </c>
+      <c r="E255" s="0">
+        <v>16.1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B256" s="0">
+        <v>0</v>
+      </c>
+      <c r="C256" s="0">
+        <v>5.3</v>
+      </c>
+      <c r="D256" s="0">
+        <v>5.8</v>
+      </c>
+      <c r="E256" s="0">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B257" s="0">
+        <v>0</v>
+      </c>
+      <c r="C257" s="0">
+        <v>4.4</v>
+      </c>
+      <c r="D257" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="E257" s="0">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B258" s="0">
+        <v>0</v>
+      </c>
+      <c r="C258" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="D258" s="0">
+        <v>13.8</v>
+      </c>
+      <c r="E258" s="0">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B259" s="0">
+        <v>0</v>
+      </c>
+      <c r="C259" s="0">
+        <v>22.5</v>
+      </c>
+      <c r="D259" s="0">
+        <v>25</v>
+      </c>
+      <c r="E259" s="0">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B260" s="0">
+        <v>0</v>
+      </c>
+      <c r="C260" s="0">
+        <v>24.2</v>
+      </c>
+      <c r="D260" s="0">
+        <v>26.8</v>
+      </c>
+      <c r="E260" s="0">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B261" s="0">
+        <v>0</v>
+      </c>
+      <c r="C261" s="0">
+        <v>54</v>
+      </c>
+      <c r="D261" s="0">
+        <v>59.9</v>
+      </c>
+      <c r="E261" s="0">
+        <v>65.8</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B262" s="0">
+        <v>0</v>
+      </c>
+      <c r="C262" s="0">
+        <v>31.3</v>
+      </c>
+      <c r="D262" s="0">
+        <v>34.7</v>
+      </c>
+      <c r="E262" s="0">
+        <v>38.1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B263" s="0">
+        <v>0</v>
+      </c>
+      <c r="C263" s="0">
+        <v>23.4</v>
+      </c>
+      <c r="D263" s="0">
+        <v>26</v>
+      </c>
+      <c r="E263" s="0">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B264" s="0">
+        <v>0</v>
+      </c>
+      <c r="C264" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="D264" s="0">
+        <v>6.9</v>
+      </c>
+      <c r="E264" s="0">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B265" s="0">
+        <v>0</v>
+      </c>
+      <c r="C265" s="0">
+        <v>8.1</v>
+      </c>
+      <c r="D265" s="0">
+        <v>8.9</v>
+      </c>
+      <c r="E265" s="0">
+        <v>9.7</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B266" s="0">
+        <v>0</v>
+      </c>
+      <c r="C266" s="0">
+        <v>136.8</v>
+      </c>
+      <c r="D266" s="0">
+        <v>152</v>
+      </c>
+      <c r="E266" s="0">
+        <v>167.2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B267" s="0">
+        <v>0</v>
+      </c>
+      <c r="C267" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="D267" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="E267" s="0">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B268" s="0">
+        <v>0</v>
+      </c>
+      <c r="C268" s="0">
+        <v>5</v>
+      </c>
+      <c r="D268" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="E268" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B269" s="0">
+        <v>0</v>
+      </c>
+      <c r="C269" s="0">
+        <v>13.7</v>
+      </c>
+      <c r="D269" s="0">
+        <v>15.2</v>
+      </c>
+      <c r="E269" s="0">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B270" s="0">
+        <v>0</v>
+      </c>
+      <c r="C270" s="0">
+        <v>122.4</v>
+      </c>
+      <c r="D270" s="0">
+        <v>136</v>
+      </c>
+      <c r="E270" s="0">
+        <v>149.6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B271" s="0">
+        <v>0</v>
+      </c>
+      <c r="C271" s="0">
+        <v>6.1</v>
+      </c>
+      <c r="D271" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="E271" s="0">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B272" s="0">
+        <v>0</v>
+      </c>
+      <c r="C272" s="0">
+        <v>187.5</v>
+      </c>
+      <c r="D272" s="0">
+        <v>205.4</v>
+      </c>
+      <c r="E272" s="0">
+        <v>223.3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B273" s="0">
+        <v>0</v>
+      </c>
+      <c r="C273" s="0">
+        <v>23.9</v>
+      </c>
+      <c r="D273" s="0">
+        <v>26.5</v>
+      </c>
+      <c r="E273" s="0">
+        <v>29.1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B274" s="0">
+        <v>0</v>
+      </c>
+      <c r="C274" s="0">
+        <v>7.8</v>
+      </c>
+      <c r="D274" s="0">
+        <v>8.6</v>
+      </c>
+      <c r="E274" s="0">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B275" s="0">
+        <v>0</v>
+      </c>
+      <c r="C275" s="0">
+        <v>11.2</v>
+      </c>
+      <c r="D275" s="0">
+        <v>12.4</v>
+      </c>
+      <c r="E275" s="0">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B276" s="0">
+        <v>0</v>
+      </c>
+      <c r="C276" s="0">
+        <v>177.3</v>
+      </c>
+      <c r="D276" s="0">
+        <v>197</v>
+      </c>
+      <c r="E276" s="0">
+        <v>216.7</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B277" s="0">
+        <v>0</v>
+      </c>
+      <c r="C277" s="0">
+        <v>53.7</v>
+      </c>
+      <c r="D277" s="0">
+        <v>59.6</v>
+      </c>
+      <c r="E277" s="0">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B278" s="0">
+        <v>0</v>
+      </c>
+      <c r="C278" s="0">
+        <v>4260</v>
+      </c>
+      <c r="D278" s="0">
+        <v>4484</v>
+      </c>
+      <c r="E278" s="0">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B279" s="0">
+        <v>0</v>
+      </c>
+      <c r="C279" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="D279" s="0">
+        <v>5.1</v>
+      </c>
+      <c r="E279" s="0">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B280" s="0">
+        <v>0</v>
+      </c>
+      <c r="C280" s="0">
+        <v>15.2</v>
+      </c>
+      <c r="D280" s="0">
+        <v>16.8</v>
+      </c>
+      <c r="E280" s="0">
+        <v>18.4</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B281" s="0">
+        <v>0</v>
+      </c>
+      <c r="C281" s="0">
+        <v>52.5</v>
+      </c>
+      <c r="D281" s="0">
+        <v>58.3</v>
+      </c>
+      <c r="E281" s="0">
+        <v>64.1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B282" s="0">
+        <v>0</v>
+      </c>
+      <c r="C282" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="D282" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="E282" s="0">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B283" s="0">
+        <v>0</v>
+      </c>
+      <c r="C283" s="0">
+        <v>43.2</v>
+      </c>
+      <c r="D283" s="0">
+        <v>48</v>
+      </c>
+      <c r="E283" s="0">
+        <v>52.8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B284" s="0">
+        <v>0</v>
+      </c>
+      <c r="C284" s="0">
+        <v>3.1</v>
+      </c>
+      <c r="D284" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="E284" s="0">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B285" s="0">
+        <v>0</v>
+      </c>
+      <c r="C285" s="0">
+        <v>3</v>
+      </c>
+      <c r="D285" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E285" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B286" s="0">
+        <v>0</v>
+      </c>
+      <c r="C286" s="0">
+        <v>57.6</v>
+      </c>
+      <c r="D286" s="0">
+        <v>64</v>
+      </c>
+      <c r="E286" s="0">
+        <v>70.4</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B287" s="0">
+        <v>0</v>
+      </c>
+      <c r="C287" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="D287" s="0">
+        <v>1.6</v>
+      </c>
+      <c r="E287" s="0">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B288" s="0">
+        <v>0</v>
+      </c>
+      <c r="C288" s="0">
+        <v>2.9</v>
+      </c>
+      <c r="D288" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="E288" s="0">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B289" s="0">
+        <v>0</v>
+      </c>
+      <c r="C289" s="0">
+        <v>47.7</v>
+      </c>
+      <c r="D289" s="0">
+        <v>52.9</v>
+      </c>
+      <c r="E289" s="0">
+        <v>58.1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B290" s="0">
+        <v>0</v>
+      </c>
+      <c r="C290" s="0">
+        <v>34.2</v>
+      </c>
+      <c r="D290" s="0">
+        <v>38</v>
+      </c>
+      <c r="E290" s="0">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B291" s="0">
+        <v>0</v>
+      </c>
+      <c r="C291" s="0">
+        <v>64.6</v>
+      </c>
+      <c r="D291" s="0">
+        <v>71.7</v>
+      </c>
+      <c r="E291" s="0">
+        <v>78.8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B292" s="0">
+        <v>0</v>
+      </c>
+      <c r="C292" s="0">
+        <v>124.2</v>
+      </c>
+      <c r="D292" s="0">
+        <v>138</v>
+      </c>
+      <c r="E292" s="0">
+        <v>151.8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B293" s="0">
+        <v>0</v>
+      </c>
+      <c r="C293" s="0">
+        <v>4242</v>
+      </c>
+      <c r="D293" s="0">
+        <v>4465</v>
+      </c>
+      <c r="E293" s="0">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B294" s="0">
+        <v>0</v>
+      </c>
+      <c r="C294" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="D294" s="0">
+        <v>5.3</v>
+      </c>
+      <c r="E294" s="0">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B295" s="0">
+        <v>0</v>
+      </c>
+      <c r="C295" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="D295" s="0">
+        <v>37.5</v>
+      </c>
+      <c r="E295" s="0">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B296" s="0">
+        <v>0</v>
+      </c>
+      <c r="C296" s="0">
+        <v>1.7</v>
+      </c>
+      <c r="D296" s="0">
+        <v>1.8</v>
+      </c>
+      <c r="E296" s="0">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B297" s="0">
+        <v>0</v>
+      </c>
+      <c r="C297" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="D297" s="0">
+        <v>6.9</v>
+      </c>
+      <c r="E297" s="0">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B298" s="0">
+        <v>0</v>
+      </c>
+      <c r="C298" s="0">
+        <v>25.7</v>
+      </c>
+      <c r="D298" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="E298" s="0">
+        <v>31.3</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B299" s="0">
+        <v>0</v>
+      </c>
+      <c r="C299" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="D299" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="E299" s="0">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B300" s="0">
+        <v>0</v>
+      </c>
+      <c r="C300" s="0">
+        <v>38.7</v>
+      </c>
+      <c r="D300" s="0">
+        <v>43</v>
+      </c>
+      <c r="E300" s="0">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B301" s="0">
+        <v>0</v>
+      </c>
+      <c r="C301" s="0">
+        <v>32</v>
+      </c>
+      <c r="D301" s="0">
+        <v>35.5</v>
+      </c>
+      <c r="E301" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B302" s="0">
+        <v>0</v>
+      </c>
+      <c r="C302" s="0">
+        <v>13.5</v>
+      </c>
+      <c r="D302" s="0">
+        <v>15</v>
+      </c>
+      <c r="E302" s="0">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B303" s="0">
+        <v>0</v>
+      </c>
+      <c r="C303" s="0">
+        <v>34.2</v>
+      </c>
+      <c r="D303" s="0">
+        <v>38</v>
+      </c>
+      <c r="E303" s="0">
+        <v>41.8</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B304" s="0">
+        <v>0</v>
+      </c>
+      <c r="C304" s="0">
+        <v>52.5</v>
+      </c>
+      <c r="D304" s="0">
+        <v>58.3</v>
+      </c>
+      <c r="E304" s="0">
+        <v>64.1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B305" s="0">
+        <v>0</v>
+      </c>
+      <c r="C305" s="0">
+        <v>70.2</v>
+      </c>
+      <c r="D305" s="0">
+        <v>77.9</v>
+      </c>
+      <c r="E305" s="0">
+        <v>85.6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B306" s="0">
+        <v>0</v>
+      </c>
+      <c r="C306" s="0">
+        <v>36.2</v>
+      </c>
+      <c r="D306" s="0">
+        <v>40.2</v>
+      </c>
+      <c r="E306" s="0">
+        <v>44.2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B307" s="0">
+        <v>0</v>
+      </c>
+      <c r="C307" s="0">
+        <v>35.7</v>
+      </c>
+      <c r="D307" s="0">
+        <v>39.6</v>
+      </c>
+      <c r="E307" s="0">
+        <v>43.5</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B308" s="0">
+        <v>0</v>
+      </c>
+      <c r="C308" s="0">
+        <v>11.7</v>
+      </c>
+      <c r="D308" s="0">
+        <v>12.9</v>
+      </c>
+      <c r="E308" s="0">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B309" s="0">
+        <v>0</v>
+      </c>
+      <c r="C309" s="0">
+        <v>60.3</v>
+      </c>
+      <c r="D309" s="0">
+        <v>67</v>
+      </c>
+      <c r="E309" s="0">
+        <v>73.7</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B310" s="0">
+        <v>0</v>
+      </c>
+      <c r="C310" s="0">
+        <v>20.8</v>
+      </c>
+      <c r="D310" s="0">
+        <v>23.1</v>
+      </c>
+      <c r="E310" s="0">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B311" s="0">
+        <v>0</v>
+      </c>
+      <c r="C311" s="0">
+        <v>139.5</v>
+      </c>
+      <c r="D311" s="0">
+        <v>155</v>
+      </c>
+      <c r="E311" s="0">
+        <v>170.5</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B312" s="0">
+        <v>0</v>
+      </c>
+      <c r="C312" s="0">
+        <v>19.8</v>
+      </c>
+      <c r="D312" s="0">
+        <v>21.9</v>
+      </c>
+      <c r="E312" s="0">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B313" s="0">
+        <v>0</v>
+      </c>
+      <c r="C313" s="0">
+        <v>3011.5</v>
+      </c>
+      <c r="D313" s="0">
+        <v>3170</v>
+      </c>
+      <c r="E313" s="0">
+        <v>3328.5</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B314" s="0">
+        <v>0</v>
+      </c>
+      <c r="C314" s="0">
+        <v>4.4</v>
+      </c>
+      <c r="D314" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="E314" s="0">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B315" s="0">
+        <v>0</v>
+      </c>
+      <c r="C315" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="D315" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="E315" s="0">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B316" s="0">
+        <v>0</v>
+      </c>
+      <c r="C316" s="0">
+        <v>80.1</v>
+      </c>
+      <c r="D316" s="0">
+        <v>89</v>
+      </c>
+      <c r="E316" s="0">
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B317" s="0">
+        <v>0</v>
+      </c>
+      <c r="C317" s="0">
+        <v>31.5</v>
+      </c>
+      <c r="D317" s="0">
+        <v>35</v>
+      </c>
+      <c r="E317" s="0">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B318" s="0">
+        <v>0</v>
+      </c>
+      <c r="C318" s="0">
+        <v>3</v>
+      </c>
+      <c r="D318" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E318" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B319" s="0">
+        <v>0</v>
+      </c>
+      <c r="C319" s="0">
+        <v>26.1</v>
+      </c>
+      <c r="D319" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E319" s="0">
+        <v>31.7</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B320" s="0">
+        <v>0</v>
+      </c>
+      <c r="C320" s="0">
+        <v>6.1</v>
+      </c>
+      <c r="D320" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="E320" s="0">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B321" s="0">
+        <v>0</v>
+      </c>
+      <c r="C321" s="0">
+        <v>41.4</v>
+      </c>
+      <c r="D321" s="0">
+        <v>46</v>
+      </c>
+      <c r="E321" s="0">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B322" s="0">
+        <v>0</v>
+      </c>
+      <c r="C322" s="0">
+        <v>14.7</v>
+      </c>
+      <c r="D322" s="0">
+        <v>16.3</v>
+      </c>
+      <c r="E322" s="0">
+        <v>17.9</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B323" s="0">
+        <v>0</v>
+      </c>
+      <c r="C323" s="0">
+        <v>22.2</v>
+      </c>
+      <c r="D323" s="0">
+        <v>24.6</v>
+      </c>
+      <c r="E323" s="0">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B324" s="0">
+        <v>0</v>
+      </c>
+      <c r="C324" s="0">
+        <v>64.9</v>
+      </c>
+      <c r="D324" s="0">
+        <v>72.1</v>
+      </c>
+      <c r="E324" s="0">
+        <v>79.3</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B325" s="0">
+        <v>0</v>
+      </c>
+      <c r="C325" s="0">
+        <v>56.5</v>
+      </c>
+      <c r="D325" s="0">
+        <v>62.7</v>
+      </c>
+      <c r="E325" s="0">
+        <v>68.9</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B326" s="0">
+        <v>0</v>
+      </c>
+      <c r="C326" s="0">
+        <v>18.2</v>
+      </c>
+      <c r="D326" s="0">
+        <v>20.2</v>
+      </c>
+      <c r="E326" s="0">
+        <v>22.2</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B327" s="0">
+        <v>0</v>
+      </c>
+      <c r="C327" s="0">
+        <v>5.8</v>
+      </c>
+      <c r="D327" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="E327" s="0">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B328" s="0">
+        <v>0</v>
+      </c>
+      <c r="C328" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="D328" s="0">
+        <v>21.6</v>
+      </c>
+      <c r="E328" s="0">
+        <v>23.7</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B329" s="0">
+        <v>0</v>
+      </c>
+      <c r="C329" s="0">
+        <v>39.1</v>
+      </c>
+      <c r="D329" s="0">
+        <v>43.4</v>
+      </c>
+      <c r="E329" s="0">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B330" s="0">
+        <v>0</v>
+      </c>
+      <c r="C330" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="D330" s="0">
+        <v>12</v>
+      </c>
+      <c r="E330" s="0">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B331" s="0">
+        <v>0</v>
+      </c>
+      <c r="C331" s="0">
+        <v>25.6</v>
+      </c>
+      <c r="D331" s="0">
+        <v>28.4</v>
+      </c>
+      <c r="E331" s="0">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B332" s="0">
+        <v>0</v>
+      </c>
+      <c r="C332" s="0">
+        <v>81.6</v>
+      </c>
+      <c r="D332" s="0">
+        <v>90.6</v>
+      </c>
+      <c r="E332" s="0">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B333" s="0">
+        <v>0</v>
+      </c>
+      <c r="C333" s="0">
+        <v>77.5</v>
+      </c>
+      <c r="D333" s="0">
+        <v>86.1</v>
+      </c>
+      <c r="E333" s="0">
+        <v>94.7</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B334" s="0">
+        <v>0</v>
+      </c>
+      <c r="C334" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="D334" s="0">
+        <v>22.1</v>
+      </c>
+      <c r="E334" s="0">
+        <v>24.3</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B335" s="0">
+        <v>0</v>
+      </c>
+      <c r="C335" s="0">
+        <v>55.6</v>
+      </c>
+      <c r="D335" s="0">
+        <v>61.7</v>
+      </c>
+      <c r="E335" s="0">
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B336" s="0">
+        <v>0</v>
+      </c>
+      <c r="C336" s="0">
+        <v>6</v>
+      </c>
+      <c r="D336" s="0">
+        <v>6.6</v>
+      </c>
+      <c r="E336" s="0">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B337" s="0">
+        <v>0</v>
+      </c>
+      <c r="C337" s="0">
+        <v>30.1</v>
+      </c>
+      <c r="D337" s="0">
+        <v>33.4</v>
+      </c>
+      <c r="E337" s="0">
+        <v>36.7</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B338" s="0">
+        <v>0</v>
+      </c>
+      <c r="C338" s="0">
+        <v>4161</v>
+      </c>
+      <c r="D338" s="0">
+        <v>4380</v>
+      </c>
+      <c r="E338" s="0">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B339" s="0">
+        <v>0</v>
+      </c>
+      <c r="C339" s="0">
+        <v>5.9</v>
+      </c>
+      <c r="D339" s="0">
+        <v>6.5</v>
+      </c>
+      <c r="E339" s="0">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B340" s="0">
+        <v>0</v>
+      </c>
+      <c r="C340" s="0">
+        <v>7.4</v>
+      </c>
+      <c r="D340" s="0">
+        <v>8.2</v>
+      </c>
+      <c r="E340" s="0">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B341" s="0">
+        <v>0</v>
+      </c>
+      <c r="C341" s="0">
+        <v>15.7</v>
+      </c>
+      <c r="D341" s="0">
+        <v>17.4</v>
+      </c>
+      <c r="E341" s="0">
+        <v>19.1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B342" s="0">
+        <v>0</v>
+      </c>
+      <c r="C342" s="0">
+        <v>10</v>
+      </c>
+      <c r="D342" s="0">
+        <v>11.1</v>
+      </c>
+      <c r="E342" s="0">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B343" s="0">
+        <v>0</v>
+      </c>
+      <c r="C343" s="0">
+        <v>22.4</v>
+      </c>
+      <c r="D343" s="0">
+        <v>24.8</v>
+      </c>
+      <c r="E343" s="0">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B344" s="0">
+        <v>0</v>
+      </c>
+      <c r="C344" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="D344" s="0">
+        <v>10.5</v>
+      </c>
+      <c r="E344" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B345" s="0">
+        <v>0</v>
+      </c>
+      <c r="C345" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="D345" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="E345" s="0">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B346" s="0">
+        <v>0</v>
+      </c>
+      <c r="C346" s="0">
+        <v>28.6</v>
+      </c>
+      <c r="D346" s="0">
+        <v>31.7</v>
+      </c>
+      <c r="E346" s="0">
+        <v>34.8</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B347" s="0">
+        <v>0</v>
+      </c>
+      <c r="C347" s="0">
+        <v>13.2</v>
+      </c>
+      <c r="D347" s="0">
+        <v>14.6</v>
+      </c>
+      <c r="E347" s="0">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="B348" s="0">
+        <v>0</v>
+      </c>
+      <c r="C348" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="D348" s="0">
+        <v>11.3</v>
+      </c>
+      <c r="E348" s="0">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B349" s="0">
+        <v>0</v>
+      </c>
+      <c r="C349" s="0">
+        <v>21.8</v>
+      </c>
+      <c r="D349" s="0">
+        <v>24.2</v>
+      </c>
+      <c r="E349" s="0">
+        <v>26.6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B350" s="0">
+        <v>0</v>
+      </c>
+      <c r="C350" s="0">
+        <v>57.2</v>
+      </c>
+      <c r="D350" s="0">
+        <v>63.5</v>
+      </c>
+      <c r="E350" s="0">
+        <v>69.8</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B351" s="0">
+        <v>0</v>
+      </c>
+      <c r="C351" s="0">
+        <v>44.1</v>
+      </c>
+      <c r="D351" s="0">
+        <v>48.9</v>
+      </c>
+      <c r="E351" s="0">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B352" s="0">
+        <v>0</v>
+      </c>
+      <c r="C352" s="0">
+        <v>113</v>
+      </c>
+      <c r="D352" s="0">
+        <v>125.5</v>
+      </c>
+      <c r="E352" s="0">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B353" s="0">
+        <v>0</v>
+      </c>
+      <c r="C353" s="0">
+        <v>4506.5</v>
+      </c>
+      <c r="D353" s="0">
+        <v>4743.5</v>
+      </c>
+      <c r="E353" s="0">
+        <v>4980.5</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B354" s="0">
+        <v>0</v>
+      </c>
+      <c r="C354" s="0">
+        <v>11.7</v>
+      </c>
+      <c r="D354" s="0">
+        <v>13</v>
+      </c>
+      <c r="E354" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B355" s="0">
+        <v>0</v>
+      </c>
+      <c r="C355" s="0">
+        <v>90.6</v>
+      </c>
+      <c r="D355" s="0">
+        <v>100.6</v>
+      </c>
+      <c r="E355" s="0">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B356" s="0">
+        <v>0</v>
+      </c>
+      <c r="C356" s="0">
+        <v>185.3</v>
+      </c>
+      <c r="D356" s="0">
+        <v>203</v>
+      </c>
+      <c r="E356" s="0">
+        <v>220.7</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B357" s="0">
+        <v>0</v>
+      </c>
+      <c r="C357" s="0">
+        <v>36.1</v>
+      </c>
+      <c r="D357" s="0">
+        <v>40.1</v>
+      </c>
+      <c r="E357" s="0">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B358" s="0">
+        <v>0</v>
+      </c>
+      <c r="C358" s="0">
+        <v>110.7</v>
+      </c>
+      <c r="D358" s="0">
+        <v>123</v>
+      </c>
+      <c r="E358" s="0">
+        <v>135.3</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B359" s="0">
+        <v>0</v>
+      </c>
+      <c r="C359" s="0">
+        <v>10.3</v>
+      </c>
+      <c r="D359" s="0">
+        <v>11.4</v>
+      </c>
+      <c r="E359" s="0">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B360" s="0">
+        <v>0</v>
+      </c>
+      <c r="C360" s="0">
+        <v>18</v>
+      </c>
+      <c r="D360" s="0">
+        <v>20</v>
+      </c>
+      <c r="E360" s="0">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B361" s="0">
+        <v>0</v>
+      </c>
+      <c r="C361" s="0">
+        <v>51.6</v>
+      </c>
+      <c r="D361" s="0">
+        <v>57.3</v>
+      </c>
+      <c r="E361" s="0">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B362" s="0">
+        <v>0</v>
+      </c>
+      <c r="C362" s="0">
+        <v>45.3</v>
+      </c>
+      <c r="D362" s="0">
+        <v>50.3</v>
+      </c>
+      <c r="E362" s="0">
+        <v>55.3</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B363" s="0">
+        <v>0</v>
+      </c>
+      <c r="C363" s="0">
+        <v>195.3</v>
+      </c>
+      <c r="D363" s="0">
+        <v>214</v>
+      </c>
+      <c r="E363" s="0">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B364" s="0">
+        <v>0</v>
+      </c>
+      <c r="C364" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="D364" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="E364" s="0">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B365" s="0">
+        <v>0</v>
+      </c>
+      <c r="C365" s="0">
+        <v>65.1</v>
+      </c>
+      <c r="D365" s="0">
+        <v>72.3</v>
+      </c>
+      <c r="E365" s="0">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B366" s="0">
+        <v>0</v>
+      </c>
+      <c r="C366" s="0">
+        <v>41.4</v>
+      </c>
+      <c r="D366" s="0">
+        <v>46</v>
+      </c>
+      <c r="E366" s="0">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B367" s="0">
+        <v>0</v>
+      </c>
+      <c r="C367" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="D367" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="E367" s="0">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B368" s="0">
+        <v>0</v>
+      </c>
+      <c r="C368" s="0">
+        <v>13.8</v>
+      </c>
+      <c r="D368" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="E368" s="0">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B369" s="0">
+        <v>0</v>
+      </c>
+      <c r="C369" s="0">
+        <v>44</v>
+      </c>
+      <c r="D369" s="0">
+        <v>48.8</v>
+      </c>
+      <c r="E369" s="0">
+        <v>53.6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B370" s="0">
+        <v>0</v>
+      </c>
+      <c r="C370" s="0">
+        <v>41.1</v>
+      </c>
+      <c r="D370" s="0">
+        <v>45.6</v>
+      </c>
+      <c r="E370" s="0">
+        <v>50.1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B371" s="0">
+        <v>0</v>
+      </c>
+      <c r="C371" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="D371" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="E371" s="0">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="B372" s="0">
+        <v>0</v>
+      </c>
+      <c r="C372" s="0">
+        <v>94.4</v>
+      </c>
+      <c r="D372" s="0">
+        <v>104.8</v>
+      </c>
+      <c r="E372" s="0">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B373" s="0">
+        <v>0</v>
+      </c>
+      <c r="C373" s="0">
+        <v>97.64</v>
+      </c>
+      <c r="D373" s="0">
+        <v>99.63</v>
+      </c>
+      <c r="E373" s="0">
+        <v>101.62</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B374" s="0">
+        <v>0</v>
+      </c>
+      <c r="C374" s="0">
+        <v>98.86</v>
+      </c>
+      <c r="D374" s="0">
+        <v>100.88</v>
+      </c>
+      <c r="E374" s="0">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B375" s="0">
+        <v>0</v>
+      </c>
+      <c r="C375" s="0">
+        <v>92.37</v>
+      </c>
+      <c r="D375" s="0">
+        <v>94.26</v>
+      </c>
+      <c r="E375" s="0">
+        <v>96.15</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B376" s="0">
+        <v>0</v>
+      </c>
+      <c r="C376" s="0">
+        <v>115.86</v>
+      </c>
+      <c r="D376" s="0">
+        <v>118.22</v>
+      </c>
+      <c r="E376" s="0">
+        <v>120.58</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B377" s="0">
+        <v>0</v>
+      </c>
+      <c r="C377" s="0">
+        <v>88.69</v>
+      </c>
+      <c r="D377" s="0">
+        <v>90.5</v>
+      </c>
+      <c r="E377" s="0">
+        <v>92.31</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B378" s="0">
+        <v>0</v>
+      </c>
+      <c r="C378" s="0">
+        <v>114.14</v>
+      </c>
+      <c r="D378" s="0">
+        <v>116.47</v>
+      </c>
+      <c r="E378" s="0">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B379" s="0">
+        <v>0</v>
+      </c>
+      <c r="C379" s="0">
+        <v>95.99</v>
+      </c>
+      <c r="D379" s="0">
+        <v>97.95</v>
+      </c>
+      <c r="E379" s="0">
+        <v>99.91</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B380" s="0">
+        <v>0</v>
+      </c>
+      <c r="C380" s="0">
+        <v>115.63</v>
+      </c>
+      <c r="D380" s="0">
+        <v>117.99</v>
+      </c>
+      <c r="E380" s="0">
+        <v>120.35</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B381" s="0">
+        <v>0</v>
+      </c>
+      <c r="C381" s="0">
+        <v>95.95</v>
+      </c>
+      <c r="D381" s="0">
+        <v>97.91</v>
+      </c>
+      <c r="E381" s="0">
+        <v>99.87</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B382" s="0">
+        <v>0</v>
+      </c>
+      <c r="C382" s="0">
+        <v>114.97</v>
+      </c>
+      <c r="D382" s="0">
+        <v>117.32</v>
+      </c>
+      <c r="E382" s="0">
+        <v>119.67</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B383" s="0">
+        <v>0</v>
+      </c>
+      <c r="C383" s="0">
+        <v>97.57</v>
+      </c>
+      <c r="D383" s="0">
+        <v>99.56</v>
+      </c>
+      <c r="E383" s="0">
+        <v>101.55</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B384" s="0">
+        <v>0</v>
+      </c>
+      <c r="C384" s="0">
+        <v>87.68</v>
+      </c>
+      <c r="D384" s="0">
+        <v>89.47</v>
+      </c>
+      <c r="E384" s="0">
+        <v>91.26</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B385" s="0">
+        <v>0</v>
+      </c>
+      <c r="C385" s="0">
+        <v>96.33</v>
+      </c>
+      <c r="D385" s="0">
+        <v>98.3</v>
+      </c>
+      <c r="E385" s="0">
+        <v>100.27</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="B386" s="0">
+        <v>0</v>
+      </c>
+      <c r="C386" s="0">
+        <v>114.57</v>
+      </c>
+      <c r="D386" s="0">
+        <v>116.91</v>
+      </c>
+      <c r="E386" s="0">
+        <v>119.25</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B387" s="0">
+        <v>0</v>
+      </c>
+      <c r="C387" s="0">
+        <v>96.05</v>
+      </c>
+      <c r="D387" s="0">
+        <v>98.01</v>
+      </c>
+      <c r="E387" s="0">
+        <v>99.97</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B388" s="0">
+        <v>0</v>
+      </c>
+      <c r="C388" s="0">
+        <v>97.3</v>
+      </c>
+      <c r="D388" s="0">
+        <v>99.29</v>
+      </c>
+      <c r="E388" s="0">
+        <v>101.28</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B389" s="0">
+        <v>0</v>
+      </c>
+      <c r="C389" s="0">
+        <v>97.38</v>
+      </c>
+      <c r="D389" s="0">
+        <v>99.37</v>
+      </c>
+      <c r="E389" s="0">
+        <v>101.36</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B390" s="0">
+        <v>0</v>
+      </c>
+      <c r="C390" s="0">
+        <v>96.26</v>
+      </c>
+      <c r="D390" s="0">
+        <v>98.22</v>
+      </c>
+      <c r="E390" s="0">
+        <v>100.18</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B391" s="0">
+        <v>0</v>
+      </c>
+      <c r="C391" s="0">
+        <v>117.7</v>
+      </c>
+      <c r="D391" s="0">
+        <v>120.1</v>
+      </c>
+      <c r="E391" s="0">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B392" s="0">
+        <v>0</v>
+      </c>
+      <c r="C392" s="0">
+        <v>95.09</v>
+      </c>
+      <c r="D392" s="0">
+        <v>97.03</v>
+      </c>
+      <c r="E392" s="0">
+        <v>98.97</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="B393" s="0">
+        <v>0</v>
+      </c>
+      <c r="C393" s="0">
+        <v>85.99</v>
+      </c>
+      <c r="D393" s="0">
+        <v>87.74</v>
+      </c>
+      <c r="E393" s="0">
+        <v>89.49</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B394" s="0">
+        <v>0</v>
+      </c>
+      <c r="C394" s="0">
+        <v>107.23</v>
+      </c>
+      <c r="D394" s="0">
+        <v>109.42</v>
+      </c>
+      <c r="E394" s="0">
+        <v>111.61</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B395" s="0">
+        <v>0</v>
+      </c>
+      <c r="C395" s="0">
+        <v>99.26</v>
+      </c>
+      <c r="D395" s="0">
+        <v>101.29</v>
+      </c>
+      <c r="E395" s="0">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B396" s="0">
+        <v>0</v>
+      </c>
+      <c r="C396" s="0">
+        <v>99.76</v>
+      </c>
+      <c r="D396" s="0">
+        <v>101.8</v>
+      </c>
+      <c r="E396" s="0">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="B397" s="0">
+        <v>0</v>
+      </c>
+      <c r="C397" s="0">
+        <v>94.59</v>
+      </c>
+      <c r="D397" s="0">
+        <v>96.52</v>
+      </c>
+      <c r="E397" s="0">
+        <v>98.45</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B398" s="0">
+        <v>0</v>
+      </c>
+      <c r="C398" s="0">
+        <v>96.59</v>
+      </c>
+      <c r="D398" s="0">
+        <v>98.56</v>
+      </c>
+      <c r="E398" s="0">
+        <v>100.53</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B399" s="0">
+        <v>0</v>
+      </c>
+      <c r="C399" s="0">
+        <v>87.84</v>
+      </c>
+      <c r="D399" s="0">
+        <v>89.63</v>
+      </c>
+      <c r="E399" s="0">
+        <v>91.42</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B400" s="0">
+        <v>0</v>
+      </c>
+      <c r="C400" s="0">
+        <v>91.18</v>
+      </c>
+      <c r="D400" s="0">
+        <v>93.04</v>
+      </c>
+      <c r="E400" s="0">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="B401" s="0">
+        <v>0</v>
+      </c>
+      <c r="C401" s="0">
+        <v>95.6</v>
+      </c>
+      <c r="D401" s="0">
+        <v>97.55</v>
+      </c>
+      <c r="E401" s="0">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B402" s="0">
+        <v>0</v>
+      </c>
+      <c r="C402" s="0">
+        <v>106.8</v>
+      </c>
+      <c r="D402" s="0">
+        <v>108.98</v>
+      </c>
+      <c r="E402" s="0">
+        <v>111.16</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B403" s="0">
+        <v>0</v>
+      </c>
+      <c r="C403" s="0">
+        <v>99.15</v>
+      </c>
+      <c r="D403" s="0">
+        <v>101.17</v>
+      </c>
+      <c r="E403" s="0">
+        <v>103.19</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B404" s="0">
+        <v>0</v>
+      </c>
+      <c r="C404" s="0">
+        <v>95.51</v>
+      </c>
+      <c r="D404" s="0">
+        <v>97.46</v>
+      </c>
+      <c r="E404" s="0">
+        <v>99.41</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B405" s="0">
+        <v>0</v>
+      </c>
+      <c r="C405" s="0">
+        <v>98.55</v>
+      </c>
+      <c r="D405" s="0">
+        <v>100.56</v>
+      </c>
+      <c r="E405" s="0">
+        <v>102.57</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B406" s="0">
+        <v>0</v>
+      </c>
+      <c r="C406" s="0">
+        <v>101.81</v>
+      </c>
+      <c r="D406" s="0">
+        <v>103.89</v>
+      </c>
+      <c r="E406" s="0">
+        <v>105.97</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="B407" s="0">
+        <v>0</v>
+      </c>
+      <c r="C407" s="0">
+        <v>105.04</v>
+      </c>
+      <c r="D407" s="0">
+        <v>107.18</v>
+      </c>
+      <c r="E407" s="0">
+        <v>109.32</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B408" s="0">
+        <v>0</v>
+      </c>
+      <c r="C408" s="0">
+        <v>98.85</v>
+      </c>
+      <c r="D408" s="0">
+        <v>100.87</v>
+      </c>
+      <c r="E408" s="0">
+        <v>102.89</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="B409" s="0">
+        <v>0</v>
+      </c>
+      <c r="C409" s="0">
+        <v>102.18</v>
+      </c>
+      <c r="D409" s="0">
+        <v>104.27</v>
+      </c>
+      <c r="E409" s="0">
+        <v>106.36</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B410" s="0">
+        <v>0</v>
+      </c>
+      <c r="C410" s="0">
+        <v>104.97</v>
+      </c>
+      <c r="D410" s="0">
+        <v>107.11</v>
+      </c>
+      <c r="E410" s="0">
+        <v>109.25</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B411" s="0">
+        <v>0</v>
+      </c>
+      <c r="C411" s="0">
+        <v>99.13</v>
+      </c>
+      <c r="D411" s="0">
+        <v>101.15</v>
+      </c>
+      <c r="E411" s="0">
+        <v>103.17</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B412" s="0">
+        <v>0</v>
+      </c>
+      <c r="C412" s="0">
+        <v>102.51</v>
+      </c>
+      <c r="D412" s="0">
+        <v>104.6</v>
+      </c>
+      <c r="E412" s="0">
+        <v>106.69</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B413" s="0">
+        <v>0</v>
+      </c>
+      <c r="C413" s="0">
+        <v>104.9</v>
+      </c>
+      <c r="D413" s="0">
+        <v>107.04</v>
+      </c>
+      <c r="E413" s="0">
+        <v>109.18</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B414" s="0">
+        <v>0</v>
+      </c>
+      <c r="C414" s="0">
+        <v>119.47</v>
+      </c>
+      <c r="D414" s="0">
+        <v>121.91</v>
+      </c>
+      <c r="E414" s="0">
+        <v>124.35</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="B415" s="0">
+        <v>0</v>
+      </c>
+      <c r="C415" s="0">
+        <v>121.5</v>
+      </c>
+      <c r="D415" s="0">
+        <v>123.98</v>
+      </c>
+      <c r="E415" s="0">
+        <v>126.46</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B416" s="0">
+        <v>0</v>
+      </c>
+      <c r="C416" s="0">
+        <v>99.39</v>
+      </c>
+      <c r="D416" s="0">
+        <v>101.42</v>
+      </c>
+      <c r="E416" s="0">
+        <v>103.45</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B417" s="0">
+        <v>0</v>
+      </c>
+      <c r="C417" s="0">
+        <v>102.71</v>
+      </c>
+      <c r="D417" s="0">
+        <v>104.81</v>
+      </c>
+      <c r="E417" s="0">
+        <v>106.91</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B418" s="0">
+        <v>0</v>
+      </c>
+      <c r="C418" s="0">
+        <v>104.95</v>
+      </c>
+      <c r="D418" s="0">
+        <v>107.09</v>
+      </c>
+      <c r="E418" s="0">
+        <v>109.23</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B419" s="0">
+        <v>0</v>
+      </c>
+      <c r="C419" s="0">
+        <v>94.86</v>
+      </c>
+      <c r="D419" s="0">
+        <v>96.8</v>
+      </c>
+      <c r="E419" s="0">
+        <v>98.74</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B420" s="0">
+        <v>0</v>
+      </c>
+      <c r="C420" s="0">
+        <v>94.53</v>
+      </c>
+      <c r="D420" s="0">
+        <v>96.46</v>
+      </c>
+      <c r="E420" s="0">
+        <v>98.39</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B421" s="0">
+        <v>0</v>
+      </c>
+      <c r="C421" s="0">
+        <v>99.7</v>
+      </c>
+      <c r="D421" s="0">
+        <v>101.73</v>
+      </c>
+      <c r="E421" s="0">
+        <v>103.76</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B422" s="0">
+        <v>0</v>
+      </c>
+      <c r="C422" s="0">
+        <v>102.96</v>
+      </c>
+      <c r="D422" s="0">
+        <v>105.06</v>
+      </c>
+      <c r="E422" s="0">
+        <v>107.16</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="B423" s="0">
+        <v>0</v>
+      </c>
+      <c r="C423" s="0">
+        <v>105.11</v>
+      </c>
+      <c r="D423" s="0">
+        <v>107.26</v>
+      </c>
+      <c r="E423" s="0">
+        <v>109.41</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B424" s="0">
+        <v>0</v>
+      </c>
+      <c r="C424" s="0">
+        <v>97.46</v>
+      </c>
+      <c r="D424" s="0">
+        <v>99.45</v>
+      </c>
+      <c r="E424" s="0">
+        <v>101.44</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B425" s="0">
+        <v>0</v>
+      </c>
+      <c r="C425" s="0">
+        <v>99.92</v>
+      </c>
+      <c r="D425" s="0">
+        <v>101.96</v>
+      </c>
+      <c r="E425" s="0">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B426" s="0">
+        <v>0</v>
+      </c>
+      <c r="C426" s="0">
+        <v>103.16</v>
+      </c>
+      <c r="D426" s="0">
+        <v>105.27</v>
+      </c>
+      <c r="E426" s="0">
+        <v>107.38</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B427" s="0">
+        <v>0</v>
+      </c>
+      <c r="C427" s="0">
+        <v>105.29</v>
+      </c>
+      <c r="D427" s="0">
+        <v>107.44</v>
+      </c>
+      <c r="E427" s="0">
+        <v>109.59</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B428" s="0">
+        <v>0</v>
+      </c>
+      <c r="C428" s="0">
+        <v>96.56</v>
+      </c>
+      <c r="D428" s="0">
+        <v>98.53</v>
+      </c>
+      <c r="E428" s="0">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B429" s="0">
+        <v>0</v>
+      </c>
+      <c r="C429" s="0">
+        <v>98.69</v>
+      </c>
+      <c r="D429" s="0">
+        <v>100.7</v>
+      </c>
+      <c r="E429" s="0">
+        <v>102.71</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B430" s="0">
+        <v>0</v>
+      </c>
+      <c r="C430" s="0">
+        <v>100.17</v>
+      </c>
+      <c r="D430" s="0">
+        <v>102.21</v>
+      </c>
+      <c r="E430" s="0">
+        <v>104.25</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B431" s="0">
+        <v>0</v>
+      </c>
+      <c r="C431" s="0">
+        <v>103.62</v>
+      </c>
+      <c r="D431" s="0">
+        <v>105.73</v>
+      </c>
+      <c r="E431" s="0">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B432" s="0">
+        <v>0</v>
+      </c>
+      <c r="C432" s="0">
+        <v>105.26</v>
+      </c>
+      <c r="D432" s="0">
+        <v>107.41</v>
+      </c>
+      <c r="E432" s="0">
+        <v>109.56</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B433" s="0">
+        <v>0</v>
+      </c>
+      <c r="C433" s="0">
+        <v>101.72</v>
+      </c>
+      <c r="D433" s="0">
+        <v>103.8</v>
+      </c>
+      <c r="E433" s="0">
+        <v>105.88</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B434" s="0">
+        <v>0</v>
+      </c>
+      <c r="C434" s="0">
+        <v>78.53</v>
+      </c>
+      <c r="D434" s="0">
+        <v>80.13</v>
+      </c>
+      <c r="E434" s="0">
+        <v>81.73</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B435" s="0">
+        <v>0</v>
+      </c>
+      <c r="C435" s="0">
+        <v>104.11</v>
+      </c>
+      <c r="D435" s="0">
+        <v>106.23</v>
+      </c>
+      <c r="E435" s="0">
+        <v>108.35</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B436" s="0">
+        <v>0</v>
+      </c>
+      <c r="C436" s="0">
+        <v>104.83</v>
+      </c>
+      <c r="D436" s="0">
+        <v>106.97</v>
+      </c>
+      <c r="E436" s="0">
+        <v>109.11</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B437" s="0">
+        <v>0</v>
+      </c>
+      <c r="C437" s="0">
+        <v>107.37</v>
+      </c>
+      <c r="D437" s="0">
+        <v>109.56</v>
+      </c>
+      <c r="E437" s="0">
+        <v>111.75</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B438" s="0">
+        <v>0</v>
+      </c>
+      <c r="C438" s="0">
+        <v>100.66</v>
+      </c>
+      <c r="D438" s="0">
+        <v>102.71</v>
+      </c>
+      <c r="E438" s="0">
+        <v>104.76</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B439" s="0">
+        <v>0</v>
+      </c>
+      <c r="C439" s="0">
+        <v>104.52</v>
+      </c>
+      <c r="D439" s="0">
+        <v>106.65</v>
+      </c>
+      <c r="E439" s="0">
+        <v>108.78</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B440" s="0">
+        <v>0</v>
+      </c>
+      <c r="C440" s="0">
+        <v>104.79</v>
+      </c>
+      <c r="D440" s="0">
+        <v>106.93</v>
+      </c>
+      <c r="E440" s="0">
+        <v>109.07</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B441" s="0">
+        <v>0</v>
+      </c>
+      <c r="C441" s="0">
+        <v>96.84</v>
+      </c>
+      <c r="D441" s="0">
+        <v>98.82</v>
+      </c>
+      <c r="E441" s="0">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B442" s="0">
+        <v>0</v>
+      </c>
+      <c r="C442" s="0">
+        <v>89.75</v>
+      </c>
+      <c r="D442" s="0">
+        <v>91.58</v>
+      </c>
+      <c r="E442" s="0">
+        <v>93.41</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B443" s="0">
+        <v>0</v>
+      </c>
+      <c r="C443" s="0">
+        <v>100.91</v>
+      </c>
+      <c r="D443" s="0">
+        <v>102.97</v>
+      </c>
+      <c r="E443" s="0">
+        <v>105.03</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B444" s="0">
+        <v>0</v>
+      </c>
+      <c r="C444" s="0">
+        <v>104.95</v>
+      </c>
+      <c r="D444" s="0">
+        <v>107.09</v>
+      </c>
+      <c r="E444" s="0">
+        <v>109.23</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B445" s="0">
+        <v>0</v>
+      </c>
+      <c r="C445" s="0">
+        <v>104.76</v>
+      </c>
+      <c r="D445" s="0">
+        <v>106.9</v>
+      </c>
+      <c r="E445" s="0">
+        <v>109.04</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B446" s="0">
+        <v>0</v>
+      </c>
+      <c r="C446" s="0">
+        <v>98.06</v>
+      </c>
+      <c r="D446" s="0">
+        <v>100.06</v>
+      </c>
+      <c r="E446" s="0">
+        <v>102.06</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B447" s="0">
+        <v>0</v>
+      </c>
+      <c r="C447" s="0">
+        <v>101.22</v>
+      </c>
+      <c r="D447" s="0">
+        <v>103.29</v>
+      </c>
+      <c r="E447" s="0">
+        <v>105.36</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B448" s="0">
+        <v>0</v>
+      </c>
+      <c r="C448" s="0">
+        <v>104.91</v>
+      </c>
+      <c r="D448" s="0">
+        <v>107.05</v>
+      </c>
+      <c r="E448" s="0">
+        <v>109.19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B449" s="0">
+        <v>0</v>
+      </c>
+      <c r="C449" s="0">
+        <v>104.97</v>
+      </c>
+      <c r="D449" s="0">
+        <v>107.11</v>
+      </c>
+      <c r="E449" s="0">
+        <v>109.25</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B450" s="0">
+        <v>0</v>
+      </c>
+      <c r="C450" s="0">
+        <v>91.23</v>
+      </c>
+      <c r="D450" s="0">
+        <v>93.09</v>
+      </c>
+      <c r="E450" s="0">
+        <v>94.95</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B451" s="0">
+        <v>0</v>
+      </c>
+      <c r="C451" s="0">
+        <v>98.26</v>
+      </c>
+      <c r="D451" s="0">
+        <v>100.27</v>
+      </c>
+      <c r="E451" s="0">
+        <v>102.28</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B452" s="0">
+        <v>0</v>
+      </c>
+      <c r="C452" s="0">
+        <v>101.52</v>
+      </c>
+      <c r="D452" s="0">
+        <v>103.59</v>
+      </c>
+      <c r="E452" s="0">
+        <v>105.66</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B453" s="0">
+        <v>0</v>
+      </c>
+      <c r="C453" s="0">
+        <v>105.06</v>
+      </c>
+      <c r="D453" s="0">
+        <v>107.2</v>
+      </c>
+      <c r="E453" s="0">
+        <v>109.34</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B454" s="0">
+        <v>0</v>
+      </c>
+      <c r="C454" s="0">
+        <v>102.96</v>
+      </c>
+      <c r="D454" s="0">
+        <v>105.06</v>
+      </c>
+      <c r="E454" s="0">
+        <v>107.16</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B455" s="0">
+        <v>0</v>
+      </c>
+      <c r="C455" s="0">
+        <v>106.59</v>
+      </c>
+      <c r="D455" s="0">
+        <v>108.77</v>
+      </c>
+      <c r="E455" s="0">
+        <v>110.95</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B456" s="0">
+        <v>0</v>
+      </c>
+      <c r="C456" s="0">
+        <v>100.96</v>
+      </c>
+      <c r="D456" s="0">
+        <v>103.02</v>
+      </c>
+      <c r="E456" s="0">
+        <v>105.08</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B457" s="0">
+        <v>0</v>
+      </c>
+      <c r="C457" s="0">
+        <v>112.09</v>
+      </c>
+      <c r="D457" s="0">
+        <v>114.38</v>
+      </c>
+      <c r="E457" s="0">
+        <v>116.67</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B458" s="0">
+        <v>0</v>
+      </c>
+      <c r="C458" s="0">
+        <v>114.12</v>
+      </c>
+      <c r="D458" s="0">
+        <v>116.45</v>
+      </c>
+      <c r="E458" s="0">
+        <v>118.78</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B459" s="0">
+        <v>0</v>
+      </c>
+      <c r="C459" s="0">
+        <v>115.18</v>
+      </c>
+      <c r="D459" s="0">
+        <v>117.53</v>
+      </c>
+      <c r="E459" s="0">
+        <v>119.88</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B460" s="0">
+        <v>0</v>
+      </c>
+      <c r="C460" s="0">
+        <v>95.89</v>
+      </c>
+      <c r="D460" s="0">
+        <v>97.85</v>
+      </c>
+      <c r="E460" s="0">
+        <v>99.81</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B461" s="0">
+        <v>0</v>
+      </c>
+      <c r="C461" s="0">
+        <v>103.23</v>
+      </c>
+      <c r="D461" s="0">
+        <v>105.34</v>
+      </c>
+      <c r="E461" s="0">
+        <v>107.45</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B462" s="0">
+        <v>0</v>
+      </c>
+      <c r="C462" s="0">
+        <v>106.75</v>
+      </c>
+      <c r="D462" s="0">
+        <v>108.93</v>
+      </c>
+      <c r="E462" s="0">
+        <v>111.11</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B463" s="0">
+        <v>0</v>
+      </c>
+      <c r="C463" s="0">
+        <v>98.69</v>
+      </c>
+      <c r="D463" s="0">
+        <v>100.7</v>
+      </c>
+      <c r="E463" s="0">
+        <v>102.71</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B464" s="0">
+        <v>0</v>
+      </c>
+      <c r="C464" s="0">
+        <v>101.07</v>
+      </c>
+      <c r="D464" s="0">
+        <v>103.13</v>
+      </c>
+      <c r="E464" s="0">
+        <v>105.19</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B465" s="0">
+        <v>0</v>
+      </c>
+      <c r="C465" s="0">
+        <v>112.62</v>
+      </c>
+      <c r="D465" s="0">
+        <v>114.92</v>
+      </c>
+      <c r="E465" s="0">
+        <v>117.22</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B466" s="0">
+        <v>0</v>
+      </c>
+      <c r="C466" s="0">
+        <v>114.77</v>
+      </c>
+      <c r="D466" s="0">
+        <v>117.11</v>
+      </c>
+      <c r="E466" s="0">
+        <v>119.45</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B467" s="0">
+        <v>0</v>
+      </c>
+      <c r="C467" s="0">
+        <v>115.15</v>
+      </c>
+      <c r="D467" s="0">
+        <v>117.5</v>
+      </c>
+      <c r="E467" s="0">
+        <v>119.85</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B468" s="0">
+        <v>0</v>
+      </c>
+      <c r="C468" s="0">
+        <v>103.52</v>
+      </c>
+      <c r="D468" s="0">
+        <v>105.63</v>
+      </c>
+      <c r="E468" s="0">
+        <v>107.74</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B469" s="0">
+        <v>0</v>
+      </c>
+      <c r="C469" s="0">
+        <v>106.93</v>
+      </c>
+      <c r="D469" s="0">
+        <v>109.11</v>
+      </c>
+      <c r="E469" s="0">
+        <v>111.29</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B470" s="0">
+        <v>0</v>
+      </c>
+      <c r="C470" s="0">
+        <v>98.74</v>
+      </c>
+      <c r="D470" s="0">
+        <v>100.76</v>
+      </c>
+      <c r="E470" s="0">
+        <v>102.78</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B471" s="0">
+        <v>0</v>
+      </c>
+      <c r="C471" s="0">
+        <v>101.29</v>
+      </c>
+      <c r="D471" s="0">
+        <v>103.36</v>
+      </c>
+      <c r="E471" s="0">
+        <v>105.43</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B472" s="0">
+        <v>0</v>
+      </c>
+      <c r="C472" s="0">
+        <v>113.02</v>
+      </c>
+      <c r="D472" s="0">
+        <v>115.33</v>
+      </c>
+      <c r="E472" s="0">
+        <v>117.64</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B473" s="0">
+        <v>0</v>
+      </c>
+      <c r="C473" s="0">
+        <v>114.95</v>
+      </c>
+      <c r="D473" s="0">
+        <v>117.3</v>
+      </c>
+      <c r="E473" s="0">
+        <v>119.65</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B474" s="0">
+        <v>0</v>
+      </c>
+      <c r="C474" s="0">
+        <v>114.8</v>
+      </c>
+      <c r="D474" s="0">
+        <v>117.14</v>
+      </c>
+      <c r="E474" s="0">
+        <v>119.48</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B475" s="0">
+        <v>0</v>
+      </c>
+      <c r="C475" s="0">
+        <v>87.19</v>
+      </c>
+      <c r="D475" s="0">
+        <v>88.97</v>
+      </c>
+      <c r="E475" s="0">
+        <v>90.75</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B476" s="0">
+        <v>0</v>
+      </c>
+      <c r="C476" s="0">
+        <v>103.76</v>
+      </c>
+      <c r="D476" s="0">
+        <v>105.88</v>
+      </c>
+      <c r="E476" s="0">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B477" s="0">
+        <v>0</v>
+      </c>
+      <c r="C477" s="0">
+        <v>103.92</v>
+      </c>
+      <c r="D477" s="0">
+        <v>106.04</v>
+      </c>
+      <c r="E477" s="0">
+        <v>108.16</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B478" s="0">
+        <v>0</v>
+      </c>
+      <c r="C478" s="0">
+        <v>98.79</v>
+      </c>
+      <c r="D478" s="0">
+        <v>100.81</v>
+      </c>
+      <c r="E478" s="0">
+        <v>102.83</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B479" s="0">
+        <v>0</v>
+      </c>
+      <c r="C479" s="0">
+        <v>101.51</v>
+      </c>
+      <c r="D479" s="0">
+        <v>103.58</v>
+      </c>
+      <c r="E479" s="0">
+        <v>105.65</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B480" s="0">
+        <v>0</v>
+      </c>
+      <c r="C480" s="0">
+        <v>113.46</v>
+      </c>
+      <c r="D480" s="0">
+        <v>115.78</v>
+      </c>
+      <c r="E480" s="0">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B481" s="0">
+        <v>0</v>
+      </c>
+      <c r="C481" s="0">
+        <v>115.15</v>
+      </c>
+      <c r="D481" s="0">
+        <v>117.5</v>
+      </c>
+      <c r="E481" s="0">
+        <v>119.85</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B482" s="0">
+        <v>0</v>
+      </c>
+      <c r="C482" s="0">
+        <v>114.95</v>
+      </c>
+      <c r="D482" s="0">
+        <v>117.3</v>
+      </c>
+      <c r="E482" s="0">
+        <v>119.65</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B483" s="0">
+        <v>0</v>
+      </c>
+      <c r="C483" s="0">
+        <v>94.56</v>
+      </c>
+      <c r="D483" s="0">
+        <v>96.49</v>
+      </c>
+      <c r="E483" s="0">
+        <v>98.42</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B484" s="0">
+        <v>0</v>
+      </c>
+      <c r="C484" s="0">
+        <v>104.06</v>
+      </c>
+      <c r="D484" s="0">
+        <v>106.18</v>
+      </c>
+      <c r="E484" s="0">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B485" s="0">
+        <v>0</v>
+      </c>
+      <c r="C485" s="0">
+        <v>103.16</v>
+      </c>
+      <c r="D485" s="0">
+        <v>105.27</v>
+      </c>
+      <c r="E485" s="0">
+        <v>107.38</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B486" s="0">
+        <v>0</v>
+      </c>
+      <c r="C486" s="0">
+        <v>98.94</v>
+      </c>
+      <c r="D486" s="0">
+        <v>100.96</v>
+      </c>
+      <c r="E486" s="0">
+        <v>102.98</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B487" s="0">
+        <v>0</v>
+      </c>
+      <c r="C487" s="0">
+        <v>101.62</v>
+      </c>
+      <c r="D487" s="0">
+        <v>103.69</v>
+      </c>
+      <c r="E487" s="0">
+        <v>105.76</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="B488" s="0">
+        <v>0</v>
+      </c>
+      <c r="C488" s="0">
+        <v>113.82</v>
+      </c>
+      <c r="D488" s="0">
+        <v>116.14</v>
+      </c>
+      <c r="E488" s="0">
+        <v>118.46</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B489" s="0">
+        <v>0</v>
+      </c>
+      <c r="C489" s="0">
+        <v>115.34</v>
+      </c>
+      <c r="D489" s="0">
+        <v>117.69</v>
+      </c>
+      <c r="E489" s="0">
+        <v>120.04</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B490" s="0">
+        <v>0</v>
+      </c>
+      <c r="C490" s="0">
+        <v>115.13</v>
+      </c>
+      <c r="D490" s="0">
+        <v>117.48</v>
+      </c>
+      <c r="E490" s="0">
+        <v>119.83</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B491" s="0">
+        <v>0</v>
+      </c>
+      <c r="C491" s="0">
+        <v>99.54</v>
+      </c>
+      <c r="D491" s="0">
+        <v>101.57</v>
+      </c>
+      <c r="E491" s="0">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B492" s="0">
+        <v>0</v>
+      </c>
+      <c r="C492" s="0">
+        <v>123.19</v>
+      </c>
+      <c r="D492" s="0">
+        <v>125.7</v>
+      </c>
+      <c r="E492" s="0">
+        <v>128.21</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B493" s="0">
+        <v>0</v>
+      </c>
+      <c r="C493" s="0">
+        <v>104.24</v>
+      </c>
+      <c r="D493" s="0">
+        <v>106.37</v>
+      </c>
+      <c r="E493" s="0">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B494" s="0">
+        <v>0</v>
+      </c>
+      <c r="C494" s="0">
+        <v>100.99</v>
+      </c>
+      <c r="D494" s="0">
+        <v>103.05</v>
+      </c>
+      <c r="E494" s="0">
+        <v>105.11</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B495" s="0">
+        <v>0</v>
+      </c>
+      <c r="C495" s="0">
+        <v>98.85</v>
+      </c>
+      <c r="D495" s="0">
+        <v>100.87</v>
+      </c>
+      <c r="E495" s="0">
+        <v>102.89</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B496" s="0">
+        <v>0</v>
+      </c>
+      <c r="C496" s="0">
+        <v>101.75</v>
+      </c>
+      <c r="D496" s="0">
+        <v>103.83</v>
+      </c>
+      <c r="E496" s="0">
+        <v>105.91</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B497" s="0">
+        <v>0</v>
+      </c>
+      <c r="C497" s="0">
+        <v>113.52</v>
+      </c>
+      <c r="D497" s="0">
+        <v>115.84</v>
+      </c>
+      <c r="E497" s="0">
+        <v>118.16</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="B498" s="0">
+        <v>0</v>
+      </c>
+      <c r="C498" s="0">
+        <v>115.55</v>
+      </c>
+      <c r="D498" s="0">
+        <v>117.91</v>
+      </c>
+      <c r="E498" s="0">
+        <v>120.27</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B499" s="0">
+        <v>0</v>
+      </c>
+      <c r="C499" s="0">
+        <v>115.16</v>
+      </c>
+      <c r="D499" s="0">
+        <v>117.51</v>
+      </c>
+      <c r="E499" s="0">
+        <v>119.86</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B500" s="0">
+        <v>0</v>
+      </c>
+      <c r="C500" s="0">
+        <v>99</v>
+      </c>
+      <c r="D500" s="0">
+        <v>101.02</v>
+      </c>
+      <c r="E500" s="0">
+        <v>103.04</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B501" s="0">
+        <v>0</v>
+      </c>
+      <c r="C501" s="0">
+        <v>97.41</v>
+      </c>
+      <c r="D501" s="0">
+        <v>99.4</v>
+      </c>
+      <c r="E501" s="0">
+        <v>101.39</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="B502" s="0">
+        <v>0</v>
+      </c>
+      <c r="C502" s="0">
+        <v>74.39</v>
+      </c>
+      <c r="D502" s="0">
+        <v>75.91</v>
+      </c>
+      <c r="E502" s="0">
+        <v>77.43</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B503" s="0">
+        <v>0</v>
+      </c>
+      <c r="C503" s="0">
+        <v>94.33</v>
+      </c>
+      <c r="D503" s="0">
+        <v>96.26</v>
+      </c>
+      <c r="E503" s="0">
+        <v>98.19</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B504" s="0">
+        <v>0</v>
+      </c>
+      <c r="C504" s="0">
+        <v>102.97</v>
+      </c>
+      <c r="D504" s="0">
+        <v>105.07</v>
+      </c>
+      <c r="E504" s="0">
+        <v>107.17</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="B505" s="0">
+        <v>0</v>
+      </c>
+      <c r="C505" s="0">
+        <v>104.62</v>
+      </c>
+      <c r="D505" s="0">
+        <v>106.76</v>
+      </c>
+      <c r="E505" s="0">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B506" s="0">
+        <v>0</v>
+      </c>
+      <c r="C506" s="0">
+        <v>98.53</v>
+      </c>
+      <c r="D506" s="0">
+        <v>100.54</v>
+      </c>
+      <c r="E506" s="0">
+        <v>102.55</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B507" s="0">
+        <v>0</v>
+      </c>
+      <c r="C507" s="0">
+        <v>99.09</v>
+      </c>
+      <c r="D507" s="0">
+        <v>101.11</v>
+      </c>
+      <c r="E507" s="0">
+        <v>103.13</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B508" s="0">
+        <v>0</v>
+      </c>
+      <c r="C508" s="0">
+        <v>103.17</v>
+      </c>
+      <c r="D508" s="0">
+        <v>105.28</v>
+      </c>
+      <c r="E508" s="0">
+        <v>107.39</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B509" s="0">
+        <v>0</v>
+      </c>
+      <c r="C509" s="0">
+        <v>113.14</v>
+      </c>
+      <c r="D509" s="0">
+        <v>115.45</v>
+      </c>
+      <c r="E509" s="0">
+        <v>117.76</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B510" s="0">
+        <v>0</v>
+      </c>
+      <c r="C510" s="0">
+        <v>115.74</v>
+      </c>
+      <c r="D510" s="0">
+        <v>118.1</v>
+      </c>
+      <c r="E510" s="0">
+        <v>120.46</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B511" s="0">
+        <v>0</v>
+      </c>
+      <c r="C511" s="0">
+        <v>115.17</v>
+      </c>
+      <c r="D511" s="0">
+        <v>117.52</v>
+      </c>
+      <c r="E511" s="0">
+        <v>119.87</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B512" s="0">
+        <v>0</v>
+      </c>
+      <c r="C512" s="0">
+        <v>106.54</v>
+      </c>
+      <c r="D512" s="0">
+        <v>108.71</v>
+      </c>
+      <c r="E512" s="0">
+        <v>110.88</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B513" s="0">
+        <v>0</v>
+      </c>
+      <c r="C513" s="0">
+        <v>127.62</v>
+      </c>
+      <c r="D513" s="0">
+        <v>130.22</v>
+      </c>
+      <c r="E513" s="0">
+        <v>132.82</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B514" s="0">
+        <v>0</v>
+      </c>
+      <c r="C514" s="0">
+        <v>103.18</v>
+      </c>
+      <c r="D514" s="0">
+        <v>105.29</v>
+      </c>
+      <c r="E514" s="0">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B515" s="0">
+        <v>0</v>
+      </c>
+      <c r="C515" s="0">
+        <v>105.15</v>
+      </c>
+      <c r="D515" s="0">
+        <v>107.3</v>
+      </c>
+      <c r="E515" s="0">
+        <v>109.45</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B516" s="0">
+        <v>0</v>
+      </c>
+      <c r="C516" s="0">
+        <v>97.65</v>
+      </c>
+      <c r="D516" s="0">
+        <v>99.64</v>
+      </c>
+      <c r="E516" s="0">
+        <v>101.63</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B517" s="0">
+        <v>0</v>
+      </c>
+      <c r="C517" s="0">
+        <v>99.25</v>
+      </c>
+      <c r="D517" s="0">
+        <v>101.28</v>
+      </c>
+      <c r="E517" s="0">
+        <v>103.31</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B518" s="0">
+        <v>0</v>
+      </c>
+      <c r="C518" s="0">
+        <v>104.26</v>
+      </c>
+      <c r="D518" s="0">
+        <v>106.39</v>
+      </c>
+      <c r="E518" s="0">
+        <v>108.52</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B519" s="0">
+        <v>0</v>
+      </c>
+      <c r="C519" s="0">
+        <v>112.83</v>
+      </c>
+      <c r="D519" s="0">
+        <v>115.13</v>
+      </c>
+      <c r="E519" s="0">
+        <v>117.43</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B520" s="0">
+        <v>0</v>
+      </c>
+      <c r="C520" s="0">
+        <v>115.92</v>
+      </c>
+      <c r="D520" s="0">
+        <v>118.29</v>
+      </c>
+      <c r="E520" s="0">
+        <v>120.66</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B521" s="0">
+        <v>0</v>
+      </c>
+      <c r="C521" s="0">
+        <v>114.19</v>
+      </c>
+      <c r="D521" s="0">
+        <v>116.52</v>
+      </c>
+      <c r="E521" s="0">
+        <v>118.85</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B522" s="0">
+        <v>0</v>
+      </c>
+      <c r="C522" s="0">
+        <v>106.41</v>
+      </c>
+      <c r="D522" s="0">
+        <v>108.58</v>
+      </c>
+      <c r="E522" s="0">
+        <v>110.75</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B523" s="0">
+        <v>0</v>
+      </c>
+      <c r="C523" s="0">
+        <v>102.64</v>
+      </c>
+      <c r="D523" s="0">
+        <v>104.73</v>
+      </c>
+      <c r="E523" s="0">
+        <v>106.82</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B524" s="0">
+        <v>0</v>
+      </c>
+      <c r="C524" s="0">
+        <v>105.6</v>
+      </c>
+      <c r="D524" s="0">
+        <v>107.75</v>
+      </c>
+      <c r="E524" s="0">
+        <v>109.91</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B525" s="0">
+        <v>0</v>
+      </c>
+      <c r="C525" s="0">
+        <v>99.42</v>
+      </c>
+      <c r="D525" s="0">
+        <v>101.45</v>
+      </c>
+      <c r="E525" s="0">
+        <v>103.48</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B526" s="0">
+        <v>0</v>
+      </c>
+      <c r="C526" s="0">
+        <v>106.78</v>
+      </c>
+      <c r="D526" s="0">
+        <v>108.96</v>
+      </c>
+      <c r="E526" s="0">
+        <v>111.14</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B527" s="0">
+        <v>0</v>
+      </c>
+      <c r="C527" s="0">
+        <v>112.53</v>
+      </c>
+      <c r="D527" s="0">
+        <v>114.83</v>
+      </c>
+      <c r="E527" s="0">
+        <v>117.13</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B528" s="0">
+        <v>0</v>
+      </c>
+      <c r="C528" s="0">
+        <v>116</v>
+      </c>
+      <c r="D528" s="0">
+        <v>118.37</v>
+      </c>
+      <c r="E528" s="0">
+        <v>120.74</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B529" s="0">
+        <v>0</v>
+      </c>
+      <c r="C529" s="0">
+        <v>114.8</v>
+      </c>
+      <c r="D529" s="0">
+        <v>117.14</v>
+      </c>
+      <c r="E529" s="0">
+        <v>119.48</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B530" s="0">
+        <v>0</v>
+      </c>
+      <c r="C530" s="0">
+        <v>102.7</v>
+      </c>
+      <c r="D530" s="0">
+        <v>104.8</v>
+      </c>
+      <c r="E530" s="0">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B531" s="0">
+        <v>0</v>
+      </c>
+      <c r="C531" s="0">
+        <v>106.08</v>
+      </c>
+      <c r="D531" s="0">
+        <v>108.24</v>
+      </c>
+      <c r="E531" s="0">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B532" s="0">
+        <v>0</v>
+      </c>
+      <c r="C532" s="0">
+        <v>98.91</v>
+      </c>
+      <c r="D532" s="0">
+        <v>100.93</v>
+      </c>
+      <c r="E532" s="0">
+        <v>102.95</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B533" s="0">
+        <v>0</v>
+      </c>
+      <c r="C533" s="0">
+        <v>99.52</v>
+      </c>
+      <c r="D533" s="0">
+        <v>101.55</v>
+      </c>
+      <c r="E533" s="0">
+        <v>103.58</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B534" s="0">
+        <v>0</v>
+      </c>
+      <c r="C534" s="0">
+        <v>109.53</v>
+      </c>
+      <c r="D534" s="0">
+        <v>111.77</v>
+      </c>
+      <c r="E534" s="0">
+        <v>114.01</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B535" s="0">
+        <v>0</v>
+      </c>
+      <c r="C535" s="0">
+        <v>112.69</v>
+      </c>
+      <c r="D535" s="0">
+        <v>114.99</v>
+      </c>
+      <c r="E535" s="0">
+        <v>117.29</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B536" s="0">
+        <v>0</v>
+      </c>
+      <c r="C536" s="0">
+        <v>116.1</v>
+      </c>
+      <c r="D536" s="0">
+        <v>118.47</v>
+      </c>
+      <c r="E536" s="0">
+        <v>120.84</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B537" s="0">
+        <v>0</v>
+      </c>
+      <c r="C537" s="0">
+        <v>114.97</v>
+      </c>
+      <c r="D537" s="0">
+        <v>117.32</v>
+      </c>
+      <c r="E537" s="0">
+        <v>119.67</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B538" s="0">
+        <v>0</v>
+      </c>
+      <c r="C538" s="0">
+        <v>102.73</v>
+      </c>
+      <c r="D538" s="0">
+        <v>104.83</v>
+      </c>
+      <c r="E538" s="0">
+        <v>106.93</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B539" s="0">
+        <v>0</v>
+      </c>
+      <c r="C539" s="0">
+        <v>106.27</v>
+      </c>
+      <c r="D539" s="0">
+        <v>108.44</v>
+      </c>
+      <c r="E539" s="0">
+        <v>110.61</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B540" s="0">
+        <v>0</v>
+      </c>
+      <c r="C540" s="0">
+        <v>100.25</v>
+      </c>
+      <c r="D540" s="0">
+        <v>102.3</v>
+      </c>
+      <c r="E540" s="0">
+        <v>104.35</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B541" s="0">
+        <v>0</v>
+      </c>
+      <c r="C541" s="0">
+        <v>109.76</v>
+      </c>
+      <c r="D541" s="0">
+        <v>112</v>
+      </c>
+      <c r="E541" s="0">
+        <v>114.24</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B542" s="0">
+        <v>0</v>
+      </c>
+      <c r="C542" s="0">
+        <v>112.95</v>
+      </c>
+      <c r="D542" s="0">
+        <v>115.25</v>
+      </c>
+      <c r="E542" s="0">
+        <v>117.56</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B543" s="0">
+        <v>0</v>
+      </c>
+      <c r="C543" s="0">
+        <v>115.41</v>
+      </c>
+      <c r="D543" s="0">
+        <v>117.77</v>
+      </c>
+      <c r="E543" s="0">
+        <v>120.13</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B544" s="0">
+        <v>0</v>
+      </c>
+      <c r="C544" s="0">
+        <v>115.08</v>
+      </c>
+      <c r="D544" s="0">
+        <v>117.43</v>
+      </c>
+      <c r="E544" s="0">
+        <v>119.78</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B545" s="0">
+        <v>0</v>
+      </c>
+      <c r="C545" s="0">
+        <v>96.7</v>
+      </c>
+      <c r="D545" s="0">
+        <v>98.67</v>
+      </c>
+      <c r="E545" s="0">
+        <v>100.64</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B546" s="0">
+        <v>0</v>
+      </c>
+      <c r="C546" s="0">
+        <v>92.43</v>
+      </c>
+      <c r="D546" s="0">
+        <v>94.32</v>
+      </c>
+      <c r="E546" s="0">
+        <v>96.21</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B547" s="0">
+        <v>0</v>
+      </c>
+      <c r="C547" s="0">
+        <v>102.8</v>
+      </c>
+      <c r="D547" s="0">
+        <v>104.9</v>
+      </c>
+      <c r="E547" s="0">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B548" s="0">
+        <v>0</v>
+      </c>
+      <c r="C548" s="0">
+        <v>106.41</v>
+      </c>
+      <c r="D548" s="0">
+        <v>108.58</v>
+      </c>
+      <c r="E548" s="0">
+        <v>110.75</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B549" s="0">
+        <v>0</v>
+      </c>
+      <c r="C549" s="0">
+        <v>98.79</v>
+      </c>
+      <c r="D549" s="0">
+        <v>100.81</v>
+      </c>
+      <c r="E549" s="0">
+        <v>102.83</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B550" s="0">
+        <v>0</v>
+      </c>
+      <c r="C550" s="0">
+        <v>100.75</v>
+      </c>
+      <c r="D550" s="0">
+        <v>102.81</v>
+      </c>
+      <c r="E550" s="0">
+        <v>104.87</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B551" s="0">
+        <v>0</v>
+      </c>
+      <c r="C551" s="0">
+        <v>110.03</v>
+      </c>
+      <c r="D551" s="0">
+        <v>112.28</v>
+      </c>
+      <c r="E551" s="0">
+        <v>114.53</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B552" s="0">
+        <v>0</v>
+      </c>
+      <c r="C552" s="0">
+        <v>113.52</v>
+      </c>
+      <c r="D552" s="0">
+        <v>115.84</v>
+      </c>
+      <c r="E552" s="0">
+        <v>118.16</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B553" s="0">
+        <v>0</v>
+      </c>
+      <c r="C553" s="0">
+        <v>115.47</v>
+      </c>
+      <c r="D553" s="0">
+        <v>117.83</v>
+      </c>
+      <c r="E553" s="0">
+        <v>120.19</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="B554" s="0">
+        <v>0</v>
+      </c>
+      <c r="C554" s="0">
+        <v>96.43</v>
+      </c>
+      <c r="D554" s="0">
+        <v>98.4</v>
+      </c>
+      <c r="E554" s="0">
+        <v>100.37</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="B555" s="0">
+        <v>0</v>
+      </c>
+      <c r="C555" s="0">
+        <v>98.57</v>
+      </c>
+      <c r="D555" s="0">
+        <v>100.58</v>
+      </c>
+      <c r="E555" s="0">
+        <v>102.59</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B556" s="0">
+        <v>0</v>
+      </c>
+      <c r="C556" s="0">
+        <v>98.57</v>
+      </c>
+      <c r="D556" s="0">
+        <v>100.58</v>
+      </c>
+      <c r="E556" s="0">
+        <v>102.59</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B557" s="0">
+        <v>0</v>
+      </c>
+      <c r="C557" s="0">
+        <v>98.84</v>
+      </c>
+      <c r="D557" s="0">
+        <v>100.86</v>
+      </c>
+      <c r="E557" s="0">
+        <v>102.88</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="B558" s="0">
+        <v>0</v>
+      </c>
+      <c r="C558" s="0">
+        <v>99.5</v>
+      </c>
+      <c r="D558" s="0">
+        <v>101.53</v>
+      </c>
+      <c r="E558" s="0">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B559" s="0">
+        <v>0</v>
+      </c>
+      <c r="C559" s="0">
+        <v>99.69</v>
+      </c>
+      <c r="D559" s="0">
+        <v>101.72</v>
+      </c>
+      <c r="E559" s="0">
+        <v>103.75</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B560" s="0">
+        <v>0</v>
+      </c>
+      <c r="C560" s="0">
+        <v>100.07</v>
+      </c>
+      <c r="D560" s="0">
+        <v>102.11</v>
+      </c>
+      <c r="E560" s="0">
+        <v>104.15</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B561" s="0">
+        <v>0</v>
+      </c>
+      <c r="C561" s="0">
+        <v>99.94</v>
+      </c>
+      <c r="D561" s="0">
+        <v>101.98</v>
+      </c>
+      <c r="E561" s="0">
+        <v>104.02</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B562" s="0">
+        <v>0</v>
+      </c>
+      <c r="C562" s="0">
+        <v>99.22</v>
+      </c>
+      <c r="D562" s="0">
+        <v>101.24</v>
+      </c>
+      <c r="E562" s="0">
+        <v>103.26</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B563" s="0">
+        <v>0</v>
+      </c>
+      <c r="C563" s="0">
+        <v>98.02</v>
+      </c>
+      <c r="D563" s="0">
+        <v>100.02</v>
+      </c>
+      <c r="E563" s="0">
+        <v>102.02</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B564" s="0">
+        <v>0</v>
+      </c>
+      <c r="C564" s="0">
+        <v>99.37</v>
+      </c>
+      <c r="D564" s="0">
+        <v>101.4</v>
+      </c>
+      <c r="E564" s="0">
+        <v>103.43</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B565" s="0">
+        <v>0</v>
+      </c>
+      <c r="C565" s="0">
+        <v>97.56</v>
+      </c>
+      <c r="D565" s="0">
+        <v>99.55</v>
+      </c>
+      <c r="E565" s="0">
+        <v>101.54</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B566" s="0">
+        <v>0</v>
+      </c>
+      <c r="C566" s="0">
+        <v>102.43</v>
+      </c>
+      <c r="D566" s="0">
+        <v>104.52</v>
+      </c>
+      <c r="E566" s="0">
+        <v>106.61</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B567" s="0">
+        <v>0</v>
+      </c>
+      <c r="C567" s="0">
+        <v>97.23</v>
+      </c>
+      <c r="D567" s="0">
+        <v>99.21</v>
+      </c>
+      <c r="E567" s="0">
+        <v>101.19</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B568" s="0">
+        <v>0</v>
+      </c>
+      <c r="C568" s="0">
+        <v>97.33</v>
+      </c>
+      <c r="D568" s="0">
+        <v>99.32</v>
+      </c>
+      <c r="E568" s="0">
+        <v>101.31</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B569" s="0">
+        <v>0</v>
+      </c>
+      <c r="C569" s="0">
+        <v>105.18</v>
+      </c>
+      <c r="D569" s="0">
+        <v>107.33</v>
+      </c>
+      <c r="E569" s="0">
+        <v>109.48</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="B570" s="0">
+        <v>0</v>
+      </c>
+      <c r="C570" s="0">
+        <v>107.96</v>
+      </c>
+      <c r="D570" s="0">
+        <v>110.16</v>
+      </c>
+      <c r="E570" s="0">
+        <v>112.36</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="B571" s="0">
+        <v>0</v>
+      </c>
+      <c r="C571" s="0">
+        <v>97.62</v>
+      </c>
+      <c r="D571" s="0">
+        <v>99.61</v>
+      </c>
+      <c r="E571" s="0">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B572" s="0">
+        <v>0</v>
+      </c>
+      <c r="C572" s="0">
+        <v>105.97</v>
+      </c>
+      <c r="D572" s="0">
+        <v>108.13</v>
+      </c>
+      <c r="E572" s="0">
+        <v>110.29</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="B573" s="0">
+        <v>0</v>
+      </c>
+      <c r="C573" s="0">
+        <v>97.87</v>
+      </c>
+      <c r="D573" s="0">
+        <v>99.87</v>
+      </c>
+      <c r="E573" s="0">
+        <v>101.87</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B574" s="0">
+        <v>0</v>
+      </c>
+      <c r="C574" s="0">
+        <v>108.53</v>
+      </c>
+      <c r="D574" s="0">
+        <v>110.74</v>
+      </c>
+      <c r="E574" s="0">
+        <v>112.95</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B575" s="0">
+        <v>0</v>
+      </c>
+      <c r="C575" s="0">
+        <v>97.59</v>
+      </c>
+      <c r="D575" s="0">
+        <v>99.58</v>
+      </c>
+      <c r="E575" s="0">
+        <v>101.57</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B576" s="0">
+        <v>0</v>
+      </c>
+      <c r="C576" s="0">
+        <v>98.5</v>
+      </c>
+      <c r="D576" s="0">
+        <v>100.51</v>
+      </c>
+      <c r="E576" s="0">
+        <v>102.52</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="B577" s="0">
+        <v>0</v>
+      </c>
+      <c r="C577" s="0">
+        <v>98.87</v>
+      </c>
+      <c r="D577" s="0">
+        <v>100.89</v>
+      </c>
+      <c r="E577" s="0">
+        <v>102.91</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B578" s="0">
+        <v>0</v>
+      </c>
+      <c r="C578" s="0">
+        <v>101.81</v>
+      </c>
+      <c r="D578" s="0">
+        <v>103.89</v>
+      </c>
+      <c r="E578" s="0">
+        <v>105.97</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B579" s="0">
+        <v>0</v>
+      </c>
+      <c r="C579" s="0">
+        <v>106.88</v>
+      </c>
+      <c r="D579" s="0">
+        <v>109.06</v>
+      </c>
+      <c r="E579" s="0">
+        <v>111.24</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B580" s="0">
+        <v>0</v>
+      </c>
+      <c r="C580" s="0">
+        <v>97.96</v>
+      </c>
+      <c r="D580" s="0">
+        <v>99.96</v>
+      </c>
+      <c r="E580" s="0">
+        <v>101.96</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B581" s="0">
+        <v>0</v>
+      </c>
+      <c r="C581" s="0">
+        <v>97.27</v>
+      </c>
+      <c r="D581" s="0">
+        <v>99.25</v>
+      </c>
+      <c r="E581" s="0">
+        <v>101.24</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B582" s="0">
+        <v>0</v>
+      </c>
+      <c r="C582" s="0">
+        <v>102.52</v>
+      </c>
+      <c r="D582" s="0">
+        <v>104.61</v>
+      </c>
+      <c r="E582" s="0">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="B583" s="0">
+        <v>0</v>
+      </c>
+      <c r="C583" s="0">
+        <v>104.68</v>
+      </c>
+      <c r="D583" s="0">
+        <v>106.82</v>
+      </c>
+      <c r="E583" s="0">
+        <v>108.96</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B584" s="0">
+        <v>0</v>
+      </c>
+      <c r="C584" s="0">
+        <v>101.4</v>
+      </c>
+      <c r="D584" s="0">
+        <v>103.47</v>
+      </c>
+      <c r="E584" s="0">
+        <v>105.54</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B585" s="0">
+        <v>0</v>
+      </c>
+      <c r="C585" s="0">
+        <v>107.38</v>
+      </c>
+      <c r="D585" s="0">
+        <v>109.57</v>
+      </c>
+      <c r="E585" s="0">
+        <v>111.76</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B586" s="0">
+        <v>0</v>
+      </c>
+      <c r="C586" s="0">
+        <v>29.2</v>
+      </c>
+      <c r="D586" s="0">
+        <v>32.4</v>
+      </c>
+      <c r="E586" s="0">
+        <v>35.6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B587" s="0">
+        <v>0</v>
+      </c>
+      <c r="C587" s="0">
+        <v>38.6</v>
+      </c>
+      <c r="D587" s="0">
+        <v>42.8</v>
+      </c>
+      <c r="E587" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B588" s="0">
+        <v>0</v>
+      </c>
+      <c r="C588" s="0">
+        <v>15.2</v>
+      </c>
+      <c r="D588" s="0">
+        <v>16.8</v>
+      </c>
+      <c r="E588" s="0">
+        <v>18.4</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="B589" s="0">
+        <v>0</v>
+      </c>
+      <c r="C589" s="0">
+        <v>17.4</v>
+      </c>
+      <c r="D589" s="0">
+        <v>19.3</v>
+      </c>
+      <c r="E589" s="0">
         <v>21.2</v>
       </c>
-      <c r="D3">
-[...24 lines deleted...]
-      <c r="A5" t="s">
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B590" s="0">
+        <v>0</v>
+      </c>
+      <c r="C590" s="0">
+        <v>3</v>
+      </c>
+      <c r="D590" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="E590" s="0">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="B591" s="0">
+        <v>0</v>
+      </c>
+      <c r="C591" s="0">
+        <v>11.7</v>
+      </c>
+      <c r="D591" s="0">
+        <v>12.9</v>
+      </c>
+      <c r="E591" s="0">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5">
+      <c r="A592" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B592" s="0">
+        <v>0</v>
+      </c>
+      <c r="C592" s="0">
+        <v>5</v>
+      </c>
+      <c r="D592" s="0">
+        <v>5.5</v>
+      </c>
+      <c r="E592" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5">
+      <c r="A593" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B593" s="0">
+        <v>0</v>
+      </c>
+      <c r="C593" s="0">
+        <v>7.7</v>
+      </c>
+      <c r="D593" s="0">
+        <v>8.5</v>
+      </c>
+      <c r="E593" s="0">
+        <v>9.3</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5">
+      <c r="A594" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B594" s="0">
+        <v>0</v>
+      </c>
+      <c r="C594" s="0">
+        <v>4750</v>
+      </c>
+      <c r="D594" s="0">
+        <v>5000</v>
+      </c>
+      <c r="E594" s="0">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5">
+      <c r="A595" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="B595" s="0">
+        <v>0</v>
+      </c>
+      <c r="C595" s="0">
+        <v>5.1</v>
+      </c>
+      <c r="D595" s="0">
+        <v>5.6</v>
+      </c>
+      <c r="E595" s="0">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5">
+      <c r="A596" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B596" s="0">
+        <v>0</v>
+      </c>
+      <c r="C596" s="0">
+        <v>38.4</v>
+      </c>
+      <c r="D596" s="0">
+        <v>42.6</v>
+      </c>
+      <c r="E596" s="0">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5">
+      <c r="A597" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B597" s="0">
+        <v>0</v>
+      </c>
+      <c r="C597" s="0">
+        <v>36</v>
+      </c>
+      <c r="D597" s="0">
+        <v>39.9</v>
+      </c>
+      <c r="E597" s="0">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5">
+      <c r="A598" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B598" s="0">
+        <v>0</v>
+      </c>
+      <c r="C598" s="0">
+        <v>99</v>
+      </c>
+      <c r="D598" s="0">
+        <v>110</v>
+      </c>
+      <c r="E598" s="0">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5">
+      <c r="A599" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B599" s="0">
+        <v>0</v>
+      </c>
+      <c r="C599" s="0">
+        <v>52.3</v>
+      </c>
+      <c r="D599" s="0">
+        <v>58.1</v>
+      </c>
+      <c r="E599" s="0">
+        <v>63.9</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5">
+      <c r="A600" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B600" s="0">
+        <v>0</v>
+      </c>
+      <c r="C600" s="0">
+        <v>18.8</v>
+      </c>
+      <c r="D600" s="0">
+        <v>20.8</v>
+      </c>
+      <c r="E600" s="0">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5">
+      <c r="A601" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="B601" s="0">
+        <v>0</v>
+      </c>
+      <c r="C601" s="0">
+        <v>9</v>
+      </c>
+      <c r="D601" s="0">
+        <v>9.9</v>
+      </c>
+      <c r="E601" s="0">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B602" s="0">
+        <v>0</v>
+      </c>
+      <c r="C602" s="0">
+        <v>6.9</v>
+      </c>
+      <c r="D602" s="0">
+        <v>7.6</v>
+      </c>
+      <c r="E602" s="0">
+        <v>8.3</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B603" s="0">
+        <v>0</v>
+      </c>
+      <c r="C603" s="0">
+        <v>7.2</v>
+      </c>
+      <c r="D603" s="0">
         <v>8</v>
       </c>
-      <c r="B5">
-[...25 lines deleted...]
-      <c r="E6">
+      <c r="E603" s="0">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5">
+      <c r="A604" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B604" s="0">
+        <v>0</v>
+      </c>
+      <c r="C604" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="D604" s="0">
+        <v>11.9</v>
+      </c>
+      <c r="E604" s="0">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5">
+      <c r="A605" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B605" s="0">
+        <v>0</v>
+      </c>
+      <c r="C605" s="0">
+        <v>292</v>
+      </c>
+      <c r="D605" s="0">
+        <v>320</v>
+      </c>
+      <c r="E605" s="0">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B606" s="0">
+        <v>0</v>
+      </c>
+      <c r="C606" s="0">
+        <v>108.1</v>
+      </c>
+      <c r="D606" s="0">
+        <v>120.1</v>
+      </c>
+      <c r="E606" s="0">
+        <v>132.1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="B607" s="0">
+        <v>0</v>
+      </c>
+      <c r="C607" s="0">
+        <v>35.6</v>
+      </c>
+      <c r="D607" s="0">
+        <v>39.5</v>
+      </c>
+      <c r="E607" s="0">
+        <v>43.4</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B608" s="0">
+        <v>0</v>
+      </c>
+      <c r="C608" s="0">
+        <v>7.1</v>
+      </c>
+      <c r="D608" s="0">
+        <v>7.8</v>
+      </c>
+      <c r="E608" s="0">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5">
+      <c r="A609" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B609" s="0">
+        <v>0</v>
+      </c>
+      <c r="C609" s="0">
+        <v>40</v>
+      </c>
+      <c r="D609" s="0">
+        <v>44.4</v>
+      </c>
+      <c r="E609" s="0">
+        <v>48.8</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5">
+      <c r="A610" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B610" s="0">
+        <v>0</v>
+      </c>
+      <c r="C610" s="0">
+        <v>18.1</v>
+      </c>
+      <c r="D610" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="E610" s="0">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B611" s="0">
+        <v>0</v>
+      </c>
+      <c r="C611" s="0">
         <v>4</v>
       </c>
-    </row>
-[...1149 lines deleted...]
-      <c r="D74">
+      <c r="D611" s="0">
         <v>4.4</v>
       </c>
-      <c r="E74">
+      <c r="E611" s="0">
         <v>4.8</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...3089 lines deleted...]
-      <c r="E256">
+    <row r="612" spans="1:5">
+      <c r="A612" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B612" s="0">
+        <v>0</v>
+      </c>
+      <c r="C612" s="0">
         <v>7.7</v>
       </c>
-    </row>
-[...6096 lines deleted...]
-      <c r="D615">
+      <c r="D612" s="0">
         <v>8.5</v>
       </c>
-      <c r="E615">
-        <v>9.300000000000001</v>
+      <c r="E612" s="0">
+        <v>9.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">