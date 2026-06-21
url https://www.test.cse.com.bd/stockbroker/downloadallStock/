--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>TREC-ID</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Meenhar Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Madina Tower (3rd floor), 805/A CDA Avenue, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Chittagong</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Orient Tower (3rd Floor), 1, K.B. Aman Ali Road, East Laldighi, Chattogram.&lt;/p&gt;
 </t>
@@ -790,57 +790,50 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Room no. C 03, Central Plaza, Senpara, Parbota, Mirpur-10, Dhaka-1216.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Md. Rezaul Islam Building,&lt;/p&gt;
 &lt;p&gt;Holding No- 218, Road No : Monohardi Bypass Road, Ward No-07,&lt;/p&gt;
 &lt;p&gt;Union : Monohardi Pourashava, Police Station : Monohardi,&lt;/p&gt;
 &lt;p&gt;District : Narsingdi, Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Associated Capital Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ma-Surma Shopping Complex, 2nd Floor, Mohal Khan Bazar,, KAFCO, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Western Plaza, 18/D KDA Avenue Approach Road, Khulna.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;B. P. Tower (3rd Floor) 952, S.S.K. Road, Feni.&lt;/p&gt;
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;170,Swajan Super Market(4th Floor) Bahadderhat Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Shanta Securities Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Peoples Insurance Bhaban (10th floor, Left Side), 36 Dilkusha C/A, Dhaka-1000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Center (7th Floor)&lt;/p&gt;
 &lt;p&gt;1269/B Sk.Mujib Road,Agrabad,Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>T.K. Shares &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Honeymoon Tower, 2nd Floor, Alankar Circle, Pahartoli, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;350, Arakan Road (behind creative park convention hall), Badurtola, Chandgaon, Chittagong&lt;/p&gt;
 </t>
   </si>
@@ -1944,51 +1937,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D299"/>
+  <dimension ref="A1:D298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>3</v>
       </c>
@@ -4094,2089 +4087,2075 @@
         <v>190</v>
       </c>
       <c r="C152" t="s">
         <v>192</v>
       </c>
       <c r="D152" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
         <v>63</v>
       </c>
       <c r="B153" t="s">
         <v>190</v>
       </c>
       <c r="C153" t="s">
         <v>193</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B154" t="s">
         <v>194</v>
       </c>
       <c r="C154" t="s">
         <v>195</v>
       </c>
       <c r="D154" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
         <v>68</v>
       </c>
       <c r="B155" t="s">
+        <v>194</v>
+      </c>
+      <c r="C155" t="s">
         <v>196</v>
       </c>
-      <c r="C155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B156" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C156" t="s">
         <v>198</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
         <v>69</v>
       </c>
       <c r="B157" t="s">
+        <v>197</v>
+      </c>
+      <c r="C157" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
         <v>69</v>
       </c>
       <c r="B158" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C158" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
         <v>69</v>
       </c>
       <c r="B159" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C159" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B160" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C160" t="s">
         <v>203</v>
       </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B161" t="s">
         <v>204</v>
       </c>
       <c r="C161" t="s">
         <v>205</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
         <v>71</v>
       </c>
       <c r="B162" t="s">
+        <v>204</v>
+      </c>
+      <c r="C162" t="s">
         <v>206</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
         <v>71</v>
       </c>
       <c r="B163" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C163" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D163" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
         <v>71</v>
       </c>
       <c r="B164" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C164" t="s">
+        <v>208</v>
+      </c>
+      <c r="D164" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
         <v>71</v>
       </c>
       <c r="B165" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C165" t="s">
         <v>210</v>
       </c>
       <c r="D165" t="s">
-        <v>211</v>
+        <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
         <v>71</v>
       </c>
       <c r="B166" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C166" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D166" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
         <v>71</v>
       </c>
       <c r="B167" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C167" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B168" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C168" t="s">
         <v>214</v>
       </c>
       <c r="D168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B169" t="s">
         <v>215</v>
       </c>
       <c r="C169" t="s">
         <v>216</v>
       </c>
       <c r="D169" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
         <v>76</v>
       </c>
       <c r="B170" t="s">
+        <v>215</v>
+      </c>
+      <c r="C170" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
         <v>76</v>
       </c>
       <c r="B171" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C171" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
         <v>76</v>
       </c>
       <c r="B172" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C172" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
         <v>76</v>
       </c>
       <c r="B173" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C173" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D173" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
         <v>76</v>
       </c>
       <c r="B174" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C174" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D174" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
         <v>76</v>
       </c>
       <c r="B175" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C175" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D175" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B176" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C176" t="s">
         <v>224</v>
       </c>
       <c r="D176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
         <v>77</v>
       </c>
       <c r="B177" t="s">
+        <v>223</v>
+      </c>
+      <c r="C177" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
         <v>77</v>
       </c>
       <c r="B178" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C178" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D178" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B179" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C179" t="s">
         <v>228</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B180" t="s">
         <v>229</v>
       </c>
       <c r="C180" t="s">
         <v>230</v>
       </c>
       <c r="D180" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
         <v>80</v>
       </c>
       <c r="B181" t="s">
+        <v>229</v>
+      </c>
+      <c r="C181" t="s">
         <v>231</v>
       </c>
-      <c r="C181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B182" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C182" t="s">
         <v>233</v>
       </c>
       <c r="D182" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
         <v>81</v>
       </c>
       <c r="B183" t="s">
+        <v>232</v>
+      </c>
+      <c r="C183" t="s">
         <v>234</v>
       </c>
-      <c r="C183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
         <v>81</v>
       </c>
       <c r="B184" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C184" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D184" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B185" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C185" t="s">
         <v>237</v>
       </c>
       <c r="D185" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
         <v>82</v>
       </c>
       <c r="B186" t="s">
+        <v>236</v>
+      </c>
+      <c r="C186" t="s">
         <v>238</v>
       </c>
-      <c r="C186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D186" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
         <v>82</v>
       </c>
       <c r="B187" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C187" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D187" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B188" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C188" t="s">
         <v>241</v>
       </c>
       <c r="D188" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
         <v>84</v>
       </c>
       <c r="B189" t="s">
+        <v>240</v>
+      </c>
+      <c r="C189" t="s">
         <v>242</v>
       </c>
-      <c r="C189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
         <v>84</v>
       </c>
       <c r="B190" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C190" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D190" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B191" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C191" t="s">
         <v>245</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
         <v>88</v>
       </c>
       <c r="B192" t="s">
+        <v>244</v>
+      </c>
+      <c r="C192" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B193" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C193" t="s">
         <v>248</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
         <v>91</v>
       </c>
       <c r="B194" t="s">
+        <v>247</v>
+      </c>
+      <c r="C194" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
         <v>91</v>
       </c>
       <c r="B195" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C195" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D195" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
         <v>91</v>
       </c>
       <c r="B196" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C196" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D196" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
         <v>91</v>
       </c>
       <c r="B197" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C197" t="s">
+        <v>252</v>
+      </c>
+      <c r="D197" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
         <v>91</v>
       </c>
       <c r="B198" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C198" t="s">
         <v>254</v>
       </c>
       <c r="D198" t="s">
-        <v>255</v>
+        <v>118</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
         <v>91</v>
       </c>
       <c r="B199" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C199" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D199" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
         <v>91</v>
       </c>
       <c r="B200" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C200" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
         <v>91</v>
       </c>
       <c r="B201" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C201" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
         <v>91</v>
       </c>
       <c r="B202" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C202" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D202" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
         <v>91</v>
       </c>
       <c r="B203" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C203" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D203" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
         <v>91</v>
       </c>
       <c r="B204" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C204" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B205" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="C205" t="s">
         <v>262</v>
       </c>
       <c r="D205" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
         <v>92</v>
       </c>
       <c r="B206" t="s">
+        <v>261</v>
+      </c>
+      <c r="C206" t="s">
         <v>263</v>
       </c>
-      <c r="C206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
         <v>92</v>
       </c>
       <c r="B207" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C207" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
         <v>92</v>
       </c>
       <c r="B208" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C208" t="s">
+        <v>265</v>
+      </c>
+      <c r="D208" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
         <v>92</v>
       </c>
       <c r="B209" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C209" t="s">
         <v>267</v>
       </c>
       <c r="D209" t="s">
-        <v>268</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
         <v>92</v>
       </c>
       <c r="B210" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C210" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B211" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C211" t="s">
         <v>270</v>
       </c>
       <c r="D211" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
         <v>93</v>
       </c>
       <c r="B212" t="s">
+        <v>269</v>
+      </c>
+      <c r="C212" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D212" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B213" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C213" t="s">
         <v>273</v>
       </c>
       <c r="D213" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
         <v>95</v>
       </c>
       <c r="B214" t="s">
+        <v>272</v>
+      </c>
+      <c r="C214" t="s">
         <v>274</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" t="s">
-        <v>6</v>
+        <v>82</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
         <v>95</v>
       </c>
       <c r="B215" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C215" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D215" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
         <v>95</v>
       </c>
       <c r="B216" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C216" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
         <v>95</v>
       </c>
       <c r="B217" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C217" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D217" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
         <v>95</v>
       </c>
       <c r="B218" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C218" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D218" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B219" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C219" t="s">
         <v>280</v>
       </c>
       <c r="D219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
         <v>96</v>
       </c>
       <c r="B220" t="s">
+        <v>279</v>
+      </c>
+      <c r="C220" t="s">
         <v>281</v>
       </c>
-      <c r="C220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
         <v>96</v>
       </c>
       <c r="B221" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C221" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D221" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B222" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C222" t="s">
         <v>284</v>
       </c>
       <c r="D222" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
         <v>97</v>
       </c>
       <c r="B223" t="s">
+        <v>283</v>
+      </c>
+      <c r="C223" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D223" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
         <v>97</v>
       </c>
       <c r="B224" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C224" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D224" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B225" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C225" t="s">
         <v>288</v>
       </c>
       <c r="D225" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
         <v>101</v>
       </c>
       <c r="B226" t="s">
+        <v>287</v>
+      </c>
+      <c r="C226" t="s">
         <v>289</v>
       </c>
-      <c r="C226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B227" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C227" t="s">
         <v>291</v>
       </c>
       <c r="D227" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
         <v>103</v>
       </c>
       <c r="B228" t="s">
         <v>292</v>
       </c>
       <c r="C228" t="s">
         <v>293</v>
       </c>
       <c r="D228" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
         <v>103</v>
       </c>
       <c r="B229" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C229" t="s">
         <v>295</v>
       </c>
       <c r="D229" t="s">
-        <v>296</v>
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
         <v>103</v>
       </c>
       <c r="B230" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C230" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D230" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
         <v>103</v>
       </c>
       <c r="B231" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C231" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D231" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
         <v>103</v>
       </c>
       <c r="B232" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C232" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
         <v>103</v>
       </c>
       <c r="B233" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C233" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
         <v>103</v>
       </c>
       <c r="B234" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C234" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
         <v>103</v>
       </c>
       <c r="B235" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C235" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B236" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="C236" t="s">
         <v>303</v>
       </c>
       <c r="D236" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
         <v>108</v>
       </c>
       <c r="B237" t="s">
+        <v>302</v>
+      </c>
+      <c r="C237" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B238" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C238" t="s">
         <v>306</v>
       </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B239" t="s">
         <v>307</v>
       </c>
       <c r="C239" t="s">
         <v>308</v>
       </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
         <v>114</v>
       </c>
       <c r="B240" t="s">
+        <v>307</v>
+      </c>
+      <c r="C240" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B241" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C241" t="s">
         <v>311</v>
       </c>
       <c r="D241" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B242" t="s">
         <v>312</v>
       </c>
       <c r="C242" t="s">
         <v>313</v>
       </c>
       <c r="D242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
         <v>119</v>
       </c>
       <c r="B243" t="s">
+        <v>312</v>
+      </c>
+      <c r="C243" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
         <v>119</v>
       </c>
       <c r="B244" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C244" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
         <v>119</v>
       </c>
       <c r="B245" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C245" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
         <v>119</v>
       </c>
       <c r="B246" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C246" t="s">
+        <v>317</v>
+      </c>
+      <c r="D246" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
         <v>119</v>
       </c>
       <c r="B247" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C247" t="s">
         <v>319</v>
       </c>
       <c r="D247" t="s">
-        <v>320</v>
+        <v>118</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
         <v>119</v>
       </c>
       <c r="B248" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C248" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D248" t="s">
-        <v>118</v>
+        <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
         <v>119</v>
       </c>
       <c r="B249" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C249" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D249" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B250" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="C250" t="s">
         <v>323</v>
       </c>
       <c r="D250" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B251" t="s">
         <v>324</v>
       </c>
       <c r="C251" t="s">
         <v>325</v>
       </c>
       <c r="D251" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
         <v>122</v>
       </c>
       <c r="B252" t="s">
+        <v>324</v>
+      </c>
+      <c r="C252" t="s">
         <v>326</v>
       </c>
-      <c r="C252" t="s">
+      <c r="D252" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>122</v>
       </c>
       <c r="B253" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C253" t="s">
         <v>328</v>
       </c>
       <c r="D253" t="s">
-        <v>329</v>
+        <v>55</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
         <v>122</v>
       </c>
       <c r="B254" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C254" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D254" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
         <v>122</v>
       </c>
       <c r="B255" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C255" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D255" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
         <v>122</v>
       </c>
       <c r="B256" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C256" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D256" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
         <v>122</v>
       </c>
       <c r="B257" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C257" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D257" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B258" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C258" t="s">
         <v>334</v>
       </c>
       <c r="D258" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B259" t="s">
         <v>335</v>
       </c>
       <c r="C259" t="s">
         <v>336</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>130</v>
       </c>
       <c r="B260" t="s">
+        <v>335</v>
+      </c>
+      <c r="C260" t="s">
         <v>337</v>
       </c>
-      <c r="C260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D260" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
         <v>130</v>
       </c>
       <c r="B261" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C261" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D261" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
         <v>130</v>
       </c>
       <c r="B262" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C262" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B263" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C263" t="s">
         <v>341</v>
       </c>
       <c r="D263" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
         <v>132</v>
       </c>
       <c r="B264" t="s">
+        <v>340</v>
+      </c>
+      <c r="C264" t="s">
         <v>342</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
         <v>132</v>
       </c>
       <c r="B265" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C265" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D265" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
         <v>132</v>
       </c>
       <c r="B266" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C266" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D266" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
         <v>132</v>
       </c>
       <c r="B267" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C267" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D267" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B268" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C268" t="s">
         <v>347</v>
       </c>
       <c r="D268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
         <v>133</v>
       </c>
       <c r="B269" t="s">
+        <v>346</v>
+      </c>
+      <c r="C269" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="D269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
         <v>133</v>
       </c>
       <c r="B270" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C270" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
         <v>133</v>
       </c>
       <c r="B271" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C271" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
         <v>133</v>
       </c>
       <c r="B272" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C272" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D272" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
         <v>133</v>
       </c>
       <c r="B273" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C273" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D273" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B274" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C274" t="s">
         <v>354</v>
       </c>
       <c r="D274" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
         <v>134</v>
       </c>
       <c r="B275" t="s">
+        <v>353</v>
+      </c>
+      <c r="C275" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
         <v>134</v>
       </c>
       <c r="B276" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C276" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D276" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
         <v>134</v>
       </c>
       <c r="B277" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C277" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
         <v>134</v>
       </c>
       <c r="B278" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C278" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D278" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B279" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C279" t="s">
         <v>360</v>
       </c>
       <c r="D279" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
         <v>136</v>
       </c>
       <c r="B280" t="s">
+        <v>359</v>
+      </c>
+      <c r="C280" t="s">
         <v>361</v>
       </c>
-      <c r="C280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B281" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C281" t="s">
         <v>363</v>
       </c>
       <c r="D281" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B282" t="s">
         <v>364</v>
       </c>
       <c r="C282" t="s">
         <v>365</v>
       </c>
       <c r="D282" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
         <v>139</v>
       </c>
       <c r="B283" t="s">
+        <v>364</v>
+      </c>
+      <c r="C283" t="s">
         <v>366</v>
       </c>
-      <c r="C283" t="s">
+      <c r="D283" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B284" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C284" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D284" t="s">
-        <v>369</v>
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B285" t="s">
         <v>370</v>
       </c>
       <c r="C285" t="s">
         <v>371</v>
       </c>
       <c r="D285" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
         <v>142</v>
       </c>
       <c r="B286" t="s">
+        <v>370</v>
+      </c>
+      <c r="C286" t="s">
         <v>372</v>
       </c>
-      <c r="C286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D286" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B287" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C287" t="s">
         <v>374</v>
       </c>
       <c r="D287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
         <v>143</v>
       </c>
       <c r="B288" t="s">
+        <v>373</v>
+      </c>
+      <c r="C288" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B289" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C289" t="s">
         <v>377</v>
       </c>
       <c r="D289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B290" t="s">
         <v>378</v>
       </c>
       <c r="C290" t="s">
         <v>379</v>
       </c>
       <c r="D290" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
         <v>146</v>
       </c>
       <c r="B291" t="s">
+        <v>378</v>
+      </c>
+      <c r="C291" t="s">
         <v>380</v>
       </c>
-      <c r="C291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
         <v>146</v>
       </c>
       <c r="B292" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C292" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
         <v>146</v>
       </c>
       <c r="B293" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C293" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B294" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C294" t="s">
         <v>384</v>
       </c>
       <c r="D294" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B295" t="s">
         <v>385</v>
       </c>
       <c r="C295" t="s">
         <v>386</v>
       </c>
       <c r="D295" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B296" t="s">
         <v>387</v>
       </c>
       <c r="C296" t="s">
         <v>388</v>
       </c>
       <c r="D296" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
         <v>150</v>
       </c>
       <c r="B297" t="s">
+        <v>387</v>
+      </c>
+      <c r="C297" t="s">
         <v>389</v>
       </c>
-      <c r="C297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D297" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B298" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C298" t="s">
         <v>391</v>
       </c>
       <c r="D298" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="D299" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>