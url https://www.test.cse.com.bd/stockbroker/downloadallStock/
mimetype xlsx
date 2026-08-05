--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -879,51 +879,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House # 13 (2nd Floor), Road # 14/A Sector # 4, Uttara Model Town, Uttara, Dhaka-1230&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">BDBL Building, 8 Rajuk Avenue (Level 15), Dhaka-1000.
 </t>
   </si>
   <si>
     <t>Oasis Turner Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Navana Tower, Level-09, Suite no. 19/A, Gulshan Avenue, Gulshan, Dhaka.
 </t>
   </si>
   <si>
     <t>Sohel Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Islam Mansion(1st Floor), House No. 01, Road No. 01, Lane No. 13, Block-A, Halishahar Housing Estate, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Madina Tower (2nd Floor), 206/207 Lalchand Road, Chawkbazar, Chittagong. Bangladesh&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Shahan Shah Market (2nd Floor), 171/A Lal Chand Road, Chawkbazar, Chittagong. &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Amir Plaza (2nd Floor), Patherhat, Noapara, Raozan, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Miazi Market, 2nd Floor, Baraiyarhat , Mirsarai, Chittagong &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sabbir Tower, 6&lt;sup&gt;th&lt;/sup&gt; Floor, 3/4-A, Purana Paltan, Dhaka-1000.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;MANNAN BHABAN&lt;/p&gt;
 &lt;p&gt;SANDWIP TOWN&lt;/p&gt;
 &lt;p&gt;SANDHIP, CHATTOGRAM&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Alif Alow (1st floor),668,Asadgong,Ctg.
 </t>
   </si>
   <si>