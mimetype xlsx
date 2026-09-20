--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
   <si>
     <t>TREC-ID</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Meenhar Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Madina Tower (3rd floor), 805/A CDA Avenue, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Chittagong</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Orient Tower (3rd Floor), 1, K.B. Aman Ali Road, East Laldighi, Chattogram.&lt;/p&gt;
 </t>
@@ -391,51 +391,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shaon Market, Holding No. J.L. No. 09 and R.S. no. 4929, Road No. Arakan Sarok, Village: Chanderpara, Ward No. 09, Union: Boalkhali, Police Station: Boalkhali, District: Chattogram, Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gulzan Super Market, Holding Number: R.S. No. 2079 and B.S. No. 2421/2422, Road No. Rail Station Road, Village: Govindarkhil, Ward No. 07, Union: Patiya, Police Station: Patiya, District: Chattogram, Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>RAK Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Agrabad Access Road, Chotopool, Halishahar, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>PHP Stocks &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;PHP House, Ground Floor,31 Agrabad C/A, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;10/E Latu Bhaban(Ground Floor-East Side),75 Khatungong,Chittagong-4000.Bangladesh&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Hoque Tower (2nd Floor),305 Khatungong,Chittagong-4000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nasir Trade Center(Level-5),89,Bir Uttam C.R.Dutta Road,Dhaka-1205.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sylnet Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;8,Shubokth Raza Complex,Old Bus Stand,Sunamgonj. Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sunamgonj</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ganza Society Market(1st Floor),Muktir Muri,Main Road,Naogaon-6500.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Naogaon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Noor Mansion,Golapgonj Choumohona,Golapgonj,Sylhet. Bangladesh&lt;/p&gt;
@@ -443,54 +443,50 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;"Rahmania Super Market 1st Floor, Taltola, Sylhet "&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Hillcity Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Elegance Shopping Mal 5th Floor Zindabazar,sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;RB Complex 3rd Floor East Zinda Bazar Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>S.R. Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Al-Amin Super Market(2nd Floor),College Road, Beani Bazar, Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Monika Plaza (2nd Floor), Chattak, Sunamgonj. Bangladesh&lt;/p&gt;
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;Overseas Center , Zinda Bazar, Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kodomtoli Motin complex ,sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Remons Investment &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Central Plaza(3rd Floor), 231 Senpara Parbata, Mirpur-10, Dhaka-1216&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Dream Point, Rajuk Plot # 02, 194/6, BB Road, Narayangonj&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Narayangonj</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Karim Ullah Market (5th Floor), Room No. 6/1,&amp; 6/2 (5th Floor),Bandar Bazar Sylhet-3100. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -927,61 +923,50 @@
 </t>
   </si>
   <si>
     <t>BRB Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shomobay Sadan (9th Floor), 9/D Motijheel C/A, Dhaka-1000. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;"Samabai Sadan (8th Floor) 9/D, Motijheel Commercial Area Dhaka-1000. "&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BRB Tower (2nd Floor), House # 12, Block # L, Lane # 5, Road # 01, Agrabad Access Road, Halishahar, Chattogram.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>BDBL Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BDBL Bhaban, Level-2, 106 Agrabad Commercial Area, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>International Leasing Securities Limited</t>
-[...9 lines deleted...]
-  <si>
     <t>DBL Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House no.10, 2nd Floor, Road no.32, Block no. 32, Block-D, Uposhahar, Sylhet.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;440/544 Sk. Mujib Road (1st Floor, West Side), Chowmuhany, Agrabad, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House no.01, (2nd Floor, North Side), Road no. 13, Sector no,01, Uttara Model Town, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>UniCap Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Centre (7th Floor), 1269/B Sk. Mujib Road, Agrabad, Chittagong-4100.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;J.R Tower (2nd Floor), 23 Abash, Jail Road, Sylhet-3100. Bangladesh&lt;/p&gt;
 </t>
   </si>
@@ -1165,107 +1150,100 @@
   <si>
     <t xml:space="preserve">&lt;p&gt;Bondorbazar  Branch: Mohajanpotty, BandorBazar, Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Multi Securities &amp; Services Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Aftab Centre (Ground &amp; 1st Floor) ,141, Sir Ekbal Road ,Khulna.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;326/359, 3rd Floor, Boro Golla Moor, Bogra.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Peoples Insurance Bhaban (12th Floor)
 36, Dilkusha C/A, Dhaka-1000
 "
 </t>
   </si>
   <si>
     <t>AB Securities Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Agrabad Center(2nd Floor) 2470/A Sk.Mujib Road, Chomohuni,Chittagong.&lt;/p&gt;
-[...3 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;R.N. Tower, Level -5, 272 Chowhatta, Sylhet-3100.&lt;/p&gt;
+    <t xml:space="preserve">&lt;p&gt;Agrabad Center, (2nd Floor) 2470/A Sk.Mujib Road, Chomohuni, Agrabad C/A, Chittagong.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;R.N. Tower, (Level -4), 272 Chowhatta, Sylhet-3100.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Mona Financial Consultancy &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House # 492 (2nd Floor, south side), Road # 32, New DOHS, Mohakhali, Dhaka-1206&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Mona Financial Consultancy And Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shop no. 18 &amp; 19, Gulbadon Super Market, 2&lt;sup&gt;nd&lt;/sup&gt; Floor4/1 Moulvibazar, Dhaka-1100.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Moulvibazar</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;16-A/3 (2nd Floor) Ring Road Mohammadpur, Dhaka-1207.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;B.M. Shopping Complex, 1st Floor, East Side, Bandar Community Centre, Mahal Khan Bazar, Karnafully Bazar, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Parbata Tower, 2nd Floor, House no. 4-6, Room no. 313, Rokeya Sarani, Mirpur-10, Dhaka-1216.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">16, Motijheel C/A, 3rd Floor, Dhaka-1000. Phone# 9563270.
 </t>
   </si>
   <si>
     <t xml:space="preserve">"
 Suite no. 1112, 10th Floor of Tropical Center
 218, Elephant Road
 New Market
 Dhaka-1205.
 "
 </t>
   </si>
   <si>
-    <t xml:space="preserve">"Suite no. A4, North East Side of 3rd Floor
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">"02, Shahid Faruk Sarak, 1st Floor
 West Jatrabari
 P.S.-Jatrabari
 Dhaka-1204.
 "
 </t>
   </si>
   <si>
     <t>Moharam Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Center(3rd Floor) 1269/B,SK. Mujib Road,Agrabad Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Saleh Plaza (1st Floor) Standing point Kaptai Road Al-Amin Baria, Chandgaon, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Lotus Shares &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Alam Plaza(3rd Floor),Plot-7,block-L,Boropool Circle,halishahar,Chittagong&lt;/p&gt;
 </t>
   </si>
@@ -1419,50 +1397,54 @@
   <si>
     <t>City Brokerage Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sagufta De RM Center (3rd floor, North Side), Plot # 16 &amp; 17, Main Road # 03, Section # 7, Mirpur-11, Dhaka-1216&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;City Centre, Unit # 12A &amp; 12B (12th Floor), Level-13, 90/1, Motijheel Commercial Area, Dhaka-1000.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Suvastu Zenim Plaza, Road no. 27(old), 32(New), House no. 312, 2nd Floor, Dhanmondi, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Room No. 172, Level-9, DSE Tower, Nikunja Tower, Nikunja Commercial Area, Dhaka-1229&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Center (6th floor) 1269/B, SK Mujib Road, Agrabad C/A, Chittagong-4100.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Holy Complex (1st Floor), East Dorgha Gate, Sylhet -3100&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Zodiac Bhaban (3rd Floor), Unit # 3B, 88 Shaheb Bazar, Rajshahi-6100&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Shahjalal Islami Bank Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Jabbar Tower, 4th Floor, Holding no.42, Road no. 135, Gulshan Avenue, Gulshan-1, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;SK Purnima View, House no. 87/A, 1st Floor, Bazar Road, PO &amp; PS - Savar, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Delwar Bhaban (2nd Floor) 104, Agrabad C/A, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Holding No. 13(2nd Floor, South side), Kapasgola Road, Ward no.16, P.S.- Chawkbazar, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"9/E, DSE Annex Building, 1st Floor
 Motijheel Commercial Area
 Dhaka-1000.
@@ -1937,51 +1919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D298"/>
+  <dimension ref="A1:D295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>3</v>
       </c>
@@ -3205,2957 +3187,2915 @@
         <v>110</v>
       </c>
       <c r="C89" t="s">
         <v>112</v>
       </c>
       <c r="D89" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>38</v>
       </c>
       <c r="B90" t="s">
         <v>110</v>
       </c>
       <c r="C90" t="s">
         <v>113</v>
       </c>
       <c r="D90" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B91" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C91" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D91" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>42</v>
       </c>
       <c r="B92" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C92" t="s">
         <v>116</v>
       </c>
       <c r="D92" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>42</v>
       </c>
       <c r="B93" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C93" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D93" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>42</v>
       </c>
       <c r="B94" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C94" t="s">
         <v>119</v>
       </c>
       <c r="D94" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>42</v>
       </c>
       <c r="B95" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C95" t="s">
         <v>120</v>
       </c>
       <c r="D95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>42</v>
       </c>
       <c r="B96" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C96" t="s">
         <v>121</v>
       </c>
       <c r="D96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>42</v>
       </c>
       <c r="B97" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C97" t="s">
         <v>122</v>
       </c>
       <c r="D97" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>42</v>
       </c>
       <c r="B98" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C98" t="s">
         <v>123</v>
       </c>
       <c r="D98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>42</v>
       </c>
       <c r="B99" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C99" t="s">
         <v>124</v>
       </c>
       <c r="D99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B100" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C100" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D100" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>43</v>
       </c>
       <c r="B101" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C101" t="s">
         <v>127</v>
       </c>
       <c r="D101" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>43</v>
       </c>
       <c r="B102" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C102" t="s">
         <v>128</v>
       </c>
       <c r="D102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B103" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C103" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D103" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B104" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C104" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D104" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>50</v>
       </c>
       <c r="B105" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C105" t="s">
         <v>133</v>
       </c>
       <c r="D105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>50</v>
       </c>
       <c r="B106" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C106" t="s">
         <v>134</v>
       </c>
       <c r="D106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>50</v>
       </c>
       <c r="B107" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C107" t="s">
         <v>135</v>
       </c>
       <c r="D107" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>50</v>
       </c>
       <c r="B108" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C108" t="s">
         <v>136</v>
       </c>
       <c r="D108" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>50</v>
       </c>
       <c r="B109" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C109" t="s">
         <v>137</v>
       </c>
       <c r="D109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>50</v>
       </c>
       <c r="B110" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C110" t="s">
         <v>138</v>
       </c>
       <c r="D110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B111" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C111" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D111" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>52</v>
       </c>
       <c r="B112" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C112" t="s">
         <v>141</v>
       </c>
       <c r="D112" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B113" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C113" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D113" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>53</v>
       </c>
       <c r="B114" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C114" t="s">
         <v>144</v>
       </c>
       <c r="D114" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>53</v>
       </c>
       <c r="B115" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C115" t="s">
         <v>145</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>53</v>
       </c>
       <c r="B116" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C116" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D116" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>53</v>
       </c>
       <c r="B117" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C117" t="s">
         <v>148</v>
       </c>
       <c r="D117" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>53</v>
       </c>
       <c r="B118" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C118" t="s">
         <v>149</v>
       </c>
       <c r="D118" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>53</v>
       </c>
       <c r="B119" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C119" t="s">
         <v>150</v>
       </c>
       <c r="D119" t="s">
-        <v>17</v>
+        <v>151</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>53</v>
       </c>
       <c r="B120" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C120" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D120" t="s">
-        <v>152</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>53</v>
       </c>
       <c r="B121" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C121" t="s">
         <v>153</v>
       </c>
       <c r="D121" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>53</v>
       </c>
       <c r="B122" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C122" t="s">
         <v>154</v>
       </c>
       <c r="D122" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>53</v>
       </c>
       <c r="B123" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C123" t="s">
         <v>155</v>
       </c>
       <c r="D123" t="s">
-        <v>82</v>
+        <v>156</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>53</v>
       </c>
       <c r="B124" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C124" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D124" t="s">
-        <v>157</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>53</v>
       </c>
       <c r="B125" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C125" t="s">
         <v>158</v>
       </c>
       <c r="D125" t="s">
-        <v>6</v>
+        <v>156</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>53</v>
       </c>
       <c r="B126" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C126" t="s">
         <v>159</v>
       </c>
       <c r="D126" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>53</v>
       </c>
       <c r="B127" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C127" t="s">
         <v>160</v>
       </c>
       <c r="D127" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>53</v>
       </c>
       <c r="B128" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C128" t="s">
         <v>161</v>
       </c>
       <c r="D128" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>53</v>
       </c>
       <c r="B129" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C129" t="s">
         <v>162</v>
       </c>
       <c r="D129" t="s">
-        <v>6</v>
+        <v>82</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
         <v>53</v>
       </c>
       <c r="B130" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C130" t="s">
         <v>163</v>
       </c>
       <c r="D130" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
         <v>53</v>
       </c>
       <c r="B131" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C131" t="s">
         <v>164</v>
       </c>
       <c r="D131" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>53</v>
       </c>
       <c r="B132" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C132" t="s">
         <v>165</v>
       </c>
       <c r="D132" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B133" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="C133" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D133" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
         <v>56</v>
       </c>
       <c r="B134" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C134" t="s">
         <v>168</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
         <v>56</v>
       </c>
       <c r="B135" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C135" t="s">
         <v>169</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
         <v>56</v>
       </c>
       <c r="B136" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C136" t="s">
         <v>170</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B137" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C137" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D137" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
         <v>57</v>
       </c>
       <c r="B138" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C138" t="s">
         <v>173</v>
       </c>
       <c r="D138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B139" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C139" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D139" t="s">
-        <v>17</v>
+        <v>176</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
         <v>58</v>
       </c>
       <c r="B140" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C140" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D140" t="s">
-        <v>177</v>
+        <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
         <v>58</v>
       </c>
       <c r="B141" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C141" t="s">
         <v>178</v>
       </c>
       <c r="D141" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B142" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C142" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>61</v>
       </c>
       <c r="B143" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C143" t="s">
         <v>181</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
         <v>61</v>
       </c>
       <c r="B144" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C144" t="s">
         <v>182</v>
       </c>
       <c r="D144" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
         <v>61</v>
       </c>
       <c r="B145" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C145" t="s">
         <v>183</v>
       </c>
       <c r="D145" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
         <v>61</v>
       </c>
       <c r="B146" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C146" t="s">
         <v>184</v>
       </c>
       <c r="D146" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
         <v>61</v>
       </c>
       <c r="B147" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C147" t="s">
         <v>185</v>
       </c>
       <c r="D147" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B148" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C148" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
         <v>62</v>
       </c>
       <c r="B149" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C149" t="s">
         <v>188</v>
       </c>
       <c r="D149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B150" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C150" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D150" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
         <v>63</v>
       </c>
       <c r="B151" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C151" t="s">
         <v>191</v>
       </c>
       <c r="D151" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
         <v>63</v>
       </c>
       <c r="B152" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C152" t="s">
         <v>192</v>
       </c>
       <c r="D152" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B153" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C153" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
         <v>68</v>
       </c>
       <c r="B154" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C154" t="s">
         <v>195</v>
       </c>
       <c r="D154" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B155" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C155" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
         <v>69</v>
       </c>
       <c r="B156" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C156" t="s">
         <v>198</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
         <v>69</v>
       </c>
       <c r="B157" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C157" t="s">
         <v>199</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
         <v>69</v>
       </c>
       <c r="B158" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C158" t="s">
         <v>200</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B159" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C159" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B160" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C160" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
         <v>71</v>
       </c>
       <c r="B161" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C161" t="s">
         <v>205</v>
       </c>
       <c r="D161" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
         <v>71</v>
       </c>
       <c r="B162" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C162" t="s">
         <v>206</v>
       </c>
       <c r="D162" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
         <v>71</v>
       </c>
       <c r="B163" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C163" t="s">
         <v>207</v>
       </c>
       <c r="D163" t="s">
-        <v>30</v>
+        <v>208</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
         <v>71</v>
       </c>
       <c r="B164" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C164" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D164" t="s">
-        <v>209</v>
+        <v>82</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
         <v>71</v>
       </c>
       <c r="B165" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C165" t="s">
         <v>210</v>
       </c>
       <c r="D165" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
         <v>71</v>
       </c>
       <c r="B166" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C166" t="s">
         <v>211</v>
       </c>
       <c r="D166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B167" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C167" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B168" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C168" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D168" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
         <v>76</v>
       </c>
       <c r="B169" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C169" t="s">
         <v>216</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
         <v>76</v>
       </c>
       <c r="B170" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C170" t="s">
         <v>217</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
         <v>76</v>
       </c>
       <c r="B171" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C171" t="s">
         <v>218</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
         <v>76</v>
       </c>
       <c r="B172" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C172" t="s">
         <v>219</v>
       </c>
       <c r="D172" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
         <v>76</v>
       </c>
       <c r="B173" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C173" t="s">
         <v>220</v>
       </c>
       <c r="D173" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
         <v>76</v>
       </c>
       <c r="B174" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C174" t="s">
         <v>221</v>
       </c>
       <c r="D174" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B175" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C175" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
         <v>77</v>
       </c>
       <c r="B176" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C176" t="s">
         <v>224</v>
       </c>
       <c r="D176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
         <v>77</v>
       </c>
       <c r="B177" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C177" t="s">
         <v>225</v>
       </c>
       <c r="D177" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B178" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C178" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B179" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C179" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D179" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B180" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C180" t="s">
         <v>230</v>
       </c>
       <c r="D180" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B181" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C181" t="s">
         <v>231</v>
       </c>
       <c r="D181" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B182" t="s">
         <v>232</v>
       </c>
       <c r="C182" t="s">
         <v>233</v>
       </c>
       <c r="D182" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B183" t="s">
         <v>232</v>
       </c>
       <c r="C183" t="s">
         <v>234</v>
       </c>
       <c r="D183" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B184" t="s">
         <v>232</v>
       </c>
       <c r="C184" t="s">
         <v>235</v>
       </c>
       <c r="D184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B185" t="s">
         <v>236</v>
       </c>
       <c r="C185" t="s">
         <v>237</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B186" t="s">
         <v>236</v>
       </c>
       <c r="C186" t="s">
         <v>238</v>
       </c>
       <c r="D186" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B187" t="s">
         <v>236</v>
       </c>
       <c r="C187" t="s">
         <v>239</v>
       </c>
       <c r="D187" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B188" t="s">
         <v>240</v>
       </c>
       <c r="C188" t="s">
         <v>241</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B189" t="s">
         <v>240</v>
       </c>
       <c r="C189" t="s">
         <v>242</v>
       </c>
       <c r="D189" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B190" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C190" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B191" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C191" t="s">
         <v>245</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B192" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C192" t="s">
         <v>246</v>
       </c>
       <c r="D192" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
         <v>91</v>
       </c>
       <c r="B193" t="s">
+        <v>243</v>
+      </c>
+      <c r="C193" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
         <v>91</v>
       </c>
       <c r="B194" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C194" t="s">
+        <v>248</v>
+      </c>
+      <c r="D194" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
         <v>91</v>
       </c>
       <c r="B195" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C195" t="s">
         <v>250</v>
       </c>
       <c r="D195" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
         <v>91</v>
       </c>
       <c r="B196" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C196" t="s">
         <v>251</v>
       </c>
       <c r="D196" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
         <v>91</v>
       </c>
       <c r="B197" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C197" t="s">
         <v>252</v>
       </c>
       <c r="D197" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
         <v>91</v>
       </c>
       <c r="B198" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C198" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D198" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
         <v>91</v>
       </c>
       <c r="B199" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C199" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D199" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
         <v>91</v>
       </c>
       <c r="B200" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C200" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
         <v>91</v>
       </c>
       <c r="B201" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C201" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B202" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="C202" t="s">
         <v>258</v>
       </c>
       <c r="D202" t="s">
-        <v>157</v>
+        <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B203" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="C203" t="s">
         <v>259</v>
       </c>
       <c r="D203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B204" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="C204" t="s">
         <v>260</v>
       </c>
       <c r="D204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
         <v>92</v>
       </c>
       <c r="B205" t="s">
+        <v>257</v>
+      </c>
+      <c r="C205" t="s">
         <v>261</v>
       </c>
-      <c r="C205" t="s">
+      <c r="D205" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
         <v>92</v>
       </c>
       <c r="B206" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C206" t="s">
         <v>263</v>
       </c>
       <c r="D206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
         <v>92</v>
       </c>
       <c r="B207" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C207" t="s">
         <v>264</v>
       </c>
       <c r="D207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B208" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C208" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D208" t="s">
-        <v>266</v>
+        <v>55</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B209" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C209" t="s">
         <v>267</v>
       </c>
       <c r="D209" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B210" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C210" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D210" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B211" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C211" t="s">
         <v>270</v>
       </c>
       <c r="D211" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B212" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C212" t="s">
         <v>271</v>
       </c>
       <c r="D212" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
         <v>95</v>
       </c>
       <c r="B213" t="s">
+        <v>268</v>
+      </c>
+      <c r="C213" t="s">
         <v>272</v>
       </c>
-      <c r="C213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
         <v>95</v>
       </c>
       <c r="B214" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C214" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D214" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
         <v>95</v>
       </c>
       <c r="B215" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C215" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B216" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C216" t="s">
         <v>276</v>
       </c>
       <c r="D216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B217" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C217" t="s">
         <v>277</v>
       </c>
       <c r="D217" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B218" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C218" t="s">
         <v>278</v>
       </c>
       <c r="D218" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B219" t="s">
         <v>279</v>
       </c>
       <c r="C219" t="s">
         <v>280</v>
       </c>
       <c r="D219" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B220" t="s">
         <v>279</v>
       </c>
       <c r="C220" t="s">
         <v>281</v>
       </c>
       <c r="D220" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B221" t="s">
         <v>279</v>
       </c>
       <c r="C221" t="s">
         <v>282</v>
       </c>
       <c r="D221" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B222" t="s">
         <v>283</v>
       </c>
       <c r="C222" t="s">
         <v>284</v>
       </c>
       <c r="D222" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B223" t="s">
         <v>283</v>
       </c>
       <c r="C223" t="s">
         <v>285</v>
       </c>
       <c r="D223" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B224" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C224" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B225" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C225" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D225" t="s">
-        <v>6</v>
+        <v>290</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B226" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C226" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D226" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
         <v>103</v>
       </c>
       <c r="B227" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C227" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D227" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
         <v>103</v>
       </c>
       <c r="B228" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="C228" t="s">
         <v>293</v>
       </c>
       <c r="D228" t="s">
-        <v>294</v>
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
         <v>103</v>
       </c>
       <c r="B229" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C229" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
         <v>103</v>
       </c>
       <c r="B230" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C230" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D230" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
         <v>103</v>
       </c>
       <c r="B231" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C231" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B232" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C232" t="s">
         <v>298</v>
       </c>
       <c r="D232" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B233" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C233" t="s">
         <v>299</v>
       </c>
       <c r="D233" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B234" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="C234" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D234" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="B235" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="C235" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D235" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B236" t="s">
         <v>302</v>
       </c>
       <c r="C236" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B237" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C237" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D237" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B238" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C238" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D238" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B239" t="s">
         <v>307</v>
       </c>
       <c r="C239" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D239" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B240" t="s">
         <v>307</v>
       </c>
       <c r="C240" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D240" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B241" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C241" t="s">
         <v>311</v>
       </c>
       <c r="D241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
         <v>119</v>
       </c>
       <c r="B242" t="s">
+        <v>307</v>
+      </c>
+      <c r="C242" t="s">
         <v>312</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
         <v>119</v>
       </c>
       <c r="B243" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C243" t="s">
         <v>314</v>
       </c>
       <c r="D243" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
         <v>119</v>
       </c>
       <c r="B244" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C244" t="s">
         <v>315</v>
       </c>
       <c r="D244" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
         <v>119</v>
       </c>
       <c r="B245" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C245" t="s">
         <v>316</v>
       </c>
       <c r="D245" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B246" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="C246" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D246" t="s">
-        <v>318</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B247" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C247" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D247" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B248" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C248" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D248" t="s">
-        <v>6</v>
+        <v>322</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B249" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C249" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D249" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B250" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C250" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D250" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
         <v>122</v>
       </c>
       <c r="B251" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C251" t="s">
         <v>325</v>
       </c>
       <c r="D251" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
         <v>122</v>
       </c>
       <c r="B252" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C252" t="s">
         <v>326</v>
       </c>
       <c r="D252" t="s">
-        <v>327</v>
+        <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>122</v>
       </c>
       <c r="B253" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C253" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D253" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B254" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C254" t="s">
         <v>329</v>
       </c>
       <c r="D254" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B255" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C255" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D255" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B256" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C256" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D256" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B257" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C257" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B258" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C258" t="s">
         <v>334</v>
       </c>
       <c r="D258" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B259" t="s">
         <v>335</v>
       </c>
       <c r="C259" t="s">
         <v>336</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B260" t="s">
         <v>335</v>
       </c>
       <c r="C260" t="s">
         <v>337</v>
       </c>
       <c r="D260" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B261" t="s">
         <v>335</v>
       </c>
       <c r="C261" t="s">
         <v>338</v>
       </c>
       <c r="D261" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B262" t="s">
         <v>335</v>
       </c>
       <c r="C262" t="s">
         <v>339</v>
       </c>
       <c r="D262" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
         <v>132</v>
       </c>
       <c r="B263" t="s">
+        <v>335</v>
+      </c>
+      <c r="C263" t="s">
         <v>340</v>
       </c>
-      <c r="C263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D263" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B264" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C264" t="s">
         <v>342</v>
       </c>
       <c r="D264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B265" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C265" t="s">
         <v>343</v>
       </c>
       <c r="D265" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B266" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C266" t="s">
         <v>344</v>
       </c>
       <c r="D266" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B267" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C267" t="s">
         <v>345</v>
       </c>
       <c r="D267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
         <v>133</v>
       </c>
       <c r="B268" t="s">
+        <v>341</v>
+      </c>
+      <c r="C268" t="s">
         <v>346</v>
       </c>
-      <c r="C268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D268" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
         <v>133</v>
       </c>
       <c r="B269" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C269" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D269" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
         <v>133</v>
       </c>
       <c r="B270" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C270" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D270" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B271" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C271" t="s">
         <v>350</v>
       </c>
       <c r="D271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B272" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C272" t="s">
         <v>351</v>
       </c>
       <c r="D272" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B273" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C273" t="s">
         <v>352</v>
       </c>
       <c r="D273" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
         <v>134</v>
       </c>
       <c r="B274" t="s">
+        <v>349</v>
+      </c>
+      <c r="C274" t="s">
         <v>353</v>
       </c>
-      <c r="C274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D274" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
         <v>134</v>
       </c>
       <c r="B275" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C275" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B276" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C276" t="s">
         <v>356</v>
       </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B277" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C277" t="s">
         <v>357</v>
       </c>
       <c r="D277" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B278" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C278" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D278" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B279" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C279" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D279" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B280" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C280" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D280" t="s">
-        <v>55</v>
+        <v>363</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B281" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C281" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D281" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B282" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C282" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D282" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B283" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C283" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D283" t="s">
-        <v>367</v>
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B284" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C284" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B285" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C285" t="s">
         <v>371</v>
       </c>
       <c r="D285" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B286" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C286" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B287" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C287" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D287" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B288" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C288" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B289" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C289" t="s">
         <v>377</v>
       </c>
       <c r="D289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
         <v>146</v>
       </c>
       <c r="B290" t="s">
+        <v>374</v>
+      </c>
+      <c r="C290" t="s">
         <v>378</v>
       </c>
-      <c r="C290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B291" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C291" t="s">
         <v>380</v>
       </c>
       <c r="D291" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B292" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C292" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B293" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C293" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D293" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B294" t="s">
         <v>383</v>
       </c>
       <c r="C294" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D294" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B295" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C295" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D295" t="s">
-        <v>17</v>
-[...40 lines deleted...]
-      <c r="D298" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>