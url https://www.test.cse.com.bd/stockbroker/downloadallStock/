--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -12,90 +12,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>TREC-ID</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
+    <t>003</t>
+  </si>
+  <si>
     <t>Meenhar Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Madina Tower (3rd floor), 805/A CDA Avenue, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Chittagong</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Orient Tower (3rd Floor), 1, K.B. Aman Ali Road, East Laldighi, Chattogram.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;996, Bazar Ghata (1st Floor), MainRoad, Coxs Bazar.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Coxs</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Hoque Plaza (2nd Floor), 193 S. S. K. Road, Feni.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Feni</t>
+  </si>
+  <si>
+    <t>005</t>
   </si>
   <si>
     <t>Island Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Z &amp; G Shopping Complex, 2nd Floor, Hathazari Bus Stand, Nazirhat Road, Hathazari, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;23,27 Shah Amanat City Corporation Market (3rd Floor) Jubilee Road, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Swajan Super Market (3rd Floor), 1053, Bahaddarhat, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Center Point Concord”, Unit-D (12&lt;sup&gt;th&lt;/sup&gt; Floor), 14/A &amp; 31/A, Tejkunipara, Shahid Ziaur Rahman Road, Tejgaon, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Dhaka</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nibir Biponi Bitan(2nd Floor) Holding No.212 ,Shitakunda, Chittagong.&lt;/p&gt;
@@ -161,73 +167,85 @@
   <si>
     <t xml:space="preserve">&lt;p&gt;Cox&amp;#39;s Bazar&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Phultala, Khulna&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Akteruzzaman Centre (7th Floor), 21/22, Agrabad C/A, Chittagong&lt;br /&gt;
 Tel. 031-2510766, 2510767&lt;br /&gt;
 Fax # 031-2510768&lt;/p&gt;
 &lt;table border="0" cellpadding="0" cellspacing="0"&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;405, Sekandar Center, 2nd floor, front side, Banghabadhu Avenue&lt; oxygen More, Post office -4214, Thana-Baizid Bostami, Chattagrom.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Suruj Plaza (1st Floor), Holding No. 1/3, Road No. Jubilee Ghat, Ward No: 08, Mymensingh City Corporation, Mymensingh Sadar, Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>006</t>
+  </si>
+  <si>
     <t>Chittagong Capital Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;B.M. Heights, 6th Floor, 318, S.K. Mujib Road, Badamtoli Circle, Agrabad, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>011</t>
+  </si>
+  <si>
     <t>First Capital Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Center, 12th Floor, 1269/B, Sk. Mujib Road, Agrabad, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>012</t>
+  </si>
+  <si>
     <t>NBL Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;1, Moulavibazar, 2nd Floor, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;KB Aman Ali Tower, 2nd Floor, 30 Anderkilla, kotowali, Chittagong.&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>013</t>
   </si>
   <si>
     <t>BRAC EPL Stock Brokerage Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Concord Royal Court (4th floor), Road no.27 (old) 16 (new), Suit no. 4 A/6, Plot - 275G, Dhanmondi, Dhaka-1209&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;35/32 Zila School Road, Monohorpur, Kandipar, Cumilla-3500&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Razzak Tower (2nd floor, North Side), 8/A Shemacharan Ror Road, Mymensing-2200&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;City Center, Suit # 11/B/2, Level # 10, Plot # 90/1, Motizheel C/A, Dhaka-1000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Centre (8th Floor), 1269/B Sk. Mujib Road, Agrabad C/A, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -235,263 +253,296 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rahima Center (Level # 7), 1839 CDA Avenue, Nasirabad, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Firoz Center (2nd floor), 891/Ka Chowhatta, Sylhet-3100&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sylhet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rimjhim -3 (1st floor), House # 42, Road #05, Block # E, Rampura, Banasree, Dhaka-1219&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;RM Plaza (6th floor), Plot # 20, Sector # 11, Sonargaon Janapath Road, Uttara, Dhaka-1210&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;DSE Tower,Room: 145,Level : 8,House: 46,Road: 21,Nikunja: 2,Dhaka-1229&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>015</t>
   </si>
   <si>
     <t>UCB Capital Management Limited.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Muntasir Center(5th floor), 263 WASA Circle, Dampara, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>UCB Stock Brokerage Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Khatungonj Trade Center(4th Floor),Ramjoy Mohajon Lane,Ward No-35,City Corporation: Chattogram, Police station: Kotowali, District: Chattogram,Country: Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"NIK Tower (3rd &amp; 4th Floor)
 55, Dilkusha Commercial Area
 Dhaka-1000.
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">6, Dilkusha C/A, 1st Floor, Dhaka
 </t>
   </si>
   <si>
+    <t>016</t>
+  </si>
+  <si>
     <t>Adams Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Mukto Bangla Shopping Complex, Room no.40 (4&lt;sup&gt;th&lt;/sup&gt; Floor), Mirpur-1, Dhaka-1216.&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>021</t>
   </si>
   <si>
     <t>EBL Securities PLC</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sima Blossom (4th Floor, North East Side), House # 390(old), 3(New), Road # 27(Old), 16(New), Dhanmondi R/A, Dhaka-1209, Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>EBL Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Suraiya Mansion (6th Floor,Northern East Front Side &amp; Northern West Front Side), 30 Agrabad C/A, Chittagong-4000, Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Khatungonj Trade Center(3rd  Floor),Ramjoy Mohajon Lane,Ward No-35,Ward No-1625/1351,City Corporation: Chattogram, Police station: Kotowali, District: Chattogram,Country: Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"
 BSC Tower, 4th Floor
 2-3 Rajuk Avenue, Motijheel Commercial Area, Dhaka-1000
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"
 Modhumita Building, 2nd Floor, 160 Motijheel Commercial Area, Dhaka-1000.
 "
 </t>
   </si>
   <si>
+    <t>022</t>
+  </si>
+  <si>
     <t>Salta Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shareef Mansion,5th floor ( South West Portion), 56-57 Motijheel C/A, Dhaka&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;RF Shams Tower, 2nd Floor, College Road, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Alif Bhaban (1st floor), 868 Asadgonj, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kader Tower, 5th Floor, Teen Poler Matha, Jubilee Road, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Room No. 734 (6th Floor), 9-E Motijheel C/A, Dhaka-1000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;AB Super Market, 7th Floor, Room No. 804, Plot No. 41, Sector No. 03, Mymensing Road, Uttara Commercial Area, Dhaka-1000.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anannya Complex, 2nd Floor, Opposite of Nice Hotel, Shaheb Bazar, Rajshahi.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Rajshahi</t>
   </si>
   <si>
+    <t>027</t>
+  </si>
+  <si>
     <t>Be Rich Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Meharba Plaza(12th Floor), Room # 12/A, 33 Topkhana Road,Dhaka-1000. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Golden Plaza(5th Floor), 1692 CDA Avenue, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fortune Tower (2nd Floor), 112/113 Kapasgola Road Chawkbazar, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Osman Chairman Building, Ali Azam Sarak, Pahartoli, Chattogram.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Eden Garden City (3rd Floor), Laldighipar Main Road, Cox&amp;#39;s Bazar Sadar, Cox&amp;#39;s Bazar&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ananda Tower(First Floor),Jail Road,North Dhupardigir Par,Sylhet Sadar,Sylhet.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Aziz Super Market,Main Road,Sundarpur,Chatkhil,Noakhali.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Apon Nibash, Holding No. 0593, Vai vai Abashik Goli, Sandwip, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shaon Market, Holding No. J.L. No. 09 and R.S. no. 4929, Road No. Arakan Sarok, Village: Chanderpara, Ward No. 09, Union: Boalkhali, Police Station: Boalkhali, District: Chattogram, Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gulzan Super Market, Holding Number: R.S. No. 2079 and B.S. No. 2421/2422, Road No. Rail Station Road, Village: Govindarkhil, Ward No. 07, Union: Patiya, Police Station: Patiya, District: Chattogram, Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>028</t>
+  </si>
+  <si>
     <t>RAK Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Agrabad Access Road, Chotopool, Halishahar, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>031</t>
+  </si>
+  <si>
     <t>PHP Stocks &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;PHP House, Ground Floor,31 Agrabad C/A, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Hoque Tower (2nd Floor),305 Khatungong,Chittagong-4000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nasir Trade Center(Level-5),89,Bir Uttam C.R.Dutta Road,Dhaka-1205.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>033</t>
+  </si>
+  <si>
     <t>Sylnet Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;8,Shubokth Raza Complex,Old Bus Stand,Sunamgonj. Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sunamgonj</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ganza Society Market(1st Floor),Muktir Muri,Main Road,Naogaon-6500.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Naogaon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Noor Mansion,Golapgonj Choumohona,Golapgonj,Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;"Rahmania Super Market 1st Floor, Taltola, Sylhet "&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>037</t>
+  </si>
+  <si>
     <t>Hillcity Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Elegance Shopping Mal 5th Floor Zindabazar,sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;RB Complex 3rd Floor East Zinda Bazar Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>038</t>
+  </si>
+  <si>
     <t>S.R. Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Al-Amin Super Market(2nd Floor),College Road, Beani Bazar, Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Monika Plaza (2nd Floor), Chattak, Sunamgonj. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kodomtoli Motin complex ,sylhet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>042</t>
   </si>
   <si>
     <t>Remons Investment &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Central Plaza(3rd Floor), 231 Senpara Parbata, Mirpur-10, Dhaka-1216&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Dream Point, Rajuk Plot # 02, 194/6, BB Road, Narayangonj&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Narayangonj</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Karim Ullah Market (5th Floor), Room No. 6/1,&amp; 6/2 (5th Floor),Bandar Bazar Sylhet-3100. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"6th Floor, Plot no. 158-160
 Motijheel Commercial Area
 Police Station- Motijheel
 Dhaka-1000.
 "
@@ -510,127 +561,142 @@
 Road # Kamar Para
 Post office # Nishat Nagar-1711
 Turag, Dhaka.
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Pritam Zaman Tower (13th Floor)
 Room no. 1401,  37/2, Purana Paltan
 P.S. – Paltan
 Dhaka-1000.
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"59/3/3, Purana Paltan (3rd Floor)
 Dhaka-1000
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Tropical Centre (7th Floor),Office No.05,218 Elephant Road,Dhaka-1205&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>043</t>
+  </si>
+  <si>
     <t>United Financial Trading Company Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Room No. 611-612, R N Tower (5th Floor), Chowhatta, Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">People’s Insurance Bhaban,12th Floor,36, Dilkusha C/A,Dhaka-1000.
 </t>
   </si>
   <si>
     <t xml:space="preserve">DSE Annex Building(Ground Floor &amp; Room#203of 1st floor)9/E,Motijheel C/A,Dhaka-1000.
 </t>
   </si>
   <si>
+    <t>044</t>
+  </si>
+  <si>
     <t>3A &amp; Company Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;94,Sk. Mujib Road, Agrabad, Chattogram&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>050</t>
   </si>
   <si>
     <t>Mirpur Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shahnewaj Bhaban (4th Floor), Room # 515, 9/C Motijheel C/A, Dhaka-1000.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House # 766/E (1&lt;sup&gt;st&lt;/sup&gt; Floor), Road no.07, Baitul Aman Housing Society, Adabor, Dhaka-1207.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Flat # M-1, House # 642, Road # 9, DOHS Mirpur, Dhaka&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Jaman Super Market,R/No-Bangabandhu Road,Village-Post office More,Ward No-06,P.S-Jhenaidah Sadar,Dist-Jhenaidah,C-Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Plot no C/3, Fair Plaza, 4th Floor, Room no 01, Road no 1, Block-D, Mirpur-1, Dhaka. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Chowrongi Market, 3rd Floor, 95 Begum Rokeya Sarani, Mirpur, Dhaka-1216.
 </t>
   </si>
   <si>
     <t xml:space="preserve">"House no. 50, 3rd Floor
 Road No. 19, Rupnagar R/A
 Mirpur
 Dhaka-1216.
 "
 </t>
+  </si>
+  <si>
+    <t>052</t>
   </si>
   <si>
     <t>E-Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Bay-esplanade Market (6th floor, Southeast side), Holding No. 164/B (New), Mogoltuli, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;table align="left" cellpadding="0" cellspacing="0"&gt;
  &lt;tbody&gt;
   &lt;tr&gt;
    &lt;td&gt;
    &lt;p&gt;M.G. Tower, Level-4, Suite .4C, 389/8, west Rampura, Dhaka-1219.&lt;/p&gt;
    &lt;/td&gt;
   &lt;/tr&gt;
  &lt;/tbody&gt;
 &lt;/table&gt;
 &lt;div&gt; &lt;/div&gt;
 </t>
   </si>
   <si>
+    <t>053</t>
+  </si>
+  <si>
     <t>Royal Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Jilani Tower, 2nd Floor, 344-373, Khatungonj, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;City Plaza (2nd Floor) 132, S. S. K. Road Feni-3900.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nafiz Super Market, 45 Benapole Main Road, Benapole Bazar, Benapole-7431.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Jessore</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Tayamun Center, 2nd Floor, 181 Khan-A-Sabur Road, Khulna-9000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;As-Salam Tower (6th Floor), Agrabad C/A, Chittagong-4100&lt;/p&gt;
 </t>
   </si>
@@ -679,348 +745,405 @@
   <si>
     <t xml:space="preserve">&lt;p&gt;Lavly Plaza,H/N-1046,R/N-S.S.Road,Village-Sirajgong Sadar,Ward No-03,C/C-Sirajgong,P.S-Sirajgong Sadar Thana,Dist-Sirajgong,C-Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ice Park(2nd Floor),Holding No-Nil,R/No-Nil,Village-BattaliLohagara,Ward No-01,Lohagara Sadar06 No. Union Parishad,P.S-Lohagara Thana,Dist-Chattogram,Country-Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;A. R. Plaza (1st Floor), Holding No- 62/2, Road No : New Market Road, Village : Ganak Para, Ghoramara, Boalia, Ward No-12, Union : Rajshahi City Corporation, Police Station : Boalia Model Police Station, District : Rajshahi, Country : Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Police Plaza Concord Tower (Level 6), Plot#2, Road#144,Gulsan-1, Dhaka&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kashem Plaza, Holding Number: 54, Floor &amp; Side: 2nd Floor, Right side of stair- North-East side; Road No: N/A, Village/Area (if any): Kanaikhali Old Bus Stand; Ward Number: 04, Union/City Corporation/Municipality: Natore Municipality, Police Station: Natore Sadar Thana, District: Natore, Country: Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sojjyaloy Shopping Complex, Holding Number: 2832, Floor &amp; Side: 2nd Floor, Right side of stair- East side; Road No: Bangabandhu Road, Village/Area (if any): Batar More, Ward Number: 04, Union/City Corporation/Municipality: Naogaon Municipality, Police Station: Naogaon Sadar Model Thana, District: Naogaon, Country: Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>056</t>
+  </si>
+  <si>
     <t>Kabir Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kader Tower (4th Floor), 128 Jubilee Road, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Panama Plaza (3rd Floor) (Beside Southern CNG Station) 3523, Arakan Road, Bahaddarhat&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Bandar Shopping Complex(2nd  Floor) Mohal Khan Bazar Karnafully Anowara Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nasir Bhavan(2nd Floor),Near Jhonkar Moor,Nazirhat, Nazirhat Pouroshova,Fatickchari,Chottogram.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>057</t>
+  </si>
+  <si>
     <t>National Securities  &amp; Consultants Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Eunoos Trade Center, Level-9, 52-53, Dilkusha, Dhaka
 </t>
   </si>
   <si>
     <t xml:space="preserve">Eunoos Trade Center, Level-18, 52-53, Dilkusha, Dhaka
 </t>
+  </si>
+  <si>
+    <t>058</t>
   </si>
   <si>
     <t>Eastern Shares &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Joykali Complex (2nd Floor) Pachani Bazar,Tangail.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Tangail</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;S.A. Shopping Complex (2nd Floor) Hathazari Bus Stand Rangamati Road Hathazari, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;New Star Super Market,&lt;/p&gt;
 &lt;p&gt;Holding Number: Shop#6, Road No: N/A, Village/Area : Amirabad, Ward Number: 6,&lt;/p&gt;
 &lt;p&gt;Union/City Corporation/Municipality: P.O + Upazilla: Lohagara, Police Station: Lohagara,&lt;/p&gt;
 &lt;p&gt;District: Chattogram, Country: Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>061</t>
+  </si>
+  <si>
     <t>CMSL Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House# 15 (3rd Floor), Road# 12, Block-F Niketon, Gulshan Dhaka-1212.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;EDB Trade Center (14th floor) 93, Kazi Nazrul Islam Avenue Kawran Bazar, Dhaka-1215&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Akhtaruzzaman Center, 7th Floor, 21/22 Agrabad Commercial Area, Chittagong-4100, Bangladesh.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Uday Tower (6th Floor, South west side), 57 &amp; 57/A Gulshan Avenue, Gulshan-1,Dhaka-1212.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Bondor Tower (1st Floor, East Side) Commercial Plot # 14, Block # E, Main Road, Shahjalal Uposhahar, Sylhet-3100&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Prime Bank Investment Ltd,
 Peoples Insurance Bhaban (11th Floor),
 36 Dilkusha C/A , Dhaka-1000
 "
 </t>
   </si>
   <si>
+    <t>062</t>
+  </si>
+  <si>
     <t>Prudential Capital Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Room no. C 03, Central Plaza, Senpara, Parbota, Mirpur-10, Dhaka-1216.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Md. Rezaul Islam Building,&lt;/p&gt;
 &lt;p&gt;Holding No- 218, Road No : Monohardi Bypass Road, Ward No-07,&lt;/p&gt;
 &lt;p&gt;Union : Monohardi Pourashava, Police Station : Monohardi,&lt;/p&gt;
 &lt;p&gt;District : Narsingdi, Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>063</t>
+  </si>
+  <si>
     <t>Associated Capital Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ma-Surma Shopping Complex, 2nd Floor, Mohal Khan Bazar,, KAFCO, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Western Plaza, 18/D KDA Avenue Approach Road, Khulna.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;B. P. Tower (3rd Floor) 952, S.S.K. Road, Feni.&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Akhteruzzaman Centre (6th floor), 21/22 Agrabad Commercial Area, Chittagong&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>068</t>
   </si>
   <si>
     <t>Shanta Securities Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Peoples Insurance Bhaban (10th floor, Left Side), 36 Dilkusha C/A, Dhaka-1000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Center (7th Floor)&lt;/p&gt;
 &lt;p&gt;1269/B Sk.Mujib Road,Agrabad,Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>069</t>
+  </si>
+  <si>
     <t>T.K. Shares &amp; Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Honeymoon Tower, 2nd Floor, Alankar Circle, Pahartoli, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;350, Arakan Road (behind creative park convention hall), Badurtola, Chandgaon, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;TK. Bhaban, Haji Mir Samuda Wakf Estate, 564/669, Jubilee Road, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;"60, Hazi Zafar Market (Ground Floor) Asadgong, Chittagong Tel. # 031-2866555, 2866392 "&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>070</t>
+  </si>
+  <si>
     <t>Ahmed Securities Services Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nahar Plaza (2nd Floor) Oxygen More Post Code: 4211 Baizid, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>071</t>
+  </si>
+  <si>
     <t>ICB Securities Trading Co. Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Centre (10&lt;sup&gt;th&lt;/sup&gt; Floor) West Side, 1269/B, Sk. Mujib Road, Agrabad C/A, Chittagong-4100.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Chamber Building, Jail Road, Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BSB Bhaban, 25-26 KDA C/A, Khulna&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Barisal Plaza, 87-88, Hemayet Uddin Road, Barisal.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Barisal</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Dr. Gaffar Plaza (2nd Floor), Main Road, Shaheb Bazar, Goramar, Rajshahi&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House # 13 (2nd Floor), Road # 14/A Sector # 4, Uttara Model Town, Uttara, Dhaka-1230&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">BDBL Building, 8 Rajuk Avenue (Level 15), Dhaka-1000.
 </t>
   </si>
   <si>
+    <t>072</t>
+  </si>
+  <si>
     <t>Oasis Turner Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Navana Tower, Level-09, Suite no. 19/A, Gulshan Avenue, Gulshan, Dhaka.
 </t>
+  </si>
+  <si>
+    <t>076</t>
   </si>
   <si>
     <t>Sohel Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Islam Mansion(1st Floor), House No. 01, Road No. 01, Lane No. 13, Block-A, Halishahar Housing Estate, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shahan Shah Market (2nd Floor), 171/A Lal Chand Road, Chawkbazar, Chittagong. &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Amir Plaza (2nd Floor), Patherhat, Noapara, Raozan, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Miazi Market, 2nd Floor, Baraiyarhat , Mirsarai, Chittagong &lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sabbir Tower, 6&lt;sup&gt;th&lt;/sup&gt; Floor, 3/4-A, Purana Paltan, Dhaka-1000.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;MANNAN BHABAN&lt;/p&gt;
 &lt;p&gt;SANDWIP TOWN&lt;/p&gt;
 &lt;p&gt;SANDHIP, CHATTOGRAM&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Alif Alow (1st floor),668,Asadgong,Ctg.
 </t>
   </si>
   <si>
+    <t>077</t>
+  </si>
+  <si>
     <t>BRB Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Shomobay Sadan (9th Floor), 9/D Motijheel C/A, Dhaka-1000. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;"Samabai Sadan (8th Floor) 9/D, Motijheel Commercial Area Dhaka-1000. "&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BRB Tower (2nd Floor), House # 12, Block # L, Lane # 5, Road # 01, Agrabad Access Road, Halishahar, Chattogram.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>078</t>
+  </si>
+  <si>
     <t>BDBL Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BDBL Bhaban, Level-2, 106 Agrabad Commercial Area, Chittagong&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>081</t>
+  </si>
+  <si>
     <t>DBL Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House no.10, 2nd Floor, Road no.32, Block no. 32, Block-D, Uposhahar, Sylhet.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;440/544 Sk. Mujib Road (1st Floor, West Side), Chowmuhany, Agrabad, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House no.01, (2nd Floor, North Side), Road no. 13, Sector no,01, Uttara Model Town, Dhaka.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>082</t>
+  </si>
+  <si>
     <t>UniCap Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Ayub Trade Centre (7th Floor), 1269/B Sk. Mujib Road, Agrabad, Chittagong-4100.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;J.R Tower (2nd Floor), 23 Abash, Jail Road, Sylhet-3100. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Kazi Tower (5th Floor); 86, Inner Circular (VIP) Road; Naya Paltan; Dhaka-1000
 </t>
   </si>
   <si>
+    <t>084</t>
+  </si>
+  <si>
     <t>SKYS Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;181/2 Baitul Karom Shopping Complex (2nd Floor), Baizid Bostami Road, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;House # 63, Road # 4, Block # C Banani, Dhaka-1213.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;1 Haji Amir Ali Chy. Road, Khatungonj, Chittagong.Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>088</t>
+  </si>
+  <si>
     <t>AVIVA Equity Management Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;C &amp; F Tower(3rd Floor), 1712(New), Sk. Mujib Road, Agrabad C/A, Chittagong. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Golshen Park (3rd Floor), 3/A Ramjoy Mohajan Lane, Asadgonj, Chittagong.Bangladesh&lt;/p&gt;
-</t>
+    <t>091</t>
   </si>
   <si>
     <t>LankaBangla Securities Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;HAL&amp;#39;s ASTER ANWAR (13th Floor), 1398 (Old) &amp;1728 (New) Sk. Mujib Road, Agrabad, Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Asma Chamber,1016 (Old)Ram Joy Mohajon Lane, Khatungonj,Chittagong.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;JR Tower (3rd Floor), Holding #1469, Jail Road, Sylhet-3100.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rahima Center (5th floor), 1839 East Nasirabad, CDA Avenue, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Nahar Plaza (1st Floor), Pouroshova Holding #67/58 (Old Holding #68/59), Nazrul Islam Avenue, Kandirpar, Comilla.&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -1043,135 +1166,146 @@
     <t xml:space="preserve">&lt;p&gt;A6 &amp; B6 (6Th Floor, Eastern &amp; western part), Assurance Nazir Tower, 65/B Kemal Ataturk Avenue, Banani, Dhaka-1213.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Mannan Plaza (3rd floor, western side), Holding No. 84, Sadar Road, Barishal&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"
 A.A. Bhaban (Level-5)
 23, Motijheel C/A
 Dhaka
 "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"UDAY TOWER, 1st Floor (South)
 Plot no. 57 &amp; 57/A
 Gulshan Avenue (South)
 Circle-1, Gulshan
 Dhaka-1212.
 "
 </t>
   </si>
   <si>
+    <t>092</t>
+  </si>
+  <si>
     <t>Square Securities Management Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;B.M.Heights (3rd floor), 318 Sk.Mujib Road, Badamtoli More, Agrabad, Chattogram&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sheltech Rubinur, (Level # 5), 115 Senpara Parbata, Mirpur-10, Dhaka-1216&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sikder Plaza(1st Floor), B 116/1 Sobhanbag, Savar, Dhaka-1340. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Plot # 44 (Ground Floor), Abdul Hamid Road, Pabna. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Pabna</t>
   </si>
   <si>
     <t xml:space="preserve">"Room no. 141(Level-08)
 DSE Tower, Plot no. 46, Road no 21, Nikunja-2, Dhaka "
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Chandrashila Suvasta Tower, 2nd Floor
 69/1, Panthapath
 Dhaka."
 </t>
   </si>
   <si>
+    <t>093</t>
+  </si>
+  <si>
     <t>Holy City Securities Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Dilwar Complex, 1 No. Lovely Road, East Subid Bazar, Sylhet.&lt;/p&gt;
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">&lt;p&gt;Yakub Mansion, Dhargah Mohalla, Sylhet.&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>095</t>
   </si>
   <si>
     <t>PFI Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;BM Height (6&lt;sup&gt;th&lt;/sup&gt; Floor), 318 SK Mujib Road, Badamtoli Circle, Agrabad, Chattogram.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Zodiac Bhaban (3rd Floor), 88 Shaheb Bazar, Rajshahi-6100. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Lake View Building, 1st Floor, Flat No. 202 (west south side), House no. 10, Road No. 08, Gulshan Model Town, Dhaka-1212&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sanghita Bhaban, House # 5/F (4&lt;sup&gt;th&lt;/sup&gt; Floor), GH Principal Abul Kashem Road,, Mirpur - 01, Dhaka 1216&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;RN Tower (3rd Floor, South Side), 49 Chowhatta, Sylhet. Bangladesh&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Kazi Tower (5th Floor / south side), 86, Naya Paltan, Dhaka-1000.
 "
 </t>
   </si>
   <si>
+    <t>096</t>
+  </si>
+  <si>
     <t>International Securities Company Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rahman Mansion, Room # 9(5th Floor), 161 Motijheel C/A, Dhaka-1000&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sattar Complex (2nd Floor), Beani Bazar, Sylhet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Bondorbazar  Branch: Mohajanpotty, BandorBazar, Sylhet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>097</t>
   </si>
   <si>
     <t>Multi Securities &amp; Services Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Aftab Centre (Ground &amp; 1st Floor) ,141, Sir Ekbal Road ,Khulna.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;326/359, 3rd Floor, Boro Golla Moor, Bogra.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t xml:space="preserve">"Peoples Insurance Bhaban (12th Floor)
 36, Dilkusha C/A, Dhaka-1000
 "
 </t>
   </si>
   <si>
     <t>AB Securities Limited</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Agrabad Center, (2nd Floor) 2470/A Sk.Mujib Road, Chomohuni, Agrabad C/A, Chittagong.&lt;/p&gt;
 </t>
   </si>
@@ -1919,4184 +2053,4170 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D295"/>
+  <dimension ref="A1:D294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1">
-      <c r="A1" t="s">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2">
-[...2 lines deleted...]
-      <c r="B2" t="s">
+      <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
+      <c r="D2" s="0" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3">
-[...2 lines deleted...]
-      <c r="B3" t="s">
+      <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B3" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4">
-[...2 lines deleted...]
-      <c r="B4" t="s">
+      <c r="A4" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B4" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>9</v>
       </c>
+      <c r="D4" s="0" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5">
-[...2 lines deleted...]
-      <c r="B5" t="s">
+      <c r="A5" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B5" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      <c r="B6" t="s">
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="0"/>
+      <c r="D77" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="B7" t="s">
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="D152" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C7" t="s">
-[...195 lines deleted...]
-      <c r="C21" t="s">
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="D163" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D21" t="s">
-[...399 lines deleted...]
-      <c r="B50" t="s">
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="D180" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      <c r="B51" t="s">
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D184" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      <c r="B52" t="s">
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="D191" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="D192" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C52" t="s">
-[...307 lines deleted...]
-      <c r="C74" t="s">
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="D193" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="D202" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D210" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D74" t="s">
-[...92 lines deleted...]
-      <c r="C81" t="s">
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="D211" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="D212" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="D215" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D217" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="D218" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="D219" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="0">
         <v>101</v>
       </c>
-      <c r="D81" t="s">
-[...10 lines deleted...]
-      <c r="C82" t="s">
+      <c r="B221" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" s="0">
+        <v>101</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" s="0">
         <v>103</v>
       </c>
-      <c r="D82" t="s">
-[...38 lines deleted...]
-      <c r="C85" t="s">
+      <c r="B223" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="0">
+        <v>103</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="0">
+        <v>103</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="0">
+        <v>103</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="0">
+        <v>103</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="0">
+        <v>103</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="0">
+        <v>103</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="0">
+        <v>103</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="0">
         <v>108</v>
       </c>
-      <c r="D85" t="s">
-[...52 lines deleted...]
-      <c r="C89" t="s">
+      <c r="B231" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="0">
+        <v>108</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="0">
         <v>112</v>
       </c>
-      <c r="D89" t="s">
-[...21 lines deleted...]
-      <c r="B91" t="s">
+      <c r="B233" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="0">
         <v>114</v>
       </c>
-      <c r="C91" t="s">
-[...10 lines deleted...]
-      <c r="B92" t="s">
+      <c r="B234" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="0">
         <v>114</v>
       </c>
-      <c r="C92" t="s">
+      <c r="B235" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="0">
+        <v>117</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="0">
+        <v>119</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="0">
+        <v>119</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="0">
+        <v>119</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="0">
+        <v>119</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="D240" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="0">
+        <v>119</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="0">
+        <v>119</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="0">
+        <v>119</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="D243" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="0">
+        <v>119</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="0">
+        <v>120</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="0">
+        <v>122</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="0">
+        <v>122</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="0">
+        <v>122</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="D248" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="0">
+        <v>122</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="D249" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="0">
+        <v>122</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="D250" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D92" t="s">
-[...66 lines deleted...]
-      <c r="C97" t="s">
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="0">
         <v>122</v>
       </c>
-      <c r="D97" t="s">
-[...52 lines deleted...]
-      <c r="C101" t="s">
+      <c r="B251" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="D251" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="0">
+        <v>122</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="0">
         <v>127</v>
       </c>
-      <c r="D101" t="s">
-[...24 lines deleted...]
-      <c r="C103" t="s">
+      <c r="B253" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="0">
         <v>130</v>
       </c>
-      <c r="D103" t="s">
-[...10 lines deleted...]
-      <c r="C104" t="s">
+      <c r="B254" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="D254" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="0">
+        <v>130</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="D255" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="0">
+        <v>130</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="D256" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="0">
+        <v>130</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="0">
         <v>132</v>
       </c>
-      <c r="D104" t="s">
-[...10 lines deleted...]
-      <c r="C105" t="s">
+      <c r="B258" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="D258" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="0">
+        <v>132</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="0">
+        <v>132</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="0">
+        <v>132</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="D261" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="0">
+        <v>132</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="0">
         <v>133</v>
       </c>
-      <c r="D105" t="s">
-[...10 lines deleted...]
-      <c r="C106" t="s">
+      <c r="B263" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="0">
+        <v>133</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="0">
+        <v>133</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="0">
+        <v>133</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="0">
+        <v>133</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="0">
+        <v>133</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="D268" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="0">
+        <v>133</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="D269" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="0">
         <v>134</v>
       </c>
-      <c r="D106" t="s">
-[...24 lines deleted...]
-      <c r="C108" t="s">
+      <c r="B270" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="0">
+        <v>134</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="0">
+        <v>134</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="0">
+        <v>134</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" s="0">
+        <v>134</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="D274" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="0">
         <v>136</v>
       </c>
-      <c r="D108" t="s">
-[...24 lines deleted...]
-      <c r="C110" t="s">
+      <c r="B275" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="D275" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="0">
+        <v>136</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C276" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="D276" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="0">
         <v>138</v>
       </c>
-      <c r="D110" t="s">
-[...7 lines deleted...]
-      <c r="B111" t="s">
+      <c r="B277" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="D277" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="0">
         <v>139</v>
       </c>
-      <c r="C111" t="s">
+      <c r="B278" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="0">
+        <v>139</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="D279" s="0" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="0">
         <v>140</v>
       </c>
-      <c r="D111" t="s">
-[...21 lines deleted...]
-      <c r="B113" t="s">
+      <c r="B280" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="0">
         <v>142</v>
       </c>
-      <c r="C113" t="s">
+      <c r="B281" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="D281" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="0">
+        <v>142</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="D282" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="0">
         <v>143</v>
       </c>
-      <c r="D113" t="s">
-[...10 lines deleted...]
-      <c r="C114" t="s">
+      <c r="B283" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="D283" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="0">
+        <v>143</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="0">
         <v>144</v>
       </c>
-      <c r="D114" t="s">
-[...13 lines deleted...]
-      <c r="D115" t="s">
+      <c r="B285" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="0">
         <v>146</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C117" t="s">
+      <c r="B286" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D286" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="0">
+        <v>146</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="0">
+        <v>146</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="0">
+        <v>146</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="0">
         <v>148</v>
       </c>
-      <c r="D117" t="s">
-[...10 lines deleted...]
-      <c r="C118" t="s">
+      <c r="B290" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="D290" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="0">
         <v>149</v>
       </c>
-      <c r="D118" t="s">
-[...10 lines deleted...]
-      <c r="C119" t="s">
+      <c r="B291" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="0">
         <v>150</v>
       </c>
-      <c r="D119" t="s">
+      <c r="B292" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="D292" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="0">
+        <v>150</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="0">
         <v>151</v>
       </c>
-    </row>
-[...2461 lines deleted...]
-        <v>17</v>
+      <c r="B294" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="D294" s="0" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">